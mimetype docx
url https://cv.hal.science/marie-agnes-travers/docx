--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -1174,291 +1174,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic selection for resistance to one pathogenic strain of Vibrio splendidus in blue mussel Mytilus edulis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prokaryotic microbiota outperform eukaryotic microbiota in differentiating between infection states of iconic diseases of two commercial oyster species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+                <w:t xml:space="preserve">K. Mathias Wegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Morvezen</w:t>
+                <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Degremont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Lecadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2024.1487807⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 594, pp.741363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879890v1</w:t>
+                <w:t xml:space="preserve">hal-04665295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prokaryotic microbiota outperform eukaryotic microbiota in differentiating between infection states of iconic diseases of two commercial oyster species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Morga</w:t>
+                <w:t xml:space="preserve">Genomic selection for resistance to one pathogenic strain of Vibrio splendidus in blue mussel Mytilus edulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munusamy Ajithkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Lecadet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Degremont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 594, pp.741363. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2024.1487807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665295v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Vibrio&amp;lt;/i&amp;gt; are a potential source of novel colistin-resistance genes in European coastal environments</w:t>
               </w:r>
@@ -1617,51 +1617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prunelle Carcassonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1751,51 +1751,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prunelle Carcassonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2244,51 +2244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trained immunity: Perspectives for disease control strategy in marine mollusc aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3273,51 +3273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility variation to the main pathogens of Crassostrea gigas at the larval, spat and juvenile stages using unselected and selected oysters to OsHV-1 and/or V. aestuarianus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maurouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4047,51 +4047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing resistance to Vibrio aestuarianus in Crassostrea gigas by selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Degremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,51 +4311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of autophagy in hemocytes of the Pacific oyster, Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4618,51 +4618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ledu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 157, pp.45-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4882,51 +4882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Degremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (12), pp.4343-4355. </w:t>
@@ -5626,51 +5626,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellah Benabdelmouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Degremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 139, pp.92-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5743,51 +5743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Haure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5998,51 +5998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Godfrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6338,550 +6338,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight for the Genetic Evaluation of Resistance to Ostreid Herpesvirus Infection, a Worldwide Disease, in Crassostrea gigas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors other than metalloprotease are required for full virulence of French Vibrio tubiashii isolates in oyster larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Pepin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachida Mersni-Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Pichereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Doghri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127917⟩</w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 161 (5), pp.997-1007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.000058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200601v1</w:t>
+                <w:t xml:space="preserve">hal-01967765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors other than metalloprotease are required for full virulence of French Vibrio tubiashii isolates in oyster larvae</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ibtissem Doghri</w:t>
+                <w:t xml:space="preserve">New Insight for the Genetic Evaluation of Resistance to Ostreid Herpesvirus Infection, a Worldwide Disease, in Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Degremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Etien</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Francois Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 161 (5), pp.997-1007. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/mic.0.000058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967765v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di and tripeptides from marine sources can target adipogenic process and contribute to decrease adipocyte number and functions</w:t>
+                <w:t xml:space="preserve">Episodes de mortalité massive de moules bleues observés en 2014 dans les Pertuis charentais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yesmine Ben Henda</w:t>
+                <w:t xml:space="preserve">Christian Bechemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Laamari</w:t>
+                <w:t xml:space="preserve">Patrick Soletchnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lanneluc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
+                <w:t xml:space="preserve">Olivier Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.6-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356228v1</w:t>
+                <w:t xml:space="preserve">hal-02554385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodes de mortalité massive de moules bleues observés en 2014 dans les Pertuis charentais</w:t>
+                <w:t xml:space="preserve">Di and tripeptides from marine sources can target adipogenic process and contribute to decrease adipocyte number and functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bechemin</w:t>
+                <w:t xml:space="preserve">Yesmine Ben Henda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Soletchnik</w:t>
+                <w:t xml:space="preserve">Mariem Laamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
+                <w:t xml:space="preserve">Isabelle Lanneluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Moine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Journal of Functional Foods, 17, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2015.04.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554385v1</w:t>
+                <w:t xml:space="preserve">hal-01356228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single regulatory gene is sufficient to alter Vibrio aestuarianus pathogenicity in oysters</w:t>
               </w:r>
@@ -7242,338 +7242,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First description of French V. tubiashii strains pathogenic to mollusk: II. Characterization of properties of the proteolytic fraction of extracellular products</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dual transcriptomics of virus-host interactions: comparing two Pacific oyster families presenting contrasted susceptibility to ostreid herpesvirus 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Segarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Mersni Achour</w:t>
+                <w:t xml:space="preserve">Florian Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Imbert-Auvray</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicole Faury</w:t>
+                <w:t xml:space="preserve">Suzanne Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Degremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2014.09.006⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (580), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04499654v1</w:t>
+                <w:t xml:space="preserve">hal-04499619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual transcriptomics of virus-host interactions: comparing two Pacific oyster families presenting contrasted susceptibility to ostreid herpesvirus 1</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amelie Segarra</w:t>
+                <w:t xml:space="preserve">First description of French V. tubiashii strains pathogenic to mollusk: II. Characterization of properties of the proteolytic fraction of extracellular products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Mersni Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Imbert-Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mauduit</w:t>
+                <w:t xml:space="preserve">Valerie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ben Cheick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Faury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Degremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15 (580), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123, pp.49-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2014.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499619v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First description of French V. tubiashii strains pathogenic to mollusk: I. Characterization of isolates and detection during mortality events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Mersni Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8479,303 +8479,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a stable GFP-tagged Vibrio harveyi strain for bacterial dynamics analysis of abalone infection</w:t>
+                <w:t xml:space="preserve">Summer immune depression associated with increased susceptibility of the European abalone, Haliotis tuberculata to Vibrio harveyi infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaïck Barbou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Huchette</w:t>
+                <w:t xml:space="preserve">Marcel Koken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 289 (1), pp.34-40. </w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (6), pp.800-808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2008.01367.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2008.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663491v1</w:t>
+                <w:t xml:space="preserve">hal-00663497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer immune depression associated with increased susceptibility of the European abalone, Haliotis tuberculata to Vibrio harveyi infection</w:t>
+                <w:t xml:space="preserve">Construction of a stable GFP-tagged Vibrio harveyi strain for bacterial dynamics analysis of abalone infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïck Barbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2008.08.003⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 289 (1), pp.34-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2008.01367.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00663497v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8914,90 +8914,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Global Warming Favor the Occurrence of Recent Blue Mussel Mortality Events in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soletchnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Polsenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Genauzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10865,51 +10865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505754v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rodriguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rey-Varela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001600" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977322v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Varela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Villalba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao03838" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Longshaw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Haenen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48045/001c.124752" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Geslin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tomasetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Ole Gulsrud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741983" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Onillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dufau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amraoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70122" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05349107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cousson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rieuvilleneuve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180675" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munusamy Ajithkumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lillehammer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maurouard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Luqman Aslam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742456" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1487807" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mathias Wegner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Lecadet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741363" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Carcassonne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742949" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04813579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degr&#233;mont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76096-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheikh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2023.127593" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Novoa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaro Saco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12906" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305291v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Eichendorff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140565" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16910" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689842v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2022.127078" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636779v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chollet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serpin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14541" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166588v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Piouffle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lucas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11141-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228425v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2021.107601" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128462v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Moussa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004654" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Schaefer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chev&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13110740" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roquigny" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735337" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915050v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canesi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Charri&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagat Lal Dutta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00379" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875156v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Az&#233;ma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735429" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618348v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;lix Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00142" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202282v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Picot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2019.1596490" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086858v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Falaise" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le James" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zanella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Badawi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17030160" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202184v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benabdelmouna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ledu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2018.08.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946474v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopez-Joven" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rolland" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02530" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887549v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14350" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201905v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Decker" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2017.07.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479152v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0297-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528062v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Parizadeh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Kozic-Djellouli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0438-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01738542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2017.09.047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201727v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Azema" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.08.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01613378v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Haure" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14090159" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637819v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciss&#233; Sow" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deregnaucourt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01453" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01755819v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Godfrin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.12.014" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200664v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbosa-Solomieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.07.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200598v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Moreau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Segarra" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1017188" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200601v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pepin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127917" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967765v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mersni-Achour" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Doghri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Etien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000058" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356228v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Ben Henda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Laamari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.04.050" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554385v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bechemin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soletchnik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Moine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444897v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lemire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12699" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259809v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0282-0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200662v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Boettcher Miller" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roque" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn S. Friedman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.07.010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499654v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mersni Achour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert-Auvray" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Huet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheick" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.09.006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499619v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mauduit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Trancart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-580" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967771v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassone" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.04.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047396v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kohl" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/610769" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00652226v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cardinaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2010.08.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z28MHGCH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452255v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goncalvez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2009.06.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00653268v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Bouffant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn S Friedman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buzin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cougard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.21990" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLJNQ97J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00653259v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bazuyaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01764.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSV3R238-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663493v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella da Silva" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2007.10.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N162S46B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663491v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Barbou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01367.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663497v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Koken" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2008.08.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZTDS481-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309679v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Derolez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lagarde" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309628v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Genauzeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_17" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943134v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894733v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467387v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884242v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884271v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Garcia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Noyer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nadeau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886072v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887589v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033509v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033544v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Moussa Pouly" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033487v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033466v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hubert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033450v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033443v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505754v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rodriguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rey-Varela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001600" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977322v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Varela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Villalba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao03838" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Longshaw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Haenen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48045/001c.124752" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Geslin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tomasetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Ole Gulsrud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741983" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Onillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dufau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amraoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70122" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05349107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cousson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rieuvilleneuve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180675" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munusamy Ajithkumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lillehammer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maurouard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Luqman Aslam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742456" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mathias Wegner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Lecadet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741363" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1487807" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Carcassonne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742949" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04813579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degr&#233;mont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76096-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheikh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2023.127593" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Novoa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaro Saco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12906" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305291v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Eichendorff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140565" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16910" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689842v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2022.127078" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636779v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chollet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serpin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14541" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166588v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Piouffle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lucas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11141-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228425v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2021.107601" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128462v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Moussa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004654" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Schaefer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chev&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13110740" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roquigny" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735337" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915050v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canesi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Charri&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagat Lal Dutta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00379" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875156v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Az&#233;ma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735429" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618348v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;lix Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00142" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202282v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Picot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2019.1596490" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086858v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Falaise" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le James" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zanella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Badawi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17030160" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202184v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benabdelmouna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ledu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2018.08.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946474v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopez-Joven" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rolland" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02530" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887549v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14350" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201905v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Decker" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2017.07.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479152v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0297-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528062v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Parizadeh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Kozic-Djellouli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0438-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01738542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2017.09.047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201727v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Azema" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.08.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01613378v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Haure" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14090159" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637819v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciss&#233; Sow" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deregnaucourt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01453" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01755819v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Godfrin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.12.014" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200664v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbosa-Solomieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.07.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200598v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Moreau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Segarra" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1017188" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967765v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mersni-Achour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Doghri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Etien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000058" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200601v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pepin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127917" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554385v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bechemin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soletchnik" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Moine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356228v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Ben Henda" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Laamari" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.04.050" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444897v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lemire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12699" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259809v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0282-0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200662v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Boettcher Miller" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roque" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn S. Friedman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.07.010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499619v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mauduit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Trancart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-580" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499654v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mersni Achour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert-Auvray" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Huet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheick" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.09.006" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967771v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassone" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.04.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047396v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kohl" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/610769" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00652226v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cardinaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2010.08.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z28MHGCH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452255v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goncalvez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2009.06.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00653268v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Bouffant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn S Friedman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buzin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cougard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.21990" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLJNQ97J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00653259v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bazuyaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01764.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSV3R238-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663493v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella da Silva" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2007.10.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N162S46B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663497v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Koken" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2008.08.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZTDS481-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663491v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Barbou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01367.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309679v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Derolez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lagarde" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309628v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Genauzeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_17" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943134v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894733v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467387v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884242v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884271v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Garcia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Noyer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nadeau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886072v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887589v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033509v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033544v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Moussa Pouly" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033487v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033466v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hubert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033450v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033443v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>