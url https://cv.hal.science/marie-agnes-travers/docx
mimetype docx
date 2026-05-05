--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -261,806 +261,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infection with Vibrio aestuarianus limits the utility of increasing resistance of Pacific oyster Crassostrea (Magallana) gigas against OsHV-1 µVar</w:t>
+                <w:t xml:space="preserve">Detection, quantification, and characterization by whole-slide image analysis of bacterial infection by Vibrio aestuarianus, stained by immunohistochemistry, in the pacific oyster Magallana gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cao</w:t>
+                <w:t xml:space="preserve">Valentin Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luca Tomasetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thor Ole Gulsrud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Parizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A Villalba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/dao03838⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 598, pp.741983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04977322v1</w:t>
+                <w:t xml:space="preserve">hal-04829499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One Health in Fish and Shellfish</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergistic pathogenicity between Herpesvirus and Vibrio aestuarianus in killing juvenile oysters during spring in natural conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Baron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+                <w:t xml:space="preserve">Arthur Cousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt Longshaw</w:t>
+                <w:t xml:space="preserve">Marie-Charlotte Cheutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Haenen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Rieuvilleneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the European Association of Fish Pathologists</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48045/001c.124752⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1003, pp.180675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04943320v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05349107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic Use in Oyster Hatcheries Promotes Rapid Spread of a Highly Transferable and Modular Resistance Plasmid in Vibrio</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Paramoeba atlantica&amp;lt;/i&amp;gt; as a Natural Intracellular Niche for Vibrios in Marine Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Boulo</w:t>
+                <w:t xml:space="preserve">Laura Onillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Goudenège</w:t>
+                <w:t xml:space="preserve">Anaïs Dufau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Saad</w:t>
+                <w:t xml:space="preserve">Vincent Delafont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Amraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Robino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ismejo/wraf163⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (6), pp.e70122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225471v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05135735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection, quantification, and characterization by whole-slide image analysis of bacterial infection by Vibrio aestuarianus, stained by immunohistochemistry, in the pacific oyster Magallana gigas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One Health in Fish and Shellfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thor Ole Gulsrud</w:t>
+                <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Parizadeh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sandrine Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Longshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Haenen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741983⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the European Association of Fish Pathologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (1), pp.124752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48045/001c.124752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04829499v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Paramoeba atlantica&amp;lt;/i&amp;gt; as a Natural Intracellular Niche for Vibrios in Marine Ecosystems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibiotic Use in Oyster Hatcheries Promotes Rapid Spread of a Highly Transferable and Modular Resistance Plasmid in Vibrio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Delafont</w:t>
+                <w:t xml:space="preserve">Julia Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajar Amraoui</w:t>
+                <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Robino</w:t>
+                <w:t xml:space="preserve">Viviane Boulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goudenège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.70122⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ismejo/wraf163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05135735v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic pathogenicity between Herpesvirus and Vibrio aestuarianus in killing juvenile oysters during spring in natural conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infection with Vibrio aestuarianus limits the utility of increasing resistance of Pacific oyster Crassostrea (Magallana) gigas against OsHV-1 µVar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Rieuvilleneuve</w:t>
+                <w:t xml:space="preserve">A Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Roques</w:t>
+                <w:t xml:space="preserve">T Varela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Pouzadoux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Villalba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1003, pp.180675. </w:t>
+              <w:t xml:space="preserve">Diseases of Aquatic Organisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 161, pp.55-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.180675⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/dao03838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05349107v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04977322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to &amp;quot;Genetic parameters for resistance to field mortality outbreaks and resistance to a pathogenic strain of Vibrio splendidus in Mytilus edulis, Mytilus galloprovincialis and natural hybrid&amp;quot; [Aquaculture, Volume 590]</w:t>
               </w:r>
@@ -1072,51 +1072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Munusamy Ajithkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lillehammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maurouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1174,827 +1174,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prokaryotic microbiota outperform eukaryotic microbiota in differentiating between infection states of iconic diseases of two commercial oyster species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genomic selection for resistance to one pathogenic strain of Vibrio splendidus in blue mussel Mytilus edulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munusamy Ajithkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mathias Wegner</w:t>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Morga</w:t>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guillou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Degremont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741363⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2024.1487807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04665295v1</w:t>
+                <w:t xml:space="preserve">hal-04879890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic selection for resistance to one pathogenic strain of Vibrio splendidus in blue mussel Mytilus edulis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Munusamy Ajithkumar</w:t>
+                <w:t xml:space="preserve">Prokaryotic microbiota outperform eukaryotic microbiota in differentiating between infection states of iconic diseases of two commercial oyster species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mathias Wegner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Morvezen</w:t>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Degremont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyrielle Lecadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15, </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 594, pp.741363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2024.1487807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879890v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04665295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Vibrio&amp;lt;/i&amp;gt; are a potential source of novel colistin-resistance genes in European coastal environments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bacteria with antibacterial activities isolated from Magallana gigas microbiota as potential probiotics against Vibrio aestuarianus infections in oyster farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Broquard</w:t>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl B Andree</w:t>
+                <w:t xml:space="preserve">Lionel Dégremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prunelle Carcassonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISME Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf055⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 609, pp.742949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05196270v1</w:t>
+                <w:t xml:space="preserve">hal-05172277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacteria with antibacterial activities isolated from Magallana gigas microbiota as potential probiotics against Vibrio aestuarianus infections in oyster farming</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Vibrio&amp;lt;/i&amp;gt; are a potential source of novel colistin-resistance genes in European coastal environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Boulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Dégremont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Morga</w:t>
+                <w:t xml:space="preserve">Coralie Broquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prunelle Carcassonne</w:t>
+                <w:t xml:space="preserve">Karl B Andree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 609, pp.742949. </w:t>
+              <w:t xml:space="preserve">ISME Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (1), pp.ycaf055. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2025.742949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ismeco/ycaf055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172277v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial education plays a crucial role in harnessing the beneficial properties of microbiota for infectious disease protection in Crassostrea gigas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+                <w:t xml:space="preserve">Genetic parameters for resistance to field mortality outbreaks and resistance to a pathogenic strain of Vibrio splendidus in Mytilus edulis, Mytilus galloprovincialis and natural hybrid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munusamy Ajithkumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lillehammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Maurouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Luqman Aslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-76096-4⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 590, pp.741034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04813579v1</w:t>
+                <w:t xml:space="preserve">hal-04649984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters for resistance to field mortality outbreaks and resistance to a pathogenic strain of Vibrio splendidus in Mytilus edulis, Mytilus galloprovincialis and natural hybrid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Luqman Aslam</w:t>
+                <w:t xml:space="preserve">Microbial education plays a crucial role in harnessing the beneficial properties of microbiota for infectious disease protection in Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prunelle Carcassonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Degrémont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 590, pp.741034. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.26914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-76096-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04649984v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04813579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of epizootics on mussel farms: Insights into microbiota composition of Mytilus species</w:t>
               </w:r>
@@ -2123,51 +2123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie de San Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2244,51 +2244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trained immunity: Perspectives for disease control strategy in marine mollusc aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2417,51 +2417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Calvayrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislawa Eichendorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 346, pp.140565. </w:t>
@@ -2493,338 +2493,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence and clonal expansion of Vibrio aestuarianus lineages pathogenic for oystersin Europe</w:t>
+                <w:t xml:space="preserve">Cooperation and cheating orchestrate Vibrio assemblages and polymicrobial synergy in oysters infected with OsHV-1 virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
+                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Jacquot</w:t>
+                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Garcia</w:t>
+                <w:t xml:space="preserve">Maxime Bruto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Tourbiez</w:t>
+                <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Canier</w:t>
+                <w:t xml:space="preserve">Amandine Morot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (11), pp.2869-2883. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (40), pp.e2305195120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16910⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2305195120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04013412v1</w:t>
+                <w:t xml:space="preserve">hal-04219877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation and cheating orchestrate Vibrio assemblages and polymicrobial synergy in oysters infected with OsHV-1 virus</w:t>
+                <w:t xml:space="preserve">Emergence and clonal expansion of Vibrio aestuarianus lineages pathogenic for oystersin Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
+                <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lagorce</w:t>
+                <w:t xml:space="preserve">Maude Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bruto</w:t>
+                <w:t xml:space="preserve">Céline Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Haffner</w:t>
+                <w:t xml:space="preserve">Delphine Tourbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Morot</w:t>
+                <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (40), pp.e2305195120. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (11), pp.2869-2883. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2305195120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219877v1</w:t>
+                <w:t xml:space="preserve">hal-04013412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrio splendidus infection induces dysbiosis in the blue mussel and favors pathobiontic bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 261, pp.127078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3005,51 +3005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First characterization of the parasite Haplosporidium costale in France and development of a real‐time PCR assay for its rapid detection in the Pacific oyster, Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3260,90 +3260,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility variation to the main pathogens of Crassostrea gigas at the larval, spat and juvenile stages using unselected and selected oysters to OsHV-1 and/or V. aestuarianus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maurouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 183, pp.107601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3377,77 +3377,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrio aestuarianus subsp. cardii subsp. nov., pathogenic to the edible cockles Cerastoderma edule in France, and establishment of Vibrio aestuarianus subsp. aestuarianus subsp. nov. and Vibrio aestuarianus subsp. francensis subsp. nov.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tourbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3639,295 +3639,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a &amp;lt;i&amp;gt;mreB&amp;lt;/i&amp;gt;-targeted real-time PCR method for the quantitative detection of &amp;lt;i&amp;gt;Vibrio harveyi&amp;lt;/i&amp;gt; in seawater and biofilm from aquaculture systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Mougin</w:t>
+                <w:t xml:space="preserve">Vibrio-bivalve interactions in health and disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Roquigny</w:t>
+                <w:t xml:space="preserve">Laura Canesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Oyanedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Grard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maryse Bonnin-Jusserand</w:t>
+                <w:t xml:space="preserve">Guillaume M Charrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735337⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vibrios – from genes to ecosystems, 22 (10), pp.4323-4341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.15055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864334v1</w:t>
+                <w:t xml:space="preserve">hal-02915050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrio-bivalve interactions in health and disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Destoumieux-Garzón</w:t>
+                <w:t xml:space="preserve">Development of a &amp;lt;i&amp;gt;mreB&amp;lt;/i&amp;gt;-targeted real-time PCR method for the quantitative detection of &amp;lt;i&amp;gt;Vibrio harveyi&amp;lt;/i&amp;gt; in seawater and biofilm from aquaculture systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Roquigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Canesi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+                <w:t xml:space="preserve">Thierry Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume M Charrière</w:t>
+                <w:t xml:space="preserve">Maryse Bonnin-Jusserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Vibrios – from genes to ecosystems, 22 (10), pp.4323-4341. </w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 525, pp.735337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.15055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2020.735337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915050v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02864334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial epidemiological modelling of infection by Vibrio aestuarianus shows that connectivity and temperature control oyster mortality</w:t>
               </w:r>
@@ -3965,51 +3965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Ezanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tourbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquaculture Environment Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12, pp.511-527. </w:t>
@@ -4047,51 +4047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing resistance to Vibrio aestuarianus in Crassostrea gigas by selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Degremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4190,51 +4190,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tourbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Félix Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,90 +4311,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of autophagy in hemocytes of the Pacific oyster, Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autophagy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (10), pp.1801-1809. </w:t>
@@ -4560,373 +4560,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic abnormalities affecting mussels (Mytilus edulis-galloprovincialis) in France are related to ongoing neoplastic processes, evidenced by dual flow cytometry and cell monolayer analyses</w:t>
+                <w:t xml:space="preserve">Oyster Farming, Temperature, and Plankton Influence the Dynamics of Pathogenic Vibrios in the Thau Lagoon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellah Benabdelmouna</w:t>
+                <w:t xml:space="preserve">Carmen Lopez-Joven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Saunier</w:t>
+                <w:t xml:space="preserve">Jean-Luc Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Ledu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Audrey Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 157, pp.45-52. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2018.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202184v1</w:t>
+                <w:t xml:space="preserve">hal-01946474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oyster Farming, Temperature, and Plankton Influence the Dynamics of Pathogenic Vibrios in the Thau Lagoon</w:t>
+                <w:t xml:space="preserve">Genomic abnormalities affecting mussels (Mytilus edulis-galloprovincialis) in France are related to ongoing neoplastic processes, evidenced by dual flow cytometry and cell monolayer analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Lopez-Joven</w:t>
+                <w:t xml:space="preserve">Abdellah Benabdelmouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Rolland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Haffner</w:t>
+                <w:t xml:space="preserve">Alice Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Caro</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Ledu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morga</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.2530. </w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 157, pp.45-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2018.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01946474v1</w:t>
+                <w:t xml:space="preserve">hal-04202184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologically realistic model of infection for exploring the host damage caused by Vibrio aestuarianus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Parizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tourbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Tourbiez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Degremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (12), pp.4343-4355. </w:t>
@@ -5092,412 +5092,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a duplex Taqman real-time PCR assay for rapid identification of Vibrio splendidus -related and V. aestuarianus strains from bacterial cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Several strains, one disease: experimental investigation of Vibrio aestuarianus infection parameters in the Pacific oyster, Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tourbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Saulnier</w:t>
+                <w:t xml:space="preserve">Leïla Parizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie de Decker</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angélique Kozic-Djellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 140, pp.67-69. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (1), pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2017.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-017-0438-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201905v1</w:t>
+                <w:t xml:space="preserve">hal-01528062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of resistance to Vibrio aestuarianus, and OsHV-1 infections in the Pacific oyster, Crassostrea gigas, at three different life stages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a duplex Taqman real-time PCR assay for rapid identification of Vibrio splendidus -related and V. aestuarianus strains from bacterial cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+                <w:t xml:space="preserve">Denis Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boudry</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie de Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tourbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12711-017-0297-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.67-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479152v1</w:t>
+                <w:t xml:space="preserve">hal-04201905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Several strains, one disease: experimental investigation of Vibrio aestuarianus infection parameters in the Pacific oyster, Crassostrea gigas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic parameters of resistance to Vibrio aestuarianus, and OsHV-1 infections in the Pacific oyster, Crassostrea gigas, at three different life stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angélique Kozic-Djellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 48 (1), pp.32. </w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49, pp.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13567-017-0438-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12711-017-0297-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528062v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection dynamics of a V. splendidus strain pathogenic to Mytilus edulis : In vivo and in vitro interactions with hemocytes</w:t>
               </w:r>
@@ -5581,278 +5581,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single or dual experimental infections with Vibrio aestuarianus and OsHV-1 in diploid and triploid Crassostrea gigas at the spat, juvenile and adult stages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimicrobial Compounds from Eukaryotic Microalgae against Human Pathogens and Diseases in Aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Azema</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyrille François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Haure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2016.08.002⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md14090159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201727v1</w:t>
+                <w:t xml:space="preserve">hal-01613378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial Compounds from Eukaryotic Microalgae against Human Pathogens and Diseases in Aquaculture</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single or dual experimental infections with Vibrio aestuarianus and OsHV-1 in diploid and triploid Crassostrea gigas at the spat, juvenile and adult stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Haure</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Azema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Benabdelmouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Degremont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 14 (9), </w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139, pp.92-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md14090159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613378v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconjugated bile salts produced by extracellular bile-salt hydrolase-like activities from the probiotic &amp;lt;em&amp;gt;Lactobacillus johnsonii&amp;lt;/em&amp;gt; La1 inhibit Giardia duodenalis in vitro growth</w:t>
               </w:r>
@@ -5998,51 +5998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Godfrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6100,265 +6100,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01755819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass mortality in bivalves and the intricate case of the Pacific oyster, Crassostrea gigas</w:t>
+                <w:t xml:space="preserve">Autophagy plays an important role in protecting Pacific oysters from OsHV-1 and Vibrio aestuarianus infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Barbosa-Solomieu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Pierrick Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Segarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tourbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2015.07.011⟩</w:t>
+              <w:t xml:space="preserve">Autophagy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (3), pp.516-526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15548627.2015.1017188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200664v1</w:t>
+                <w:t xml:space="preserve">hal-04200598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autophagy plays an important role in protecting Pacific oysters from OsHV-1 and Vibrio aestuarianus infections</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass mortality in bivalves and the intricate case of the Pacific oyster, Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Segarra</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Valerie Barbosa-Solomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autophagy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (3), pp.516-526. </w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131, pp.2-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15548627.2015.1017188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2015.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200598v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors other than metalloprotease are required for full virulence of French Vibrio tubiashii isolates in oyster larvae</w:t>
               </w:r>
@@ -6478,103 +6478,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insight for the Genetic Evaluation of Resistance to Ostreid Herpesvirus Infection, a Worldwide Disease, in Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Degremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6602,368 +6602,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodes de mortalité massive de moules bleues observés en 2014 dans les Pertuis charentais</w:t>
+                <w:t xml:space="preserve">Di and tripeptides from marine sources can target adipogenic process and contribute to decrease adipocyte number and functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bechemin</w:t>
+                <w:t xml:space="preserve">Yesmine Ben Henda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Soletchnik</w:t>
+                <w:t xml:space="preserve">Mariem Laamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
+                <w:t xml:space="preserve">Isabelle Lanneluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Moine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Journal of Functional Foods, 17, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2015.04.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554385v1</w:t>
+                <w:t xml:space="preserve">hal-01356228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di and tripeptides from marine sources can target adipogenic process and contribute to decrease adipocyte number and functions</w:t>
+                <w:t xml:space="preserve">Episodes de mortalité massive de moules bleues observés en 2014 dans les Pertuis charentais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yesmine Ben Henda</w:t>
+                <w:t xml:space="preserve">Christian Bechemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Laamari</w:t>
+                <w:t xml:space="preserve">Patrick Soletchnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lanneluc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
+                <w:t xml:space="preserve">Olivier Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.6-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356228v1</w:t>
+                <w:t xml:space="preserve">hal-02554385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single regulatory gene is sufficient to alter Vibrio aestuarianus pathogenicity in oysters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Lemire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (11), pp.4189-4199. </w:t>
@@ -7040,64 +7040,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tourbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dégremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46 (1), pp.139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7131,51 +7131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial diseases in marine bivalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Boettcher Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7242,364 +7242,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual transcriptomics of virus-host interactions: comparing two Pacific oyster families presenting contrasted susceptibility to ostreid herpesvirus 1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First description of French V. tubiashii strains pathogenic to mollusk: II. Characterization of properties of the proteolytic fraction of extracellular products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Mauduit</w:t>
+                <w:t xml:space="preserve">Rachida Mersni Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Imbert-Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ben Cheick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Faury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Degremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-580⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123, pp.49-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2014.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04499619v1</w:t>
+                <w:t xml:space="preserve">hal-04499654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First description of French V. tubiashii strains pathogenic to mollusk: II. Characterization of properties of the proteolytic fraction of extracellular products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Imbert-Auvray</w:t>
+                <w:t xml:space="preserve">Dual transcriptomics of virus-host interactions: comparing two Pacific oyster families presenting contrasted susceptibility to ostreid herpesvirus 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Segarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Huet</w:t>
+                <w:t xml:space="preserve">Florian Mauduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Ben Cheick</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Faury</w:t>
+                <w:t xml:space="preserve">Suzanne Trancart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Degremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 123, pp.49-59. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (580), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2014.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04499654v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04499619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First description of French V. tubiashii strains pathogenic to mollusk: I. Characterization of isolates and detection during mortality events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Mersni Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Haffner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tourbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Cassone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8041,319 +8041,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00452255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenic Vibrio harveyi, in contrast to non-pathogenic strains, intervenes with the p38 MAPK pathway to avoid an abalone haemocyte immune response.</w:t>
+                <w:t xml:space="preserve">Influence of temperature and spawning effort on Haliotis tuberculata mortalities caused by Vibrio harveyi: an example of emerging vibriosis linked to global warming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Le Bouffant</w:t>
+                <w:t xml:space="preserve">Olivier Bazuyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyn S Friedman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Cougard</w:t>
+                <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcb.21990⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (6), pp.1365-1376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2008.01764.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653268v1</w:t>
+                <w:t xml:space="preserve">hal-00653259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of temperature and spawning effort on Haliotis tuberculata mortalities caused by Vibrio harveyi: an example of emerging vibriosis linked to global warming</w:t>
+                <w:t xml:space="preserve">Pathogenic Vibrio harveyi, in contrast to non-pathogenic strains, intervenes with the p38 MAPK pathway to avoid an abalone haemocyte immune response.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Bouffant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn S Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bazuyaux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Huchette</w:t>
+                <w:t xml:space="preserve">Florence Buzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Nicolas</w:t>
+                <w:t xml:space="preserve">Bertrand Cougard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 15 (6), pp.1365-1376. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (1), pp.152-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2486.2008.01764.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcb.21990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653259v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologic, cytometric and functional characterisation of abalone (Haliotis tuberculata) haemocytes</w:t>
               </w:r>
@@ -8479,303 +8479,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer immune depression associated with increased susceptibility of the European abalone, Haliotis tuberculata to Vibrio harveyi infection</w:t>
+                <w:t xml:space="preserve">Construction of a stable GFP-tagged Vibrio harveyi strain for bacterial dynamics analysis of abalone infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïck Barbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 25 (6), pp.800-808. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 289 (1), pp.34-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2008.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2008.01367.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663497v1</w:t>
+                <w:t xml:space="preserve">hal-00663491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a stable GFP-tagged Vibrio harveyi strain for bacterial dynamics analysis of abalone infection</w:t>
+                <w:t xml:space="preserve">Summer immune depression associated with increased susceptibility of the European abalone, Haliotis tuberculata to Vibrio harveyi infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Koken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (6), pp.800-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2008.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2008.01367.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00663491v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8845,51 +8845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Bec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RECO (2021). CROCC-2021 - Cahier Régional Occitanie sur les Changements Climatiques. Chapitre 6 - Milieux littoraux. Part.4. Les conséquences de l’évolution des milieux sur les activités marines. 4.1, pp.142-143</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8927,77 +8927,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Global Warming Favor the Occurrence of Recent Blue Mussel Mortality Events in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soletchnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Polsenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Genauzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9080,51 +9080,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(INTERVIEW) Étang de Thau : une “bactérie diabolique” tue les huîtres adultes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9175,90 +9175,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une perspective pour lutter contre les maladies infectieuses des huîtres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Cosseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dantan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9308,103 +9308,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrio are a potential source of novel colistin-resistance genes in European coastal environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Boulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Goudenège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Broquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl B Andree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -9484,77 +9484,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Chevignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ifremer. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9580,51 +9580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution au ministère de l'agriculture (DGAMPA : direction générale des affaires maritimes, de la pêche et de l'aquaculture) du projet MIRAGE-2 qui vise à décrypter les mortalités de coquillages liées à Vibrio aestuarianus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">direction générale des affaires maritimes, de la pêche et de l'aquaculture; Ifremer. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9996,51 +9996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EURL for Mollusc Diseases. Technical Report 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10114,90 +10114,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel du Laboratoire de Référence des Maladies des Mollusques Marins. Année 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirna Moussa Pouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Tourbiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10232,51 +10232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport annuel du Laboratoire de Référence des Maladies des Mollusques Marins. Année 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10350,103 +10350,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de la journée des laboratoire agréés et reconnus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFREMER. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10468,90 +10468,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report of the 2019 Annual Meeting and 12th Technical Workshop of the National Reference Laboratories for Mollusc Diseases. Arcachon, France, 19, 20th and 21st March 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arzul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10595,64 +10595,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation concernant la détection d'un parasite interprété comme étant Haplosporidium costale dans les lots d'animaux hébergés dans les installations expérimentales Ifremer de Bouin (Vendée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arzul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10865,51 +10865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505754v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rodriguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rey-Varela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001600" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977322v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Varela" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Villalba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao03838" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Longshaw" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Haenen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48045/001c.124752" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225471v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf163" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Geslin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tomasetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Ole Gulsrud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741983" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135735v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Onillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dufau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amraoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70122" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05349107v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cousson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rieuvilleneuve" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180675" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munusamy Ajithkumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lillehammer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maurouard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Luqman Aslam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742456" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mathias Wegner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Lecadet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741363" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1487807" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Carcassonne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742949" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04813579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degr&#233;mont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76096-4" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheikh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2023.127593" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Novoa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaro Saco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12906" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305291v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Eichendorff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140565" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013412v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16910" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689842v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2022.127078" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636779v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chollet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serpin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14541" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166588v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Piouffle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lucas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11141-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228425v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2021.107601" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128462v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Moussa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004654" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Schaefer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chev&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13110740" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864334v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roquigny" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735337" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915050v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canesi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Charri&#232;re" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagat Lal Dutta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00379" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875156v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Az&#233;ma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735429" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618348v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;lix Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00142" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202282v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Picot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2019.1596490" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086858v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Falaise" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le James" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zanella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Badawi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17030160" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202184v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benabdelmouna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ledu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2018.08.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946474v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopez-Joven" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rolland" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02530" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887549v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14350" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201905v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Decker" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2017.07.002" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479152v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0297-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528062v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Parizadeh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Kozic-Djellouli" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0438-1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01738542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2017.09.047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201727v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Azema" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.08.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01613378v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Haure" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14090159" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637819v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciss&#233; Sow" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deregnaucourt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01453" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01755819v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Godfrin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.12.014" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200664v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbosa-Solomieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.07.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200598v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Moreau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Segarra" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1017188" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967765v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mersni-Achour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Doghri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Etien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000058" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200601v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pepin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127917" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554385v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bechemin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soletchnik" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Moine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356228v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Ben Henda" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Laamari" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.04.050" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444897v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lemire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12699" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259809v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0282-0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200662v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Boettcher Miller" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roque" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn S. Friedman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.07.010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499619v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mauduit" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Trancart" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-580" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499654v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mersni Achour" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert-Auvray" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Huet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheick" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.09.006" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967771v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassone" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.04.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047396v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kohl" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/610769" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00652226v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cardinaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2010.08.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z28MHGCH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452255v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goncalvez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2009.06.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00653268v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Bouffant" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn S Friedman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buzin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cougard" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.21990" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLJNQ97J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00653259v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bazuyaux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01764.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSV3R238-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663493v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella da Silva" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2007.10.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N162S46B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663497v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Koken" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2008.08.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZTDS481-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663491v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Barbou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01367.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309679v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Derolez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lagarde" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309628v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Genauzeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_17" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943134v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894733v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467387v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884242v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884271v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Garcia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Noyer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nadeau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886072v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887589v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033509v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033544v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Moussa Pouly" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033487v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033466v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hubert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033450v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033443v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505754v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rodriguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rey-Varela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001600" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829499v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Geslin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tomasetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Ole Gulsrud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741983" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05349107v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cousson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rieuvilleneuve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180675" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Onillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dufau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amraoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Longshaw" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Haenen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48045/001c.124752" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf163" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Varela" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Villalba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao03838" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munusamy Ajithkumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lillehammer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maurouard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Luqman Aslam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742456" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1487807" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mathias Wegner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Lecadet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741363" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Carcassonne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742949" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649984v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04813579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degr&#233;mont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76096-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheikh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2023.127593" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Novoa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaro Saco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12906" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305291v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Eichendorff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140565" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013412v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garcia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16910" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689842v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2022.127078" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636779v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chollet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serpin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14541" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166588v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Piouffle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lucas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11141-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228425v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2021.107601" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128462v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Moussa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004654" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Schaefer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chev&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13110740" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915050v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canesi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Charri&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15055" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864334v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roquigny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735337" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagat Lal Dutta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00379" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875156v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Az&#233;ma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735429" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618348v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;lix Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00142" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202282v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Picot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2019.1596490" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086858v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Falaise" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le James" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zanella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Badawi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17030160" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946474v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopez-Joven" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rolland" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02530" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202184v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benabdelmouna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ledu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2018.08.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887549v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14350" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528062v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Parizadeh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Kozic-Djellouli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0438-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201905v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Decker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2017.07.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0297-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01738542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2017.09.047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01613378v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Haure" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14090159" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201727v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Azema" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.08.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637819v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciss&#233; Sow" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deregnaucourt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01453" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01755819v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Godfrin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.12.014" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200598v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Moreau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Segarra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1017188" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200664v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbosa-Solomieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.07.011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967765v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mersni-Achour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Doghri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Etien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000058" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200601v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pepin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127917" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356228v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Ben Henda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Laamari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.04.050" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554385v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bechemin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soletchnik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Moine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444897v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lemire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12699" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259809v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0282-0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200662v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Boettcher Miller" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roque" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn S. Friedman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.07.010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499654v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mersni Achour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert-Auvray" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Huet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheick" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.09.006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499619v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mauduit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Trancart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-580" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967771v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassone" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.04.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047396v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kohl" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/610769" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00652226v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cardinaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2010.08.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z28MHGCH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452255v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goncalvez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2009.06.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00653259v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bazuyaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01764.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSV3R238-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00653268v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Bouffant" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn S Friedman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buzin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cougard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.21990" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLJNQ97J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663493v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella da Silva" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2007.10.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N162S46B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663491v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Barbou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01367.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663497v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Koken" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2008.08.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZTDS481-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309679v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Derolez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lagarde" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309628v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Genauzeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_17" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943134v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894733v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467387v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884242v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884271v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Garcia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Noyer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nadeau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886072v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887589v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033509v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033544v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Moussa Pouly" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033487v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033466v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hubert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033450v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033443v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>