--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -1174,291 +1174,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic selection for resistance to one pathogenic strain of Vibrio splendidus in blue mussel Mytilus edulis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prokaryotic microbiota outperform eukaryotic microbiota in differentiating between infection states of iconic diseases of two commercial oyster species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+                <w:t xml:space="preserve">K. Mathias Wegner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Morvezen</w:t>
+                <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Degremont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Lecadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fgene.2024.1487807⟩</w:t>
+              <w:t xml:space="preserve">Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 594, pp.741363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879890v1</w:t>
+                <w:t xml:space="preserve">hal-04665295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prokaryotic microbiota outperform eukaryotic microbiota in differentiating between infection states of iconic diseases of two commercial oyster species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Morga</w:t>
+                <w:t xml:space="preserve">Genomic selection for resistance to one pathogenic strain of Vibrio splendidus in blue mussel Mytilus edulis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munusamy Ajithkumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+                <w:t xml:space="preserve">Jonathan D’ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Strittmatter</w:t>
+                <w:t xml:space="preserve">Romain Morvezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Lecadet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Degremont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 594, pp.741363. </w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aquaculture.2024.741363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2024.1487807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04665295v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacteria with antibacterial activities isolated from Magallana gigas microbiota as potential probiotics against Vibrio aestuarianus infections in oyster farming</w:t>
               </w:r>
@@ -1483,51 +1483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prunelle Carcassonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1885,51 +1885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prunelle Carcassonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Degrémont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2244,51 +2244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trained immunity: Perspectives for disease control strategy in marine mollusc aquaculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatriz Novoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3273,51 +3273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susceptibility variation to the main pathogens of Crassostrea gigas at the larval, spat and juvenile stages using unselected and selected oysters to OsHV-1 and/or V. aestuarianus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dégremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Maurouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4047,51 +4047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing resistance to Vibrio aestuarianus in Crassostrea gigas by selection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Degremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4311,51 +4311,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of autophagy in hemocytes of the Pacific oyster, Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4752,51 +4752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ledu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 157, pp.45-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4882,51 +4882,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Degremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (12), pp.4343-4355. </w:t>
@@ -5226,278 +5226,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a duplex Taqman real-time PCR assay for rapid identification of Vibrio splendidus -related and V. aestuarianus strains from bacterial cultures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic parameters of resistance to Vibrio aestuarianus, and OsHV-1 infections in the Pacific oyster, Crassostrea gigas, at three different life stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Saulnier</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie de Decker</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Boudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mimet.2017.07.002⟩</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49, pp.23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12711-017-0297-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04201905v1</w:t>
+                <w:t xml:space="preserve">hal-01479152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic parameters of resistance to Vibrio aestuarianus, and OsHV-1 infections in the Pacific oyster, Crassostrea gigas, at three different life stages</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a duplex Taqman real-time PCR assay for rapid identification of Vibrio splendidus -related and V. aestuarianus strains from bacterial cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Boudry</w:t>
+                <w:t xml:space="preserve">Denis Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Renault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie de Decker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tourbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49, pp.23. </w:t>
+              <w:t xml:space="preserve">Journal of Microbiological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140, pp.67-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12711-017-0297-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mimet.2017.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479152v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04201905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection dynamics of a V. splendidus strain pathogenic to Mytilus edulis : In vivo and in vitro interactions with hemocytes</w:t>
               </w:r>
@@ -5581,278 +5581,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial Compounds from Eukaryotic Microalgae against Human Pathogens and Diseases in Aquaculture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single or dual experimental infections with Vibrio aestuarianus and OsHV-1 in diploid and triploid Crassostrea gigas at the spat, juvenile and adult stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille François</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Azema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellah Benabdelmouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Degremont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md14090159⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 139, pp.92-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2016.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613378v1</w:t>
+                <w:t xml:space="preserve">hal-04201727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single or dual experimental infections with Vibrio aestuarianus and OsHV-1 in diploid and triploid Crassostrea gigas at the spat, juvenile and adult stages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimicrobial Compounds from Eukaryotic Microalgae against Human Pathogens and Diseases in Aquaculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Falaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Morga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Azema</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joel Haure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 139, pp.92-101. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2016.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md14090159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04201727v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deconjugated bile salts produced by extracellular bile-salt hydrolase-like activities from the probiotic &amp;lt;em&amp;gt;Lactobacillus johnsonii&amp;lt;/em&amp;gt; La1 inhibit Giardia duodenalis in vitro growth</w:t>
               </w:r>
@@ -5998,51 +5998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Morga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Godfrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6253,51 +6253,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass mortality in bivalves and the intricate case of the Pacific oyster, Crassostrea gigas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Barbosa-Solomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6338,550 +6338,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors other than metalloprotease are required for full virulence of French Vibrio tubiashii isolates in oyster larvae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Insight for the Genetic Evaluation of Resistance to Ostreid Herpesvirus Infection, a Worldwide Disease, in Crassostrea gigas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Degremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachida Mersni-Achour</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Francois Pepin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/mic.0.000058⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967765v1</w:t>
+                <w:t xml:space="preserve">hal-04200601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight for the Genetic Evaluation of Resistance to Ostreid Herpesvirus Infection, a Worldwide Disease, in Crassostrea gigas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Lamy</w:t>
+                <w:t xml:space="preserve">Factors other than metalloprotease are required for full virulence of French Vibrio tubiashii isolates in oyster larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Mersni-Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Pichereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Doghri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Pepin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cédric Etien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (6), </w:t>
+              <w:t xml:space="preserve">Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 161 (5), pp.997-1007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0127917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/mic.0.000058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200601v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Di and tripeptides from marine sources can target adipogenic process and contribute to decrease adipocyte number and functions</w:t>
+                <w:t xml:space="preserve">Episodes de mortalité massive de moules bleues observés en 2014 dans les Pertuis charentais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yesmine Ben Henda</w:t>
+                <w:t xml:space="preserve">Christian Bechemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariem Laamari</w:t>
+                <w:t xml:space="preserve">Patrick Soletchnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lanneluc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Agogué</w:t>
+                <w:t xml:space="preserve">Olivier Le Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Pernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 67, pp.6-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356228v1</w:t>
+                <w:t xml:space="preserve">hal-02554385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Episodes de mortalité massive de moules bleues observés en 2014 dans les Pertuis charentais</w:t>
+                <w:t xml:space="preserve">Di and tripeptides from marine sources can target adipogenic process and contribute to decrease adipocyte number and functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bechemin</w:t>
+                <w:t xml:space="preserve">Yesmine Ben Henda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Soletchnik</w:t>
+                <w:t xml:space="preserve">Mariem Laamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Polsenaere</w:t>
+                <w:t xml:space="preserve">Isabelle Lanneluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Le Moine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Pernet</w:t>
+                <w:t xml:space="preserve">Hélène Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Journal of Functional Foods, 17, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2015.04.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554385v1</w:t>
+                <w:t xml:space="preserve">hal-01356228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single regulatory gene is sufficient to alter Vibrio aestuarianus pathogenicity in oysters</w:t>
               </w:r>
@@ -6995,274 +6995,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01444897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can selection for resistance to OsHV-1 infection modify susceptibility to Vibrio aestuarianus infection in Crassostrea gigas? First insights from experimental challenges using primary and successive exposures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
+                <w:t xml:space="preserve">Bacterial diseases in marine bivalves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dégremont</w:t>
+                <w:t xml:space="preserve">Katherine Boettcher Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn S. Friedman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13567-015-0282-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131, pp.11-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2015.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259809v1</w:t>
+                <w:t xml:space="preserve">hal-04200662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial diseases in marine bivalves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ana Roque</w:t>
+                <w:t xml:space="preserve">Can selection for resistance to OsHV-1 infection modify susceptibility to Vibrio aestuarianus infection in Crassostrea gigas? First insights from experimental challenges using primary and successive exposures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Azéma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolyn S. Friedman</w:t>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tourbiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dégremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 131, pp.11-31. </w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (1), pp.139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2015.07.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13567-015-0282-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200662v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First description of French V. tubiashii strains pathogenic to mollusk: II. Characterization of properties of the proteolytic fraction of extracellular products</w:t>
               </w:r>
@@ -7434,51 +7434,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Trancart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Degremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15 (580), pp.1-13. </w:t>
@@ -7806,51 +7806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Leila Meistertzheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Cardinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolyn S. Friedman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8479,303 +8479,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00663493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a stable GFP-tagged Vibrio harveyi strain for bacterial dynamics analysis of abalone infection</w:t>
+                <w:t xml:space="preserve">Summer immune depression associated with increased susceptibility of the European abalone, Haliotis tuberculata to Vibrio harveyi infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Le Goïc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaïck Barbou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Huchette</w:t>
+                <w:t xml:space="preserve">Marcel Koken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 289 (1), pp.34-40. </w:t>
+              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 25 (6), pp.800-808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2008.01367.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fsi.2008.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663491v1</w:t>
+                <w:t xml:space="preserve">hal-00663497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summer immune depression associated with increased susceptibility of the European abalone, Haliotis tuberculata to Vibrio harveyi infection</w:t>
+                <w:t xml:space="preserve">Construction of a stable GFP-tagged Vibrio harveyi strain for bacterial dynamics analysis of abalone infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnès Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annaïck Barbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Le Goïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fish and Shellfish Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fsi.2008.08.003⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 289 (1), pp.34-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1574-6968.2008.01367.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00663497v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8914,90 +8914,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Global Warming Favor the Occurrence of Recent Blue Mussel Mortality Events in France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Soletchnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Polsenaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Genauzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10344,259 +10344,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de la journée des laboratoire agréés et reconnus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Report of the 2019 Annual Meeting and 12th Technical Workshop of the National Reference Laboratories for Mollusc Diseases. Arcachon, France, 19, 20th and 21st March 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Canier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lydie Canier</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arzul</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFREMER. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04033466v1</w:t>
+                <w:t xml:space="preserve">hal-04033450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report of the 2019 Annual Meeting and 12th Technical Workshop of the National Reference Laboratories for Mollusc Diseases. Arcachon, France, 19, 20th and 21st March 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthèse de la journée des laboratoire agréés et reconnus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Canier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Coralie Lupo</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Arzul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Travers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IFREMER. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033450v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation concernant la détection d'un parasite interprété comme étant Haplosporidium costale dans les lots d'animaux hébergés dans les installations expérimentales Ifremer de Bouin (Vendée)</w:t>
               </w:r>
@@ -10865,51 +10865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505754v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rodriguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rey-Varela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001600" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829499v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Geslin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tomasetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Ole Gulsrud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741983" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05349107v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cousson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rieuvilleneuve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180675" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Onillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dufau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amraoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Longshaw" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Haenen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48045/001c.124752" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf163" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Varela" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Villalba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao03838" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munusamy Ajithkumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lillehammer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maurouard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Luqman Aslam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742456" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1487807" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665295v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mathias Wegner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Lecadet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741363" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Carcassonne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742949" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649984v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04813579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degr&#233;mont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76096-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheikh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2023.127593" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Novoa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaro Saco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12906" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305291v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Eichendorff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140565" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013412v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garcia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16910" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689842v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2022.127078" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636779v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chollet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serpin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14541" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166588v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Piouffle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lucas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11141-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228425v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2021.107601" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128462v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Moussa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004654" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Schaefer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chev&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13110740" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915050v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canesi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Charri&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15055" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864334v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roquigny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735337" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagat Lal Dutta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00379" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875156v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Az&#233;ma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735429" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618348v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;lix Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00142" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202282v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Picot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2019.1596490" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086858v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Falaise" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le James" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zanella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Badawi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17030160" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946474v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopez-Joven" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rolland" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02530" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202184v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benabdelmouna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ledu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2018.08.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887549v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14350" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528062v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Parizadeh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Kozic-Djellouli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0438-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201905v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Decker" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2017.07.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479152v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0297-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01738542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2017.09.047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01613378v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Haure" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14090159" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201727v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Azema" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.08.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637819v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciss&#233; Sow" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deregnaucourt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01453" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01755819v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Godfrin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.12.014" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200598v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Moreau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Segarra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1017188" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200664v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbosa-Solomieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.07.011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967765v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mersni-Achour" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Doghri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Etien" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000058" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200601v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pepin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127917" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356228v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Ben Henda" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Laamari" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.04.050" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554385v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bechemin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soletchnik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Moine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444897v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lemire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12699" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259809v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0282-0" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200662v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Boettcher Miller" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roque" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn S. Friedman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.07.010" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499654v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mersni Achour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert-Auvray" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Huet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheick" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.09.006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499619v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mauduit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Trancart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-580" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967771v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassone" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.04.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047396v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kohl" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/610769" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00652226v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cardinaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2010.08.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z28MHGCH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452255v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goncalvez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2009.06.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00653259v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bazuyaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01764.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSV3R238-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00653268v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Bouffant" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn S Friedman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buzin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cougard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.21990" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLJNQ97J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663493v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella da Silva" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2007.10.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N162S46B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663491v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Barbou" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01367.x" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663497v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Koken" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2008.08.003" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZTDS481-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309679v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Derolez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lagarde" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309628v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Genauzeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_17" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943134v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894733v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467387v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884242v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884271v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Garcia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Noyer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nadeau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886072v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887589v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033509v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033544v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Moussa Pouly" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033487v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033466v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hubert" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033450v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033443v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505754v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rodriguez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Rey-Varela" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martinez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulino Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001600" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829499v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Geslin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Tomasetti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thor Ole Gulsrud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Parizadeh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Travers" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741983" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05349107v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Cousson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Cheutin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Rieuvilleneuve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Roques" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pouzadoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.180675" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05135735v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Onillon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Dufau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delafont" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Amraoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Robino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943320v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Longshaw" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Haenen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48045/001c.124752" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225471v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mougin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labreuche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Boulo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouden&#232;ge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Saad" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf163" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Varela" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Villalba" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/dao03838" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munusamy Ajithkumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lillehammer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Maurouard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Luqman Aslam" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742456" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665295v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mathias Wegner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morga" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Strittmatter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Lecadet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741363" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879890v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan D&#8217;ambrosio" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Morvezen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degremont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1487807" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172277v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dantan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel D&#233;gremont" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Carcassonne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2025.742949" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196270v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Broquard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl B Andree" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf055" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649984v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2024.741034" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04813579v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Degr&#233;mont" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-76096-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368636v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheikh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giusti-Petrucciani" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2023.127593" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04515139v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Destoumieux-Garz&#243;n" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie de San Nicolas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2023.0065" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565659v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Novoa" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaro Saco" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12906" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305291v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blanchon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Calvayrac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislawa Eichendorff" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2023.140565" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219877v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Oyanedel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lagorce" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Morot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2305195120" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013412v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mesnil" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Jacquot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garcia" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tourbiez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Canier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16910" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689842v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2022.127078" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246173v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aromal Asokan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael D Rosa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien N Voisin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md20120745" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636779v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chollet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Serpin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.14541" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166588v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moussa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cauvin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Piouffle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lucas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bidault" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-021-11141-0" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228425v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2021.107601" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128462v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Moussa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dubreuil" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijsem.0.004654" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419687v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien R&#233;veillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Savar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Schaefer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chev&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Halm-Lemeille" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13110740" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915050v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Canesi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume M Charri&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.15055" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864334v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Roquigny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bonnin-Jusserand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735337" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079089v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagat Lal Dutta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Petton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ezanno" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/aei00379" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875156v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Az&#233;ma" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aquaculture.2020.735429" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618348v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment F&#233;lix Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Beaun&#233;e" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2019.00142" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202282v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Picot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Faury" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2019.1596490" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02086858v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Falaise" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le James" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Zanella" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Badawi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md17030160" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946474v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lopez-Joven" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rolland" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Caro" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02530" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202184v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellah Benabdelmouna" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Saunier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ledu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2018.08.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887549v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14350" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528062v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Parizadeh" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Kozic-Djellouli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-017-0438-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479152v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lamy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renault" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-017-0297-2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201905v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Saulnier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Decker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2017.07.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01738542v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Le Foll" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2017.09.047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201727v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Azema" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2016.08.002" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01613378v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Haure" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md14090159" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637819v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciss&#233; Sow" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Zirah" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deregnaucourt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2016.01453" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01755819v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Godfrin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rioult" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dci.2015.12.014" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200598v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Moreau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Moreau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Segarra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15548627.2015.1017188" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200664v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Barbosa-Solomieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.07.011" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200601v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pepin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0127917" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967765v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mersni-Achour" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Pichereau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Doghri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Etien" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.000058" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554385v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bechemin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soletchnik" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Polsenaere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Moine" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pernet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356228v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Ben Henda" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Laamari" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lanneluc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Agogu&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.04.050" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444897v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Lemire" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12699" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200662v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Boettcher Miller" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Roque" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn S. Friedman" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.07.010" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259809v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-015-0282-0" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499654v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Mersni Achour" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Imbert-Auvray" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Huet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Cheick" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.09.006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499619v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mauduit" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Trancart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-580" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967771v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cassone" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2014.04.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02047396v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kohl" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grellier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/610769" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00652226v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Leila Meistertzheim" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cardinaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huchette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2010.08.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z28MHGCH-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00452255v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Flye-Sainte-Marie" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soudant" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lambert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Goncalvez" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2009.06.003" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00653259v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bazuyaux" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nicolas" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2008.01764.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZSV3R238-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00653268v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Bouffant" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn S Friedman" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Buzin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Cougard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcb.21990" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RLJNQ97J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663493v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mirella da Silva" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Donval" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2007.10.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N162S46B-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663497v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Koken" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fsi.2008.08.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZTDS481-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00663491v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;ck Barbou" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2008.01367.x" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309679v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Derolez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lagarde" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bec" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Richard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309628v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Genauzeau" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43484-7_17" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943134v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894733v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Cosseau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782277v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467387v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Chevignon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884242v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884271v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Garcia" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Noyer" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Nadeau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886072v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887589v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033509v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033544v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Moussa Pouly" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033487v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033450v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033466v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Hubert" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033443v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>