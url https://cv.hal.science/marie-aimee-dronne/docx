--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1402,291 +1402,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modelling approach to explore some hypotheses of the failure of neuroprotective trials in ischemic stroke patients.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical study of the blocking of migraine by Rolando sulcus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aimée Dronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 97 (1), pp.60-78. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2007.10.001⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 97 (1), pp.54-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2007.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859347v1</w:t>
+                <w:t xml:space="preserve">hal-00859344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of the blocking of migraine by Rolando sulcus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modelling approach to explore some hypotheses of the failure of neuroprotective trials in ischemic stroke patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aimée Dronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Chapuisat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 97 (1), pp.54-9. </w:t>
+              <w:t xml:space="preserve">, 2008, 97 (1), pp.60-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2007.10.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2007.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859344v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of astrocytes in grey matter during stroke: a modelling approach.</w:t>
               </w:r>
@@ -2598,51 +2598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hur&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foucault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litsa Maria Ghayad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vachoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54003-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Moutal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung Vu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naura Chounlamountri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Watrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2634-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546223v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Dronne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.10.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Chapuisat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hommel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9100-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Di Russo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;ssia Lelekov-Boissard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0184" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-H2BXQB37-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2007.10.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859345v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2007.10.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859347v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2007.10.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jaillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2007.10.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.12.062" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XDNW41N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nony" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassa&#239;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859351v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ACBI.0000046597.53669.ff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339792v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bakiri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randall Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hur&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foucault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litsa Maria Ghayad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vachoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54003-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Moutal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung Vu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naura Chounlamountri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Watrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2634-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546223v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Dronne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.10.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Chapuisat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hommel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9100-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Di Russo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;ssia Lelekov-Boissard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0184" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-H2BXQB37-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2007.10.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859345v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2007.10.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jaillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2007.10.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859347v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2007.10.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.12.062" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XDNW41N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nony" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassa&#239;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859351v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ACBI.0000046597.53669.ff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339792v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bakiri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randall Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>