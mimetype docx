--- v1 (2026-04-07)
+++ v2 (2026-05-26)
@@ -1138,555 +1138,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global phenomenological model of ischemic stroke with stress on spreading depressions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A modelling approach to explore some hypotheses of the failure of neuroprotective trials in ischemic stroke patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aimée Dronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Chapuisat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Hommel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 97 (1), pp.4-27. </w:t>
+              <w:t xml:space="preserve">, 2008, 97 (1), pp.60-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2007.10.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2007.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859348v1</w:t>
+                <w:t xml:space="preserve">hal-00859347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling methodology in physiopathology.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Ribba</w:t>
+                <w:t xml:space="preserve">A global phenomenological model of ischemic stroke with stress on spreading depressions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Chapuisat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Aimée Dronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Hommel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 97 (1), pp.28-39. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2007.10.005⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 97 (1), pp.4-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2007.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859345v1</w:t>
+                <w:t xml:space="preserve">hal-00859348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of the blocking of migraine by Rolando sulcus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling methodology in physiopathology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boissel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ribba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Chapuisat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aimée Dronne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 97 (1), pp.54-9. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2007.10.002⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 97 (1), pp.28-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2007.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859344v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modelling approach to explore some hypotheses of the failure of neuroprotective trials in ischemic stroke patients.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A numerical study of the blocking of migraine by Rolando sulcus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Aimée Dronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Gilquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Jaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Biophysics and Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 97 (1), pp.60-78. </w:t>
+              <w:t xml:space="preserve">, 2008, 97 (1), pp.54-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2007.10.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pbiomolbio.2007.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00859347v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of astrocytes in grey matter during stroke: a modelling approach.</w:t>
               </w:r>
@@ -2598,51 +2598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hur&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foucault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litsa Maria Ghayad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vachoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54003-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Moutal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung Vu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naura Chounlamountri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Watrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2634-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546223v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Dronne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.10.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Chapuisat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hommel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9100-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Di Russo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;ssia Lelekov-Boissard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0184" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-H2BXQB37-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859348v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2007.10.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859345v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2007.10.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jaillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2007.10.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859347v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2007.10.001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.12.062" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XDNW41N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nony" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassa&#239;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859351v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ACBI.0000046597.53669.ff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339792v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bakiri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randall Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280212v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Hur&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Foucault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litsa Maria Ghayad" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentine Marie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vachoud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54003-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Naudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Moutal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Nhung Vu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naura Chounlamountri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Watrin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-017-2634-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546223v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dumont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Duarte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descombes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Aim&#233;e Dronne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2012.10.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788715v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Chapuisat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grenier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Hommel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10441-010-9100-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bresch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.025" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555286v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Di Russo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/2010003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859343v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ta&#239;ssia Lelekov-Boissard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2009.0184" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-H2BXQB37-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859352v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Gilquin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcm.2008.07.024" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2007.10.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2007.10.004" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ribba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2007.10.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859344v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jaillard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbiomolbio.2007.10.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859349v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2006.12.062" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8XDNW41N-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427942v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cucherat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Nony" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrouz Kassa&#239;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859351v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:ACBI.0000046597.53669.ff" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00789703v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339792v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Bakiri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randall Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gueyffier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>