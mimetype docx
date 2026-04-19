--- v0 (2026-03-16)
+++ v1 (2026-04-19)
@@ -729,137 +729,232 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Politique des objets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Pecqueux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Pottin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Présences de l'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gélédan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (178), 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -869,1219 +964,1219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Paula Bialski, Middle Tech. Software Work and the Culture of Good Enough, Princeton University Press, 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 19 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13eg8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Graber (2023), L’Affichage administratif au xixe siècle. Former le consentement, Paris, Éditions de la Sorbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (3), pp.122-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gap.253.0122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’altération informatique du droit. Une sociologie du passage du droit aux droits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 117 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/drs1.117.0277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une citoyenneté informatique. Plaidoyer pour une investigation en commun des codes sources publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 1 (24), pp.85-98. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48556/SIF.1024.24.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Anne Bellon, L’État et la toile. Des politiques de l’internet à la numérisation de l’action publique, Vulaines-sur-Seine, Éditions du Croquant, 2022, 319 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Suite et prélude, N° 243 (1), pp.335-339. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.243.0335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rules, Computation and Politics. Scrutinizing Unnoticed Programming Choices in French Housing Benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilya Slimani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cross-disciplinary Research in Computational Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2 (1), pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712130v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tressautements du &amp;quot;devenir interface&amp;quot; de notre relation à l'État : Controverse sur l'expérimentation d'Alicem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement &amp; action publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (2), pp.101-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gap.222.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention aux mots d’ordre ! Éléments pour une enquête sur la signification de l’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 43 (43), pp.35-54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/traces.14146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment l'État s'envisage-t-il ? Stabilisation et déstabilisations du signe graphique de l’État français (1997-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d’administration publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (178), pp.327-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfap.178.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exercising knowledge of costs: behavioural politics of economic restraint in French public service reform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Muniesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Violle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (1), p. 65-80. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/s41253-020-00131-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02937977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la spectacularité à la spectralité. Pour une sociologie des présences de l’État</w:t>
+                <w:t xml:space="preserve">Splendeurs et misères d’une start-up d’État. Dispute dans la lutte contre le non-recours aux droits sociaux (France, 2013-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gélédan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfap.178.0007⟩</w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (225), pp.121-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/res.225.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282107v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splendeurs et misères d’une start-up d’État. Dispute dans la lutte contre le non-recours aux droits sociaux (France, 2013-2020)</w:t>
+                <w:t xml:space="preserve">De la spectacularité à la spectralité. Pour une sociologie des présences de l’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gélédan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.225.0121⟩</w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 178 (2), pp.263-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.178.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138569v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design est-il en passe de devenir une science de gouvernement ? Réflexion sur les espoirs suscités par les sciences du design dans la modernisation de l’État en France (2014-2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Malivel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences du Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12, pp.36-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sdd.012.0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’État plateforme et l’identification numérique des usagers : Le processus de conception de FranceConnect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, n° 213 (1), pp.211-239. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/res.213.0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2091,206 +2186,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problematizing digital sovereignty, constructing Europe: Warfare, regulation and enemization through digital devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luca Marelli, Jim Dratwa, Jim Dratwa &amp; Ine Van Hoyweghen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Project: Europe. Remaking European futures through the politics of digital innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Elgar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.22-47, 2025, Political Science and Public Policy, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4337/9781800886629.00009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La force du robot : nouveaux agencements du bloc et transformations du raisonnement opératoire dans la société de démonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Alauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les coulisses de l'activité opératoire. Regards croisés sur les transformations contemporaines de la chirurgie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses des mines, pp.177-192, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2300,235 +2395,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la transparence à l’explicabilité automatisée des algorithmes : comprendre les obstacles informatiques, juridiques et organisationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Merigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Banuls</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gesbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Rolley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">RR-9535, INRIA Paris. 2024, pp.68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04391612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identité numérique et controverses. L’affaire Alicem : Dynamique de publicisation et trajectoire argumentative dans les médias. Sous la direction de Laura Draetta et Valérie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Draetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Fernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Chaire Identité Numérique Responsable (RD ID Chair - Responsibility for Digital IDentity Chair). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02949105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2538,135 +2633,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’un Bercy à l’autre, les états de l’État : Entretien avec Maryvonne Le Brignonen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gélédan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.383-393. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfap.178.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03282118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces écrits qui peuplent la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2675,98 +2770,98 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRS Le Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2834,51 +2929,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B314434D"/>
+    <w:nsid w:val="0CFDCC4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3065,51 +3160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.archives-ouvertes.fr/tel-02418677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-mines-paristech.archives-ouvertes.fr/hal-02176434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123467v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138569" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:///hal.science/hal-03740078" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-02937977" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968669" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03712130" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04391612" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484354" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650848" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719144" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catala-lang.org/fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scriptopolis.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/traces/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02418677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alauzen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PSLEM037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285026v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;l&#233;dan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887716v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eg8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231229v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.253.0122" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650848v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.117.0277" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719144v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.24.85" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494837v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.243.0335" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03712130v3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merigoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilya Slimani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.222.0101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740078v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14146" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0071" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937977v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Violle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00131-9" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138569v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.225.0121" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Malivel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.012.0036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02176434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.213.0211" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968669v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800886629/chapter2.xml" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800886629.00009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484354v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alauzen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04391612v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Banuls" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gesbert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Rolley" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02949105v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282118v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0127" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03020356v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torny" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.archives-ouvertes.fr/tel-02418677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-mines-paristech.archives-ouvertes.fr/hal-02176434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123467v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138569" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:///hal.science/hal-03740078" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-02937977" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968669" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03712130" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04391612" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484354" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650848" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719144" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catala-lang.org/fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scriptopolis.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/traces/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02418677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alauzen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PSLEM037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Pottin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;l&#233;dan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eg8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231229v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.253.0122" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.117.0277" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.24.85" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494837v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.243.0335" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03712130v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merigoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilya Slimani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.222.0101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14146" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282099v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0071" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Violle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00131-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.225.0121" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282107v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Malivel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.012.0036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02176434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.213.0211" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968669v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800886629/chapter2.xml" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800886629.00009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alauzen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04391612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Banuls" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gesbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Rolley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02949105v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03020356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>