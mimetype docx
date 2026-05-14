--- v1 (2026-04-19)
+++ v2 (2026-05-14)
@@ -1136,187 +1136,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05231229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’altération informatique du droit. Une sociologie du passage du droit aux droits</w:t>
+                <w:t xml:space="preserve">Pour une citoyenneté informatique. Plaidoyer pour une investigation en commun des codes sources publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 117 (2), </w:t>
+              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1 (24), pp.85-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/drs1.117.0277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48556/SIF.1024.24.85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650848v1</w:t>
+                <w:t xml:space="preserve">hal-04719144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une citoyenneté informatique. Plaidoyer pour une investigation en commun des codes sources publics</w:t>
+                <w:t xml:space="preserve">L’altération informatique du droit. Une sociologie du passage du droit aux droits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1024 : Bulletin de la Société Informatique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 1 (24), pp.85-98. </w:t>
+              <w:t xml:space="preserve">Droit et Société : Revue internationale de théorie du droit et de sociologie juridique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48556/SIF.1024.24.85⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/drs1.117.0277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719144v1</w:t>
+                <w:t xml:space="preserve">hal-04650848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Anne Bellon, L’État et la toile. Des politiques de l’internet à la numérisation de l’action publique, Vulaines-sur-Seine, Éditions du Croquant, 2022, 319 p.</w:t>
               </w:r>
@@ -1642,378 +1642,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l'État s'envisage-t-il ? Stabilisation et déstabilisations du signe graphique de l’État français (1997-2020)</w:t>
+                <w:t xml:space="preserve">Splendeurs et misères d’une start-up d’État. Dispute dans la lutte contre le non-recours aux droits sociaux (France, 2013-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 2 (178), pp.327-343. </w:t>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (225), pp.121-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfap.178.0071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/res.225.0121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03282099v1</w:t>
+                <w:t xml:space="preserve">hal-03138569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercising knowledge of costs: behavioural politics of economic restraint in French public service reform</w:t>
+                <w:t xml:space="preserve">De la spectacularité à la spectralité. Pour une sociologie des présences de l’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Violle</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gélédan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Politics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1057/s41253-020-00131-9⟩</w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 178 (2), pp.263-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.178.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02937977v1</w:t>
+                <w:t xml:space="preserve">hal-03282107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splendeurs et misères d’une start-up d’État. Dispute dans la lutte contre le non-recours aux droits sociaux (France, 2013-2020)</w:t>
+                <w:t xml:space="preserve">Comment l'État s'envisage-t-il ? Stabilisation et déstabilisations du signe graphique de l’État français (1997-2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/res.225.0121⟩</w:t>
+              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (178), pp.327-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfap.178.0071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138569v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03282099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la spectacularité à la spectralité. Pour une sociologie des présences de l’État</w:t>
+                <w:t xml:space="preserve">Exercising knowledge of costs: behavioural politics of economic restraint in French public service reform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alauzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Gélédan</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Muniesa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Violle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française d’administration publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 178 (2), pp.263-275. </w:t>
+              <w:t xml:space="preserve">French Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), p. 65-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfap.178.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1057/s41253-020-00131-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03282107v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02937977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le design est-il en passe de devenir une science de gouvernement ? Réflexion sur les espoirs suscités par les sciences du design dans la modernisation de l’État en France (2014-2019)</w:t>
               </w:r>
@@ -2929,51 +2929,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CFDCC4E"/>
+    <w:nsid w:val="AAD83BB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3160,51 +3160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.archives-ouvertes.fr/tel-02418677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-mines-paristech.archives-ouvertes.fr/hal-02176434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123467v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138569" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:///hal.science/hal-03740078" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-02937977" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968669" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03712130" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04391612" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484354" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650848" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719144" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catala-lang.org/fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scriptopolis.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/traces/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02418677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alauzen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PSLEM037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Pottin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;l&#233;dan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eg8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231229v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.253.0122" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650848v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.117.0277" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.24.85" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494837v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.243.0335" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03712130v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merigoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilya Slimani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.222.0101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14146" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282099v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0071" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937977v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Violle" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00131-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138569v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.225.0121" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282107v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Malivel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.012.0036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02176434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.213.0211" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968669v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800886629/chapter2.xml" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800886629.00009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alauzen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04391612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Banuls" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gesbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Rolley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02949105v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03020356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.archives-ouvertes.fr/tel-02418677" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-mines-paristech.archives-ouvertes.fr/hal-02176434" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123467v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138569" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https:///hal.science/hal-03740078" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://halshs.archives-ouvertes.fr/halshs-02937977" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740075" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968669" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03712130" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04391612" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484354" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650848" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719144" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://catala-lang.org/fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.scriptopolis.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/traces/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-02418677v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alauzen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019PSLEM037" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02290326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arti&#232;res" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Denis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568839v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Pecqueux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Pottin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien G&#233;l&#233;dan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887716v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13eg8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05231229v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.253.0122" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719144v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48556/SIF.1024.24.85" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650848v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/drs1.117.0277" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494837v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.243.0335" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03712130v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Merigoux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilya Slimani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gap.222.0101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03740078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Muniesa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14146" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138569v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.225.0121" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282107v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282099v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0071" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02937977v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Violle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/s41253-020-00131-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Malivel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdd.012.0036" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02176434v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.213.0211" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968669v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/edcollchap/book/9781800886629/chapter2.xml" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800886629.00009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484354v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Alauzen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04391612v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Banuls" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gesbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Rolley" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02949105v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Draetta" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282118v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfap.178.0127" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03020356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torny" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>