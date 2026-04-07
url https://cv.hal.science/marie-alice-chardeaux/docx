--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -307,1239 +307,1239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Penser les nouvelles vulnérabilités au prisme des limites planétaires?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n°1050, 16 décembre 2024, 50004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376468v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couveinhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, t.XXXVII (2023/2), p. 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04541501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Penser les nouvelles vulnérabilités au prisme des limites planétaires?</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour européenne des droits de l'Homme, nouvel acteur de la justice climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 09 - 30 sept. 2024, pp.LPA203h3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’eau à la croisée des communs et de la personne juridique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, mai 2024, n°5, étude 18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’article 14 de la directive sur le droit d’auteur : une consécration du domaine public de la propriété intellectuelle?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°2, fév. 2022, étude 3, p. 6-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le caractère commun de l’eau à l’épreuve de sa gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BDEI. Bulletin du droit de l'environnement industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°97, janvier 2022, p. 46-50 (27 000 SEC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les réseaux sociaux et les données personnelles : avons-nous pris la mesure des menaces qui nous guettent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, étude 2, p. 8-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’enlacement de la propriété et du commun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n°1, p. 291-305</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le clone numérique et le droit. A propos de la numérisation en 3D des grottes ornées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 1 janv.-mars, p. 13-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la propriété pour promouvoir la solidarité ? (A propos du bail réel solidaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Délibérée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°2, p. 38-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nommer la prérogative d'usage des choses communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.2195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nommer la prérogative d’usage des choses communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, p. 2195</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image du château de Chambord n’est pas le château de Chambord. Dire l’inappropriable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 juin 2018, n° 136x5, p. 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'amende civile. A propos de l'article 1266-1 du projet de réforme de la responsabilité civile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 janv. 2018, p. 6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les définitions légales en droit des biens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n°2, p. 615</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erreur sur la constructibilité d’un terrain et nullité de la vente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Defrénois, la revue du notariat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 janvier 2015, n° 2, p. 59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usucapion d’un lot de copropriété par le syndicat copropriétaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, n°1050, 16 décembre 2024, 50004</w:t>
+              <w:t xml:space="preserve">, 2015, 1423, p. 2405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...965 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385823v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05385759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit d’auteur et internet : entre rupture et continuité</w:t>
               </w:r>
@@ -1777,224 +1777,224 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition écologique et l’enseignement du droit économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couveinhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, t.XXXVII (2023/2), 148 pp., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04541494v1</w:t>
+                <w:t xml:space="preserve">hal-05334685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition écologique et l’enseignement du droit économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Couveinhes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, t.XXXVII (2023/2), 148 pp., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334685v1</w:t>
+                <w:t xml:space="preserve">hal-04541494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2651,319 +2651,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eau (approche juridique)</w:t>
+                <w:t xml:space="preserve">Idées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Cornu, F. Orsi, J. Rochfeld (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05385832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choses communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Cornu, G. Martin, J. Rochfeld (dir.), Rapport pour la Mission Droit &amp; Justice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’échelle de communalité - Propositions de réforme pour intégrer les biens communs en droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 190, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eau (approche juridique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Cornu, F. Orsi, J. Rochfeld (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-05385813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le domaine commun informationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Cornu, G. Martin, J. Rochfeld (dir.), Rapport pour la Mission Droit &amp; Justice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’échelle de communalité - Propositions de réforme pour intégrer les biens communs en droit,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 223, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385801v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-05385842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mer</w:t>
               </w:r>
@@ -3418,51 +3418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Chardeaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376423v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541501v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couveinhes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lassalle" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachk&#233;vova-Racine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376468v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334581v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382063v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382069v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385093v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450269v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385099v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385759v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541494v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Solveig Epstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385785v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376527v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385813v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385801v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385842v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rochfeld" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Angiolini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Bettini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Chardeaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376423v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376468v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541501v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couveinhes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lassalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachk&#233;vova-Racine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334581v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385099v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385759v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385823v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334685v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Solveig Epstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385785v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376527v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385832v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rochfeld" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Angiolini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Bettini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>