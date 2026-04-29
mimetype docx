--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -66,1681 +66,1811 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La transition écologique et l’enseignement du droit économique. Acte II – retours, critiques, projets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couveinhes Matsumoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Solveig Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles J. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, t. XXXIV (2025/2, pp. 11 à 26), pp.16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ride.392.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nul ne peut être contraint de devenir propriétaire ! À propos de Cass. 3e civ., 7 mai 2025, n° 24-15.027</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defrénois, la revue du notariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, N° 31, DEF 18 sept. 2025, n° DEF227k2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devoir de vigilance : première décision de la cour d'appel de Paris sur le fond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° LPA203x3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité de l'Etat résultant de l'usage de pesticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n°12, p. 19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couveinhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, t.XXXVII (2023/2), p. 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les nouvelles vulnérabilités au prisme des limites planétaires?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, n°1050, 16 décembre 2024, 50004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Cour européenne des droits de l'Homme, nouvel acteur de la justice climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, N° 09 - 30 sept. 2024, pp.LPA203h3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau à la croisée des communs et de la personne juridique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Énergie - Environnement - Infrastructures : actualité, pratiques et enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, mai 2024, n°5, étude 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le caractère commun de l’eau à l’épreuve de sa gouvernance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BDEI. Bulletin du droit de l'environnement industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n°97, janvier 2022, p. 46-50 (27 000 SEC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05376486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’article 14 de la directive sur le droit d’auteur : une consécration du domaine public de la propriété intellectuelle?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, n°2, fév. 2022, étude 3, p. 6-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux sociaux et les données personnelles : avons-nous pris la mesure des menaces qui nous guettent ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, étude 2, p. 8-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enlacement de la propriété et du commun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n°1, p. 291-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser la propriété pour promouvoir la solidarité ? (A propos du bail réel solidaire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Délibérée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°2, p. 38-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382063v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le clone numérique et le droit. A propos de la numérisation en 3D des grottes ornées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RTDCom. Revue trimestrielle de droit commercial et de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n° 1 janv.-mars, p. 13-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05382069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...82 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nommer la prérogative d’usage des choses communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 40, pp.2195</w:t>
+              <w:t xml:space="preserve">, 2019, p. 2195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nommer la prérogative d'usage des choses communes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil Dalloz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, p. 2195</w:t>
+              <w:t xml:space="preserve">, 2019, 40, pp.2195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02450269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’image du château de Chambord n’est pas le château de Chambord. Dire l’inappropriable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 juin 2018, n° 136x5, p. 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'amende civile. A propos de l'article 1266-1 du projet de réforme de la responsabilité civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 janv. 2018, p. 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les définitions légales en droit des biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, n°2, p. 615</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’usucapion d’un lot de copropriété par le syndicat copropriétaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1423, p. 2405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erreur sur la constructibilité d’un terrain et nullité de la vente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Defrénois, la revue du notariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 janvier 2015, n° 2, p. 59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit d’auteur et internet : entre rupture et continuité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication - Commerce électronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, avril, Etudes n°10, p. 13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dol incident, un nouvel instrument de contrôle de l’utilité du contrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 octobre 2006, n°207, p. 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le faible rayonnement de l’adage Nemo auditur en droit des obligations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 22 juin 2005, n°123, p. 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1750,1360 +1880,1446 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition écologique et l’enseignement du droit économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couveinhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, t.XXXVII (2023/2), 148 pp., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition écologique et l’enseignement du droit économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Couveinhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Parachkévova-Racine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, t.XXXVII (2023/2), 148 pp., 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04541494v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La propriété partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin, 2024, 978-2-38600-057-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit économique de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Solveig Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mare &amp; Martin, coll. Droit, sciences et environnement,, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les choses communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LGDJ, préface G. Loiseau, Bibliothèque de droit privé, tome 464, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiche de lecture : Les besoins artificiels. Comment sortir du consumérisme (ou « Les besoins superflus ») de Razmig Keucheyan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. Grosbon, S. Robert (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique écosystémique des droits humains. Liberté et consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vaccin contre le Covid-19, un bien commun?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les biens communs, A. Danis, S. Boussard, C. Bories et B. Parance (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 507, Société de législation comparée, 2025, 9782365171458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’échelle de l’exclusivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les communs sans tragédie Écologie, démocratie, sphère publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, pp.108, 2024, 9791037038913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’eau est-elle un bien commun?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’eau est-elle un bien commun ?, S. Boussard et C. Bories (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-139, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit économique de l’environnement. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le droit économique de l’environnement : acteurs et méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mare &amp; Martin, coll. Droit, sciences et environnement,, M.-A. Chardeaux et A.-S. Epstein (dir.), 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La propriété à l’épreuve de la transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La transition écologique du droit économique, A.-S. Epstein et M. Nioche (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 79-88, Larcier, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La copropriété à la croisée de l’entre-soi et de la communauté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préférences et non-discrimination, E. Fondimare et R. Médard (dir.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut francophone pour la Justice et la Démocratie (IFJD), p. 273-286, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eau (approche juridique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Cornu, F. Orsi, J. Rochfeld (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le domaine commun informationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Cornu, G. Martin, J. Rochfeld (dir.), Rapport pour la Mission Droit &amp; Justice. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’échelle de communalité - Propositions de réforme pour intégrer les biens communs en droit,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 223, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choses communes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Cornu, G. Martin, J. Rochfeld (dir.), Rapport pour la Mission Droit &amp; Justice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’échelle de communalité - Propositions de réforme pour intégrer les biens communs en droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 190, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Cornu, F. Orsi, J. Rochfeld (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Cornu, F. Orsi, J. Rochfeld (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Alice Chardeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Cornu, F. Orsi, J. Rochfeld (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des biens communs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3113,165 +3329,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’échelle de communalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Rochfeld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles J. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Angiolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana Bettini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">17.34, Mission de Recherche Droit et Justice - MRDJ. 2019, pp.520</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3418,51 +3634,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334551v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Chardeaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376423v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416358v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376468v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541501v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couveinhes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lassalle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachk&#233;vova-Racine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334581v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376475v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376483v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376486v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382058v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382069v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382063v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450269v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385818v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385096v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385099v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385759v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385823v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385763v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385773v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334685v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Solveig Epstein" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376519v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376506v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385785v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376527v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385832v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385842v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385813v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385805v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201778v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rochfeld" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Angiolini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Bettini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-05597596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Parachk&#233;vova-Racine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Chardeaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couveinhes Matsumoto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Solveig Epstein" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles J. Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.392.0011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334551v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376423v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416358v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541501v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Couveinhes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lassalle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376468v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334581v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376475v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376486v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376483v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382058v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382050v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382063v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385093v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450269v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385818v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385096v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385099v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385823v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385759v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385773v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385775v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541494v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334685v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385792v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385755v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588808v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine David" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376506v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376539v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385785v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376527v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376524v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385813v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385801v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385842v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385832v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385836v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201778v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rochfeld" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cornu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Angiolini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Bettini" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>