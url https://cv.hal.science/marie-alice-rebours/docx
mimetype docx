--- v0 (2026-04-07)
+++ v1 (2026-04-29)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Alice Rebours </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacement du regard : le rôle crucial des experts en terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63e congrès annuel de la Société des Anglicistes de l’Enseignement Supérieur (SAES), « Frontières et déplacements »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de la loi Toubon : la langue française est-elle en péril ? [émission de radio : https://www.rcf.fr/economie-et-societe/je-pense-donc-jagis?episode=528566]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je pense donc j'agis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RCF, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which use for dictionaries in lexicology studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Historical Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Historical Lexicography and Lexicology, Jun 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing back the terminology of ready-to-wear: Knowing where we come from to know how we are getting there</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie diachronique : un bilan, des perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche en linguistique appliquée (CeRLA), Nov 2023, Lyon (Maison Internationale des Langues et des Cultures), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mytholojean”: The French terminology of women’s jeans – Myths, legends and (Hi)stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroWeb seminar, « What’s in a name? Toponyms and loan words as textile labels across time »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Social Sciences (ICS), University of Minho, Jun 2022, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances printanières : tennis & blue-jeans, baskets & cigarette ou sneakers & mom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres OTALF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OTALF (Orientations Théoriques et Appliquées dans les études de Linguistique Française synchronique et diachronique), Università Cattolica del Sacro Cuore, May 2022, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandail ou pull ? Termes passés de mode dans la terminologie hexagonale du prêt-à-porter féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire international « La désuétude au carrefour des savoirs : de la langue à la culture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Moulay Ismail en collaboration avec l’Université de Lorraine, Oct 2021, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire la mode en français. [Disponible sur : https://www.youtube.com/watch?v=zXrglaa2b00]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la mode en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, Culture(s) de Mode et Fédération française de Prêt-à-porter féminin, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French terminology of the women’s ready-to-wear business: a challenge for translators, a “boundary creator” for language users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIe Rencontre terminologique de Wroclaw, TERMOS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Wroclaw, Mar 2020, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connotation, une motivation néologique à part entière dans la terminologie de la mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125, pp.131-155. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17959-7.p.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Terminology of the Women’s Ready-to-Wear Business: A Challenge for Translators, a “Boundary Creator” for Language Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Modern Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue (13), pp.254-263. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34616/ajmp.2021.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunts à l’anglais dans la terminologie du prêt-à-porter en France : entre distinction et appartenance Étude sur corpus en diachronie 1952-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université lumière lyon 2, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04724388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandail ou pull ? Termes passés de mode dans la terminologie hexagonale du prêt-à-porter féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BEN ELAZMIA, Nadia; KHALFALLAH, Nejmeddine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La désuétude au carrefour des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-70, 2022, 978-9920-40-612-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId24"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Alice Rebours </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La connotation, une motivation néologique à part entière dans la terminologie de la mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Lexicologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 125, pp.131-155. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17959-7.p.0131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Terminology of the Women’s Ready-to-Wear Business: A Challenge for Translators, a “Boundary Creator” for Language Users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Modern Philology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Special Issue (13), pp.254-263. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34616/ajmp.2021.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplacement du regard : le rôle crucial des experts en terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63e congrès annuel de la Société des Anglicistes de l’Enseignement Supérieur (SAES), « Frontières et déplacements »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAES, May 2024, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">30 ans de la loi Toubon : la langue française est-elle en péril ? [émission de radio : https://www.rcf.fr/economie-et-societe/je-pense-donc-jagis?episode=528566]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je pense donc j'agis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RCF, Nov 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which use for dictionaries in lexicology studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Historical Lexicography and Lexicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Historical Lexicography and Lexicology, Jun 2024, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing back the terminology of ready-to-wear: Knowing where we come from to know how we are getting there</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminologie diachronique : un bilan, des perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche en linguistique appliquée (CeRLA), Nov 2023, Lyon (Maison Internationale des Langues et des Cultures), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tendances printanières : tennis & blue-jeans, baskets & cigarette ou sneakers & mom ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières rencontres OTALF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OTALF (Orientations Théoriques et Appliquées dans les études de Linguistique Française synchronique et diachronique), Università Cattolica del Sacro Cuore, May 2022, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Mytholojean”: The French terminology of women’s jeans – Myths, legends and (Hi)stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroWeb seminar, « What’s in a name? Toponyms and loan words as textile labels across time »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute of Social Sciences (ICS), University of Minho, Jun 2022, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandail ou pull ? Termes passés de mode dans la terminologie hexagonale du prêt-à-porter féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interdisciplinaire international « La désuétude au carrefour des savoirs : de la langue à la culture »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Moulay Ismail en collaboration avec l’Université de Lorraine, Oct 2021, Meknes, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dire la mode en français. [Disponible sur : https://www.youtube.com/watch?v=zXrglaa2b00]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dire la mode en français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Culture, Culture(s) de Mode et Fédération française de Prêt-à-porter féminin, Oct 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French terminology of the women’s ready-to-wear business: a challenge for translators, a “boundary creator” for language users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIe Rencontre terminologique de Wroclaw, TERMOS 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Wroclaw, Mar 2020, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprunts à l’anglais dans la terminologie du prêt-à-porter en France : entre distinction et appartenance Étude sur corpus en diachronie 1952-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Linguistique. Université lumière lyon 2, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04724388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandail ou pull ? Termes passés de mode dans la terminologie hexagonale du prêt-à-porter féminin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Alice Rebours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BEN ELAZMIA, Nadia; KHALFALLAH, Nejmeddine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La désuétude au carrefour des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.58-70, 2022, 978-9920-40-612-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04754193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId24"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911572v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Rebours" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911592v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911579v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911582v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911586v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911595v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911589v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911568v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17959-7.p.0131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04754151v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2021.13" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-04724388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04754193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Rebours" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17959-7.p.0131" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04754151v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34616/ajmp.2021.13" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911572v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911592v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911574v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911579v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911586v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911582v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911588v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911595v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911589v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/tel-04724388v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04754193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>