--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1618,384 +1618,384 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire sur tous les supports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pompeius Catussa, un tector séquane à Lugdunum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Lefebvre; Julien Cosnuau; Bassir Amiri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lettres séquanes. Le territoire des Séquanes sous l'Empire romain, (catalogue d’exposition au musée des beaux-arts et d'archéologie de Besançon, oct. 2023 - mars 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.52-53, 2023</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.240-241, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294871v1</w:t>
+                <w:t xml:space="preserve">hal-05294866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La généralisation de l’écrit</w:t>
+                <w:t xml:space="preserve">Écrire sur tous les supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Lefebvre; Julien Cosnuau; Bassir Amiri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lettres séquanes. Le territoire des Séquanes sous l'Empire romain, (catalogue d’exposition au musée des beaux-arts et d'archéologie de Besançon, oct. 2023 - mars 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.50-51, 2023</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.52-53, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294851v1</w:t>
+                <w:t xml:space="preserve">hal-05294871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les monuments funéraires de Besançon/Vesontio et Luxeuil-les-Bains/Luxovium</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La généralisation de l’écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sabine Lefebvre; Bassir Amiri. </w:t>
+              <w:t xml:space="preserve">Sabine Lefebvre; Julien Cosnuau; Bassir Amiri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Lettres séquanes. Le territoire des Séquanes sous l’Empire romain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SilvanaEditoriale, pp.160-165, 2023, 9788836654109</w:t>
+              <w:t xml:space="preserve">Les Lettres séquanes. Le territoire des Séquanes sous l'Empire romain, (catalogue d’exposition au musée des beaux-arts et d'archéologie de Besançon, oct. 2023 - mars 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.50-51, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289318v1</w:t>
+                <w:t xml:space="preserve">hal-05294851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompeius Catussa, un tector séquane à Lugdunum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les monuments funéraires de Besançon/Vesontio et Luxeuil-les-Bains/Luxovium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Delencre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Edme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sabine Lefebvre; Julien Cosnuau; Bassir Amiri. </w:t>
+              <w:t xml:space="preserve">Sabine Lefebvre; Bassir Amiri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Lettres séquanes. Le territoire des Séquanes sous l'Empire romain, (catalogue d’exposition au musée des beaux-arts et d'archéologie de Besançon, oct. 2023 - mars 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.240-241, 2023</w:t>
+              <w:t xml:space="preserve">Les Lettres séquanes. Le territoire des Séquanes sous l’Empire romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SilvanaEditoriale, pp.160-165, 2023, 9788836654109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294866v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sarcophage de Virginia : le monument funéraire d’une immigrée en terre séquane</w:t>
               </w:r>
@@ -2740,51 +2740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="042B59F8"/>
+    <w:nsid w:val="8D0A88C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2971,51 +2971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-anais-janin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4678-9011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032344v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Janin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Hathaway" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paudex" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10135" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Edme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.var.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01997770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294871v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289318v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294866v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153698v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-anais-janin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4678-9011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032344v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Janin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Hathaway" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paudex" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10135" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Edme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.var.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01997770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153698v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>