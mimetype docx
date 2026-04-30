--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1618,384 +1618,384 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompeius Catussa, un tector séquane à Lugdunum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les monuments funéraires de Besançon/Vesontio et Luxeuil-les-Bains/Luxovium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Delencre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Edme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sabine Lefebvre; Julien Cosnuau; Bassir Amiri. </w:t>
+              <w:t xml:space="preserve">Sabine Lefebvre; Bassir Amiri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Lettres séquanes. Le territoire des Séquanes sous l'Empire romain, (catalogue d’exposition au musée des beaux-arts et d'archéologie de Besançon, oct. 2023 - mars 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.240-241, 2023</w:t>
+              <w:t xml:space="preserve">Les Lettres séquanes. Le territoire des Séquanes sous l’Empire romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SilvanaEditoriale, pp.160-165, 2023, 9788836654109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294866v1</w:t>
+                <w:t xml:space="preserve">hal-04289318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire sur tous les supports</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pompeius Catussa, un tector séquane à Lugdunum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Lefebvre; Julien Cosnuau; Bassir Amiri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lettres séquanes. Le territoire des Séquanes sous l'Empire romain, (catalogue d’exposition au musée des beaux-arts et d'archéologie de Besançon, oct. 2023 - mars 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.52-53, 2023</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.240-241, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294871v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La généralisation de l’écrit</w:t>
+                <w:t xml:space="preserve">Écrire sur tous les supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Lefebvre; Julien Cosnuau; Bassir Amiri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lettres séquanes. Le territoire des Séquanes sous l'Empire romain, (catalogue d’exposition au musée des beaux-arts et d'archéologie de Besançon, oct. 2023 - mars 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.50-51, 2023</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.52-53, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294851v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les monuments funéraires de Besançon/Vesontio et Luxeuil-les-Bains/Luxovium</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La généralisation de l’écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sabine Lefebvre; Bassir Amiri. </w:t>
+              <w:t xml:space="preserve">Sabine Lefebvre; Julien Cosnuau; Bassir Amiri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Lettres séquanes. Le territoire des Séquanes sous l’Empire romain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SilvanaEditoriale, pp.160-165, 2023, 9788836654109</w:t>
+              <w:t xml:space="preserve">Les Lettres séquanes. Le territoire des Séquanes sous l'Empire romain, (catalogue d’exposition au musée des beaux-arts et d'archéologie de Besançon, oct. 2023 - mars 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.50-51, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289318v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sarcophage de Virginia : le monument funéraire d’une immigrée en terre séquane</w:t>
               </w:r>
@@ -2494,177 +2494,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Insula 1. Les graffiti sur enduits peints de l’insula 1 d’Aventicum (rapport inédit)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les graffiti&amp;quot;, dans Mathieu Ribolet et Fabienne Creuzenet (dir.), Rapport sur l’opération 2020 Alésia, Monument d’Ucuetis, La &amp;quot;façade&amp;quot; nord, p. 100-102</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Janin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Association suisse pour l’études des revêtements antiques. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 6298 ARTEHIS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418217v1</w:t>
+                <w:t xml:space="preserve">hal-04153700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les graffiti&amp;quot;, dans Mathieu Ribolet et Fabienne Creuzenet (dir.), Rapport sur l’opération 2020 Alésia, Monument d’Ucuetis, La &amp;quot;façade&amp;quot; nord, p. 100-102</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Insula 1. Les graffiti sur enduits peints de l’insula 1 d’Aventicum (rapport inédit)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Hathaway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Janin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">UMR 6298 ARTEHIS. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Paudex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association suisse pour l’études des revêtements antiques. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153700v1</w:t>
+                <w:t xml:space="preserve">hal-04418217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2740,51 +2740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D0A88C2"/>
+    <w:nsid w:val="0BFE8847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2971,51 +2971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-anais-janin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4678-9011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032344v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Janin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Hathaway" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paudex" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10135" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Edme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.var.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01997770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153698v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-anais-janin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4678-9011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032344v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Janin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Hathaway" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paudex" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10135" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Edme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.var.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01997770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153698v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>