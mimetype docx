--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1618,384 +1618,384 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les monuments funéraires de Besançon/Vesontio et Luxeuil-les-Bains/Luxovium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Delencre</w:t>
+                <w:t xml:space="preserve">Pompeius Catussa, un tector séquane à Lugdunum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sabine Lefebvre; Bassir Amiri. </w:t>
+              <w:t xml:space="preserve">Sabine Lefebvre; Julien Cosnuau; Bassir Amiri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Lettres séquanes. Le territoire des Séquanes sous l’Empire romain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SilvanaEditoriale, pp.160-165, 2023, 9788836654109</w:t>
+              <w:t xml:space="preserve">Les Lettres séquanes. Le territoire des Séquanes sous l'Empire romain, (catalogue d’exposition au musée des beaux-arts et d'archéologie de Besançon, oct. 2023 - mars 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.240-241, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289318v1</w:t>
+                <w:t xml:space="preserve">hal-05294866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pompeius Catussa, un tector séquane à Lugdunum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Écrire sur tous les supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Lefebvre; Julien Cosnuau; Bassir Amiri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lettres séquanes. Le territoire des Séquanes sous l'Empire romain, (catalogue d’exposition au musée des beaux-arts et d'archéologie de Besançon, oct. 2023 - mars 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.240-241, 2023</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.52-53, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294866v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire sur tous les supports</w:t>
+                <w:t xml:space="preserve">La généralisation de l’écrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabine Lefebvre; Julien Cosnuau; Bassir Amiri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lettres séquanes. Le territoire des Séquanes sous l'Empire romain, (catalogue d’exposition au musée des beaux-arts et d'archéologie de Besançon, oct. 2023 - mars 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.52-53, 2023</w:t>
+              <w:t xml:space="preserve">, Silvana Editoriale, pp.50-51, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294871v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La généralisation de l’écrit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les monuments funéraires de Besançon/Vesontio et Luxeuil-les-Bains/Luxovium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Delencre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Edme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delferrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sabine Lefebvre; Julien Cosnuau; Bassir Amiri. </w:t>
+              <w:t xml:space="preserve">Sabine Lefebvre; Bassir Amiri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Lettres séquanes. Le territoire des Séquanes sous l'Empire romain, (catalogue d’exposition au musée des beaux-arts et d'archéologie de Besançon, oct. 2023 - mars 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Silvana Editoriale, pp.50-51, 2023</w:t>
+              <w:t xml:space="preserve">Les Lettres séquanes. Le territoire des Séquanes sous l’Empire romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SilvanaEditoriale, pp.160-165, 2023, 9788836654109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294851v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sarcophage de Virginia : le monument funéraire d’une immigrée en terre séquane</w:t>
               </w:r>
@@ -2494,177 +2494,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les graffiti&amp;quot;, dans Mathieu Ribolet et Fabienne Creuzenet (dir.), Rapport sur l’opération 2020 Alésia, Monument d’Ucuetis, La &amp;quot;façade&amp;quot; nord, p. 100-102</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Insula 1. Les graffiti sur enduits peints de l’insula 1 d’Aventicum (rapport inédit)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natasha Hathaway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Janin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">UMR 6298 ARTEHIS. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Paudex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association suisse pour l’études des revêtements antiques. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04153700v1</w:t>
+                <w:t xml:space="preserve">hal-04418217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Insula 1. Les graffiti sur enduits peints de l’insula 1 d’Aventicum (rapport inédit)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les graffiti&amp;quot;, dans Mathieu Ribolet et Fabienne Creuzenet (dir.), Rapport sur l’opération 2020 Alésia, Monument d’Ucuetis, La &amp;quot;façade&amp;quot; nord, p. 100-102</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anaïs Janin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Association suisse pour l’études des revêtements antiques. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UMR 6298 ARTEHIS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04418217v1</w:t>
+                <w:t xml:space="preserve">hal-04153700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2740,51 +2740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BFE8847"/>
+    <w:nsid w:val="3C98BAA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2971,51 +2971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-anais-janin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4678-9011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032344v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Janin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Hathaway" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paudex" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10135" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Edme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.var.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01997770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294851v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153698v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153700v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-anais-janin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4678-9011" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032344v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Janin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Hathaway" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paudex" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193554v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193560v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2025.10135" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418198v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delferri&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Delencre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Edme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02893900v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47245/archimede.0007.var.01" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772366v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418383v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310054v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01997770v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294772v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885096v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400071v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400069v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294866v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289318v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294857v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690857v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153698v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153700v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>