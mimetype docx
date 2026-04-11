--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -357,563 +357,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lived experience and perceived advantages of therapeutic De-escalation: A qualitative study of older patients with breast cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and initial validation of the quality of life questionnaire for persons with polyhandicap (PolyQoL).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Gauna</w:t>
+                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Karim Bendiane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rey</w:t>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2022.01.013⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.101672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2022.101672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04044914v1</w:t>
+                <w:t xml:space="preserve">hal-03845405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of temporality and context in relation to life habit restrictions among patients with systemic lupus erythematosus: A psychosocial qualitative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The French EVAL-PLH cohort of persons with polyhandicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Faraut</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lupus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09612033221115966⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.12512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-16596-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792048v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and initial validation of the quality of life questionnaire for persons with polyhandicap (PolyQoL).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance of temporality and context in relation to life habit restrictions among patients with systemic lupus erythematosus: A psychosocial qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anderson Loundou</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tieulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2022.101672⟩</w:t>
+              <w:t xml:space="preserve">Lupus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (12), pp.1423-1433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09612033221115966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845405v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French EVAL-PLH cohort of persons with polyhandicap</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lived experience and perceived advantages of therapeutic De-escalation: A qualitative study of older patients with breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+                <w:t xml:space="preserve">Fatima Gauna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Karim Bendiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.12512. </w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), pp.600 - 605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-16596-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2022.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845389v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04044914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse narrative du récit de la maladie : intérêts méthodologiques et réflexion sur la prise en charge thérapeutique des patients en oncologie</w:t>
               </w:r>
@@ -2086,51 +2086,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat de santé des personnes polyhandicapées - Evolution sur une période de 5 ans. Une étude Eval-PLH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2259,51 +2259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Handicaps et Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SoFOP, SFERHE, SOFAMEA, Apr 2023, Saint - Etienne, France</w:t>
@@ -2345,51 +2345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyhandicap - Le réseau communautaire de recherche. The French REsearch Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2447,273 +2447,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situation de polyhandicap et conséquences psychosociales : entretiens auprès de parents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eval-PLH cohort - La cohorte de personnes polyhandicapées. Leurs aidants familiaux et leurs aidants institutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamouda Ilyes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Handicaps et Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SoFOP, SFERHE, SOFAMEA, Apr 2023, Saint etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216803v1</w:t>
+                <w:t xml:space="preserve">hal-04216773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eval-PLH cohort - La cohorte de personnes polyhandicapées. Leurs aidants familiaux et leurs aidants institutionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Situation de polyhandicap et conséquences psychosociales : entretiens auprès de parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. Baumstarck</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Ilyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Handicaps et Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SoFOP, SFERHE, SOFAMEA, Apr 2023, Saint etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216773v1</w:t>
+                <w:t xml:space="preserve">hal-04216803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lived experience and family impact of polyhandicap: preliminary results of interviews with parents.</w:t>
               </w:r>
@@ -2738,51 +2738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2837,51 +2837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie de la personne polyhandicapée : validation initiale de polyQoL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2994,51 +2994,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail parental et trajectoires de prise en soins liees au Polyhandicap : Premiers résultats d’entretiens qualitatifs menés auprès des parents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamouda Ilyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3100,277 +3100,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de vie des personnes polyhandicapées : validation initiale du PolyQol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Négociation des Pratiques et Identités Parentales en Situations de Polyhandicap : Entretiens Qualitatifs auprès de Parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Ilyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anderson Loundou</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème congrès de la SFNP (Société Française de Neurologie Pédiatrique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">37ème Congrès SOFMER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633984v1</w:t>
+                <w:t xml:space="preserve">hal-03901396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négociation des Pratiques et Identités Parentales en Situations de Polyhandicap : Entretiens Qualitatifs auprès de Parents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité de vie des personnes polyhandicapées : validation initiale du PolyQol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Congrès SOFMER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">31ème congrès de la SFNP (Société Française de Neurologie Pédiatrique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901396v1</w:t>
+                <w:t xml:space="preserve">hal-03633984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet POLYMIME – Expérience vécue et impact familial du polyhandicap : résultats préliminaires d’entretiens auprès de parents</w:t>
               </w:r>
@@ -3395,51 +3395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3533,51 +3533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
@@ -3645,51 +3645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4242,51 +4242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04302174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bannier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anastasie Aim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ppa.s421695" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;anastasie Aim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Hamouda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13910" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04044914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gauna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Karim Bendiane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2022.01.013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Queyrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tieuli&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faraut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09612033221115966" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101672" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845389v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16596-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Estienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.03.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03839871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khatmi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bovina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105318781894" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527771v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decarsin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim Marie-Anastasie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.87" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouss&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Apostolidis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Apostolidis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22491/1678-4669.20170004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2015.1121916" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dubois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baumstarck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Ilyes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216803v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loundou Anderson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271217v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273353v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Ory" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Huet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648425v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04302174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bannier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anastasie Aim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ppa.s421695" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;anastasie Aim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Hamouda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13910" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101672" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845389v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16596-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Queyrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tieuli&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faraut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09612033221115966" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04044914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gauna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Karim Bendiane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2022.01.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Estienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.03.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03839871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khatmi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bovina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105318781894" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527771v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decarsin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim Marie-Anastasie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.87" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouss&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Apostolidis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Apostolidis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22491/1678-4669.20170004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2015.1121916" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dubois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baumstarck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Ilyes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216773v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loundou Anderson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271217v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273353v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Ory" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Huet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648425v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>