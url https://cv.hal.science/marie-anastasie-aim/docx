--- v1 (2026-04-11)
+++ v2 (2026-05-07)
@@ -357,563 +357,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04910380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and initial validation of the quality of life questionnaire for persons with polyhandicap (PolyQoL).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lived experience and perceived advantages of therapeutic De-escalation: A qualitative study of older patients with breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
+                <w:t xml:space="preserve">Fatima Gauna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Karim Bendiane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anderson Loundou</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rehab.2022.101672⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), pp.600 - 605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jgo.2022.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845405v1</w:t>
+                <w:t xml:space="preserve">inserm-04044914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French EVAL-PLH cohort of persons with polyhandicap</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance of temporality and context in relation to life habit restrictions among patients with systemic lupus erythematosus: A psychosocial qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Queyrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tieulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Faraut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-16596-3⟩</w:t>
+              <w:t xml:space="preserve">Lupus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (12), pp.1423-1433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09612033221115966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845389v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of temporality and context in relation to life habit restrictions among patients with systemic lupus erythematosus: A psychosocial qualitative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and initial validation of the quality of life questionnaire for persons with polyhandicap (PolyQoL).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julien Faraut</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lupus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09612033221115966⟩</w:t>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.101672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2022.101672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792048v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lived experience and perceived advantages of therapeutic De-escalation: A qualitative study of older patients with breast cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The French EVAL-PLH cohort of persons with polyhandicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Gauna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc-Karim Bendiane</w:t>
+                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rey</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geriatric Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (5), pp.600 - 605. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.12512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgo.2022.01.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-16596-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04044914v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse narrative du récit de la maladie : intérêts méthodologiques et réflexion sur la prise en charge thérapeutique des patients en oncologie</w:t>
               </w:r>
@@ -1624,252 +1624,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of social representations in children and teenagers: Lessons from a review of the literature</w:t>
+                <w:t xml:space="preserve">The study of social representations in children and adolescents: Lessons from a review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Goussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Themistoklis Apostolidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dany</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Themis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudos de Psicologia (Natal)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 22 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22491/1678-4669.20170004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04910248v1</w:t>
+                <w:t xml:space="preserve">hal-04546887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The study of social representations in children and adolescents: Lessons from a review of the literature</w:t>
+                <w:t xml:space="preserve">Development of social representations in children and teenagers: Lessons from a review of the literature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Dany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Goussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Dany</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Themis Apostolidis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudos de Psicologia (Natal)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 22 (1), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546887v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-affirmation and an incongruent drinking norm: alcohol abuse prevention messages targeting young people</w:t>
               </w:r>
@@ -2080,355 +2080,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de santé des personnes polyhandicapées - Evolution sur une période de 5 ans. Une étude Eval-PLH</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Facteurs associés à la mortalité chez les personnes polyhandicapées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hamouda Ilyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">K. Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Handicaps et Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SoFOP, SFERHE, SOFAMEA, Apr 2023, Saint - Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216767v1</w:t>
+                <w:t xml:space="preserve">hal-04216754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs associés à la mortalité chez les personnes polyhandicapées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etat de santé des personnes polyhandicapées - Evolution sur une période de 5 ans. Une étude Eval-PLH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">K. Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hamouda Ilyes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Handicaps et Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SoFOP, SFERHE, SOFAMEA, Apr 2023, Saint - Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216754v1</w:t>
+                <w:t xml:space="preserve">hal-04216767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyhandicap - Le réseau communautaire de recherche. The French REsearch Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamouda Ilyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Handicaps et Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SoFOP, SFERHE, SOFAMEA, Apr 2023, Saint etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2447,273 +2447,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eval-PLH cohort - La cohorte de personnes polyhandicapées. Leurs aidants familiaux et leurs aidants institutionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Situation de polyhandicap et conséquences psychosociales : entretiens auprès de parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Baumstarck</w:t>
+                <w:t xml:space="preserve">Hamouda Ilyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billette de Villemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Handicaps et Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SoFOP, SFERHE, SOFAMEA, Apr 2023, Saint etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216773v1</w:t>
+                <w:t xml:space="preserve">hal-04216803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situation de polyhandicap et conséquences psychosociales : entretiens auprès de parents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eval-PLH cohort - La cohorte de personnes polyhandicapées. Leurs aidants familiaux et leurs aidants institutionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamouda Ilyes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Handicaps et Mouvement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SoFOP, SFERHE, SOFAMEA, Apr 2023, Saint etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216803v1</w:t>
+                <w:t xml:space="preserve">hal-04216773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lived experience and family impact of polyhandicap: preliminary results of interviews with parents.</w:t>
               </w:r>
@@ -2738,51 +2738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2837,51 +2837,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualité de vie de la personne polyhandicapée : validation initiale de polyQoL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2994,64 +2994,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail parental et trajectoires de prise en soins liees au Polyhandicap : Premiers résultats d’entretiens qualitatifs menés auprès des parents.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamouda Ilyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3100,277 +3100,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04178144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négociation des Pratiques et Identités Parentales en Situations de Polyhandicap : Entretiens Qualitatifs auprès de Parents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Qualité de vie des personnes polyhandicapées : validation initiale du PolyQol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyes Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Loundou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Congrès SOFMER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">31ème congrès de la SFNP (Société Française de Neurologie Pédiatrique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901396v1</w:t>
+                <w:t xml:space="preserve">hal-03633984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité de vie des personnes polyhandicapées : validation initiale du PolyQol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Négociation des Pratiques et Identités Parentales en Situations de Polyhandicap : Entretiens Qualitatifs auprès de Parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anastasie Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Ilyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Any Beltran Anzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Anderson Loundou</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème congrès de la SFNP (Société Française de Neurologie Pédiatrique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">37ème Congrès SOFMER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03633984v1</w:t>
+                <w:t xml:space="preserve">hal-03901396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet POLYMIME – Expérience vécue et impact familial du polyhandicap : résultats préliminaires d’entretiens auprès de parents</w:t>
               </w:r>
@@ -3395,51 +3395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3533,51 +3533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFMER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
@@ -3645,51 +3645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilyes Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Any Beltran Anzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Baumstarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4242,51 +4242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04302174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bannier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anastasie Aim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ppa.s421695" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;anastasie Aim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Hamouda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13910" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101672" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845389v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16596-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Queyrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tieuli&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faraut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09612033221115966" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04044914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gauna" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Karim Bendiane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rousseau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2022.01.013" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Estienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.03.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03839871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khatmi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bovina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105318781894" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527771v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decarsin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim Marie-Anastasie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.87" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910248v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouss&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Apostolidis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546887v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Apostolidis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22491/1678-4669.20170004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2015.1121916" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dubois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216767v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baumstarck" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Ilyes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216754v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216773v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loundou Anderson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633984v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271217v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273353v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Ory" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Huet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648425v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04302174v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bannier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anastasie Aim" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mancini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ppa.s421695" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910380v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;anastasie Aim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine Rousseau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Hamouda" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Any Beltran Anzola" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billette de Villemeur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hex.13910" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04044914v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Gauna" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Karim Bendiane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rousseau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgo.2022.01.013" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792048v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Queyrel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tieuli&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Faraut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09612033221115966" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Rousseau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Loundou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2022.101672" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845389v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-16596-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910295v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Estienne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dany" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.03.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03839871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Lelaurain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Khatmi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fonte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Bovina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105318781894" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527754v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527771v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Decarsin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01666928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim Marie-Anastasie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lo Monaco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;mis Apostolidis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527770v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/irsp.87" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546887v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouss&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themistoklis Apostolidis" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22491/1678-4669.20170004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04910248v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Themis Apostolidis" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03499905v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Voisin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Girandola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu David" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15298868.2015.1121916" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450909v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dubois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216754v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Ilyes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Baumstarck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216792v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216803v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634424v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loundou Anderson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178144v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633984v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901396v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633979v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271224v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271217v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983674v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273353v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moulin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Moreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Ory" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Huet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01648425v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>