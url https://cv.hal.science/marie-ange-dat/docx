--- v1 (2026-03-26)
+++ v2 (2026-05-06)
@@ -146,73 +146,73 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Marie-Ange Dat est Maître de conférences en Sciences du Langage à l'Université de Nantes (France) depuis 2007 : elle enseigne l'acquisition et la didactique des langues à l'Institut de formation des enseignants (INSPE) et est membre du Laboratoire de Linguistique de Nantes (LLING*UMR 6310). D'abord enseignante de français langue étrangère, puis d'italien à l'école primaire, ses recherches portent sur l'acquisition de l'oral spontané en L2 par des locuteurs débutants dans un environnement scolaire. Elles concernent l'ensemble du contexte scolaire du primaire au secondaire, où ses projets actuels traitent plus particulièrement les questions d'automatisation, de fluidité et de précision syntaxique.(Interruption de 2013 à 2018 pour congé parental)</w:t>
+        <w:t xml:space="preserve">Marie-Ange Dat est Maître de conférences habilitée à diriger des recherches (HDR) en Sciences du Langage à Nantes Université. Elle enseigne l'acquisition et la didactique des langues à l'Institut de formation des enseignants (INSPE) depuis 2007, et elle est membre du Laboratoire de Linguistique de Nantes (LLING UMR 6310). D'abord enseignante de français langue étrangère, puis d'italien à l'école primaire, ses recherches portent sur l'acquisition de l'oral spontané en L2 par des locuteurs débutants dans un environnement scolaire. Elles concernent l'ensemble du contexte scolaire du primaire au secondaire, où ses projets actuels traitent plus particulièrement les questions d'automatisation, de fluidité et de précision syntaxique.(Interruption de 2013 à 2018 pour congé parental)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="1" w:color="000000"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="6"/>
           <w:szCs w:val="6"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Marie-Ange Dat has been Associate Professor of Language Sciences at the University of Nantes (France) since 2007: she teaches applied linguistics at the French universitary teachers training institute and is a member of the Nantes linguistics laboratory (LLING). Initially a teacher of French as a second language, then of Italian at elementary school, she is interested in the acquisition of spontaneous oral language in L2 by beginner speakers in a guided environment. Her research concerns the whole school context, from primary to secondary school, where her current research projects focus more specifically on questions of automation, fluency and syntactic precision.(Interruption from 2013 to 2018 for parental leave)</w:t>
+        <w:t xml:space="preserve">Marie-Ange Dat has been Associate Professor of Language Sciences at the University of Nantes (France) since 2007: she teaches applied linguistics at the French universitary teachers training institute and is a member of the Nantes linguistics laboratory (LLING). Initially a teacher of French as a second language, then of Italian at elementary school, she is interested in the acquisition of spontaneous oral language in L2 by beginner speakers in a guided environment. Her research concerns the whole school context, from primary to secondary school, where her current research projects focus more specifically on questions of automation, fluency and syntactic precision. She has been authorized to supervise doctoral research since 2025.(Interruption from 2013 to 2018 for parental leave)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -5667,191 +5667,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration et l’apprentissage-acquisition du français par les adolescents migrants en contexte scolaire</w:t>
+                <w:t xml:space="preserve">Les enjeux de l’acquisition du FLE/S en collège auprès des élèves nouvellement arrivés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guedat‐bittighoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le français : langue une, langue plurielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque international de l’AFLS (Association for French Language Studies), Sep 2010, Cambridge, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Les enjeux de l’acquisition du FLE/S en collège auprès des élèves nouvellement arrivés en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble 3, Jun 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873746v1</w:t>
+                <w:t xml:space="preserve">hal-04873762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l’acquisition du FLE/S en collège auprès des élèves nouvellement arrivés en France</w:t>
+                <w:t xml:space="preserve">L’intégration et l’apprentissage-acquisition du français par les adolescents migrants en contexte scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guedat‐bittighoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux de l’acquisition du FLE/S en collège auprès des élèves nouvellement arrivés en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Grenoble 3, Jun 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Le français : langue une, langue plurielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international de l’AFLS (Association for French Language Studies), Sep 2010, Cambridge, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873762v1</w:t>
+                <w:t xml:space="preserve">hal-04873746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence de la présentation multimodale d’items lexicaux sur la mémorisation en L2 (langue étrangère) chez des enfants de 8 à 11 ans</w:t>
               </w:r>
@@ -6202,368 +6202,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ENAF (élèves nouvellement arrivés en France) dans les écoles publiques : quelles modalités d'accueil pour quels apprentissages ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une association de dispositifs didactiques Pour une meilleure mémorisation du lexique en langue étrangère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur les politiques européennes de formations linguistiques destinées aux migrants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de l’Europe AEFTI (Association d’Enseignement et de Formation pour les Travailleurs Immigrés et leurs familles), Nov 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International « Enseigner les structures langagières en FLE »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, Mar 2008, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873853v1</w:t>
+                <w:t xml:space="preserve">hal-04864483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une association de dispositifs didactiques. Pour une meilleure mémorisation du lexique en langue étrangère</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ENAF (élèves nouvellement arrivés en France) dans les écoles publiques : quelles modalités d'accueil pour quels apprentissages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Enseigner les structures langagières en FLE »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Libre de Bruxelles, Mar 2008, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque sur les politiques européennes de formations linguistiques destinées aux migrants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l’Europe AEFTI (Association d’Enseignement et de Formation pour les Travailleurs Immigrés et leurs familles), Nov 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873875v1</w:t>
+                <w:t xml:space="preserve">hal-04873853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du discours explicatif de l'enseignant en classe de FLE : réflexions sur la formation des enseignants</w:t>
+                <w:t xml:space="preserve">Une association de dispositifs didactiques. Pour une meilleure mémorisation du lexique en langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Billières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Congrès Mondial de la FIPF (Fédération Internationale de Professeurs de Français)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Québec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Colloque International « Enseigner les structures langagières en FLE »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, Mar 2008, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858128v1</w:t>
+                <w:t xml:space="preserve">hal-04873875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une association de dispositifs didactiques Pour une meilleure mémorisation du lexique en langue étrangère</w:t>
+                <w:t xml:space="preserve">Impact du discours explicatif de l'enseignant en classe de FLE : réflexions sur la formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Billières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Enseigner les structures langagières en FLE »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Libre de Bruxelles, Mar 2008, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">XIIème Congrès Mondial de la FIPF (Fédération Internationale de Professeurs de Français)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Québec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864483v1</w:t>
+                <w:t xml:space="preserve">hal-04858128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Learning-teaching of a Foreign Language : Lexis Memorization with the Multimedia Tools Influence on Children Aged 8 to 11</w:t>
               </w:r>
@@ -7393,51 +7393,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4208314"/>
+    <w:nsid w:val="1DA8AC38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7624,51 +7624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-ange-dat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1290-2308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108061132" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ran&#231;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11845" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey-Perret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat&#8208;bittighoffer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dewaele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouise Botes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cmlr-2023-0012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419110005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Dewaele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijal.12607" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11978" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Humeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9513" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale El Haj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Albochi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184610005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546628v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.164.0009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864499v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billi&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546629v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1118" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nocus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chareix H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864515v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858161v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858159v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864585v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Allawama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864557v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869184v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485162v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873762v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873853v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873875v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858128v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864483v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873861v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873898v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878295v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878304v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878301v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878311v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138113v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-ange-dat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1290-2308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108061132" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ran&#231;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11845" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey-Perret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat&#8208;bittighoffer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dewaele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouise Botes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cmlr-2023-0012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419110005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Dewaele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijal.12607" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11978" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Humeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9513" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale El Haj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Albochi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184610005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546628v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.164.0009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864499v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billi&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546629v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1118" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nocus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chareix H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864515v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858161v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858159v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864585v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Allawama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864557v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869184v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485162v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873853v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873875v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858128v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873861v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873898v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878295v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878304v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878301v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878311v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138113v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>