--- v2 (2026-05-06)
+++ v3 (2026-06-02)
@@ -5084,230 +5084,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche neurolinguistique au collège : présentation d’une étude en construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Présentation du projet ANL4AMi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guedat‐bittighoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sophie Le Gal</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Nocus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes journées internationales de l’approche neurolinguistique pour l’enseignement-apprentissage des langues étrangères et secondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Angers, Mar 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">Colloque international Le monde des enfants et leur bien-être</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880063v1</w:t>
+                <w:t xml:space="preserve">hal-04870456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du projet ANL4AMi</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’approche neurolinguistique au collège : présentation d’une étude en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Nocus</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guedat-Bittighoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Starkey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Le Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Le monde des enfants et leur bien-être</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Deuxièmes journées internationales de l’approche neurolinguistique pour l’enseignement-apprentissage des langues étrangères et secondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers, Mar 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870456v1</w:t>
+                <w:t xml:space="preserve">hal-04880063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’âge d’immersion sur la compréhension initiale d’expressions modales épistémiques en français L2</w:t>
               </w:r>
@@ -5667,191 +5667,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de l’acquisition du FLE/S en collège auprès des élèves nouvellement arrivés en France</w:t>
+                <w:t xml:space="preserve">L’intégration et l’apprentissage-acquisition du français par les adolescents migrants en contexte scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guedat‐bittighoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux de l’acquisition du FLE/S en collège auprès des élèves nouvellement arrivés en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Grenoble 3, Jun 2010, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Le français : langue une, langue plurielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque international de l’AFLS (Association for French Language Studies), Sep 2010, Cambridge, Royaume-Uni</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873762v1</w:t>
+                <w:t xml:space="preserve">hal-04873746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intégration et l’apprentissage-acquisition du français par les adolescents migrants en contexte scolaire</w:t>
+                <w:t xml:space="preserve">Les enjeux de l’acquisition du FLE/S en collège auprès des élèves nouvellement arrivés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guedat‐bittighoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le français : langue une, langue plurielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque international de l’AFLS (Association for French Language Studies), Sep 2010, Cambridge, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">Les enjeux de l’acquisition du FLE/S en collège auprès des élèves nouvellement arrivés en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Grenoble 3, Jun 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873746v1</w:t>
+                <w:t xml:space="preserve">hal-04873762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence de la présentation multimodale d’items lexicaux sur la mémorisation en L2 (langue étrangère) chez des enfants de 8 à 11 ans</w:t>
               </w:r>
@@ -6202,51 +6202,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04875494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une association de dispositifs didactiques Pour une meilleure mémorisation du lexique en langue étrangère</w:t>
+                <w:t xml:space="preserve">Une association de dispositifs didactiques. Pour une meilleure mémorisation du lexique en langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
@@ -6260,310 +6260,310 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International « Enseigner les structures langagières en FLE »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Libre de Bruxelles, Mar 2008, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864483v1</w:t>
+                <w:t xml:space="preserve">hal-04873875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ENAF (élèves nouvellement arrivés en France) dans les écoles publiques : quelles modalités d'accueil pour quels apprentissages ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact du discours explicatif de l'enseignant en classe de FLE : réflexions sur la formation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Rançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Spanghero-Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Billières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur les politiques européennes de formations linguistiques destinées aux migrants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de l’Europe AEFTI (Association d’Enseignement et de Formation pour les Travailleurs Immigrés et leurs familles), Nov 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">XIIème Congrès Mondial de la FIPF (Fédération Internationale de Professeurs de Français)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Québec (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873853v1</w:t>
+                <w:t xml:space="preserve">hal-04858128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une association de dispositifs didactiques. Pour une meilleure mémorisation du lexique en langue étrangère</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les ENAF (élèves nouvellement arrivés en France) dans les écoles publiques : quelles modalités d'accueil pour quels apprentissages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International « Enseigner les structures langagières en FLE »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Libre de Bruxelles, Mar 2008, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque sur les politiques européennes de formations linguistiques destinées aux migrants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de l’Europe AEFTI (Association d’Enseignement et de Formation pour les Travailleurs Immigrés et leurs familles), Nov 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04873875v1</w:t>
+                <w:t xml:space="preserve">hal-04873853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du discours explicatif de l'enseignant en classe de FLE : réflexions sur la formation des enseignants</w:t>
+                <w:t xml:space="preserve">Une association de dispositifs didactiques Pour une meilleure mémorisation du lexique en langue étrangère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Rançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Dat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Billières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Congrès Mondial de la FIPF (Fédération Internationale de Professeurs de Français)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Québec (Canada), Canada</w:t>
+              <w:t xml:space="preserve">Colloque International « Enseigner les structures langagières en FLE »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Libre de Bruxelles, Mar 2008, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04858128v1</w:t>
+                <w:t xml:space="preserve">hal-04864483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Learning-teaching of a Foreign Language : Lexis Memorization with the Multimedia Tools Influence on Children Aged 8 to 11</w:t>
               </w:r>
@@ -7393,51 +7393,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DA8AC38"/>
+    <w:nsid w:val="8C5F5115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7624,51 +7624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-ange-dat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1290-2308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108061132" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ran&#231;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11845" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey-Perret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat&#8208;bittighoffer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dewaele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouise Botes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cmlr-2023-0012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419110005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Dewaele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijal.12607" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11978" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Humeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9513" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale El Haj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Albochi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184610005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546628v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.164.0009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864499v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billi&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546629v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1118" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nocus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chareix H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864515v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858161v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858159v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864585v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Allawama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864557v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869184v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880063v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870456v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485162v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873762v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873746v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864483v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873853v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873875v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858128v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873861v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873898v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878295v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878304v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878301v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878311v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138113v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-ange-dat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1290-2308" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108061132" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02570085v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Granget" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Dat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat-Bittighoffer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cuet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715684v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ran&#231;on" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11845" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879804v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Nocus" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862233v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey-Perret" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Gal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485612v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858112v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Spanghero-Gaillard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134934v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Deledalle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guedat&#8208;bittighoffer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879854v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dewaele" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elouise Botes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3138/cmlr-2023-0012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419110005" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Dewaele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijal.12607" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862221v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.11978" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.12009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Humeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.9513" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862241v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale El Haj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Albochi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184610005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20173800001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869884v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cmlf/2010196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546628v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.164.0009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864499v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Billi&#232;res" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864519v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546629v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1118" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857470v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858057v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869182v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869188v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869192v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nocus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875509v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858165v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaillard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chareix H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864515v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858161v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864530v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858159v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864628v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864585v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486246v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02486249v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashraf Allawama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864560v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864557v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138045v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869184v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04869193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870441v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Starkey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870456v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880063v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485162v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880086v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870483v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873746v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873762v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04862216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873807v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873786v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873831v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875494v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873875v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873853v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864483v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873861v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873898v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880103v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878295v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858180v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878304v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878301v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878311v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138113v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>