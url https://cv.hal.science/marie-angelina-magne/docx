--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -589,312 +589,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04530871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how to shift ruminant livestock systems? A field-to-fork analysis from a land use perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des équipes sur le chemin pour former aux transitions et à l'agroécologie : des repères en construction, des besoins d'accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Duru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Anne Pujos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Therond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Expériences collectives pour former aux transitions et à l'agroécologie dans l'enseignement technique agricole, 248, pp.291-322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.248.0291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871063v1</w:t>
+                <w:t xml:space="preserve">hal-04834267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des équipes sur le chemin pour former aux transitions et à l'agroécologie : des repères en construction, des besoins d'accompagnement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why and how to shift ruminant livestock systems? A field-to-fork analysis from a land use perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guerrier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 259, pp.31-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834267v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement agricole français engagé dans les plans « Enseigner à produire autrement » pour former à la transition (agro)écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -965,347 +965,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing and explaining trends in dairy cattle herd performance variables while using three-breed rotational crossbreeding: empirical evidence from commercial farms</w:t>
+                <w:t xml:space="preserve">High work satisfaction despite high workload among European organic mixed livestock farmers: a mixed-method approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Quénon</w:t>
+                <w:t xml:space="preserve">Lisa Schanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+                <w:t xml:space="preserve">Bernadette Oehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gun Bernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100983⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00852-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264161v1</w:t>
+                <w:t xml:space="preserve">hal-03926288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High work satisfaction despite high workload among European organic mixed livestock farmers: a mixed-method approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing and explaining trends in dairy cattle herd performance variables while using three-breed rotational crossbreeding: empirical evidence from commercial farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoit</w:t>
+                <w:t xml:space="preserve">J. Quénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gun Bernes</w:t>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 43 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (11), pp.100983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00852-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03926288v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between animal enterprises and marketing strategies shape organic multispecies farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dephne Ulukan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gun Bernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (6), pp.77. </w:t>
@@ -1369,64 +1369,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defne Ulukan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gun Bernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1776,51 +1776,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing the transition from purebred to rotational crossbred dairy cattle herds: three technical pathways from a retrospective case-study analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1861,295 +1861,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of multi-species livestock farming to improve the sustainability of livestock farms: A review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rationaliser l’usage des antibiotiques en élevage bovin lait avec des outils innovants pour la formation et le conseil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerstin Barth</w:t>
+                <w:t xml:space="preserve">Amandine Menet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoît</w:t>
+                <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Brock</w:t>
+                <w:t xml:space="preserve">M Leguénic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Destruel</w:t>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102821⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.267-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/ey73-3895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02530505v1</w:t>
+                <w:t xml:space="preserve">hal-03117986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationaliser l’usage des antibiotiques en élevage bovin lait avec des outils innovants pour la formation et le conseil.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Menet</w:t>
+                <w:t xml:space="preserve">Potential of multi-species livestock farming to improve the sustainability of livestock farms: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roussel</w:t>
+                <w:t xml:space="preserve">Kerstin Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Leguénic</w:t>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+                <w:t xml:space="preserve">Christopher Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Corbel</w:t>
+                <w:t xml:space="preserve">Marie Destruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 79, pp.267-279. </w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181, pp.102821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/ey73-3895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117986v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02530505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer la diversité animale dans les systèmes d’élevage : laquelle, comment et pour quels bénéfices ?</w:t>
               </w:r>
@@ -2269,51 +2269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to address the sustainability transition of farming systems? A conceptual framework to organize research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2403,51 +2403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated method to analyze farm vulnerability to climatic and economic variability according to farm configurations and farmers' adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2501,325 +2501,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop–livestock integration beyond the farm level: a review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Initial insights on the performances and management of dairy cattle herds combining two breeds with contrasting features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">V. Thénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Mihout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-016-0390-x⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (05), pp.892-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115002840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584820v1</w:t>
+                <w:t xml:space="preserve">hal-02085228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial insights on the performances and management of dairy cattle herds combining two breeds with contrasting features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crop–livestock integration beyond the farm level: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mihout</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Masayasu Asai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10 (05), pp.892-901. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (3), pp.53. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1751731115002840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-016-0390-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02085228v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to implement biodiversity-based agriculture to enhance ecosystem services: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2887,51 +2887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural diversity to increase adaptive capacity and reduce vulnerability of livestock systems against weather variability – A farm-scale simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3115,51 +3115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rami fourrager : un support pour la conception de scénarios de systèmes fourragers avec des éleveurs et des conseillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3266,51 +3266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (6), pp.971-979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3396,51 +3396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 144 (1-2), pp.181-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3512,51 +3512,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (5), pp.421-427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3590,77 +3590,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases et premier exemple d'application d'une démarche articulant diagnostic et simulation de systèmes fourragers pour évaluer et améliorer l'efficience d'utilisation de l'herbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3741,51 +3741,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (6), pp.842-852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4128,234 +4128,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleveurs de bovins viande : Concevoir de nouvelles démarches de conseil</w:t>
+                <w:t xml:space="preserve">Advising beef cattle farmers : problem finding rather than problem solving. Characterization of advice practices in Creuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux et Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 118, pp.18-22</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 10 (4), pp.181-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675227v1</w:t>
+                <w:t xml:space="preserve">hal-02675852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advising beef cattle farmers : problem finding rather than problem solving. Characterization of advice practices in Creuse</w:t>
+                <w:t xml:space="preserve">Eleveurs de bovins viande : Concevoir de nouvelles démarches de conseil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 10 (4), pp.181-192</w:t>
+              <w:t xml:space="preserve">Travaux et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 118, pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675852v1</w:t>
+                <w:t xml:space="preserve">hal-02675227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advising beef-cattle farmers: Problem-finding rather than problem-solving. Characterization of advice practices in Creuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 10 (4), pp.181-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4372,51 +4372,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02672991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4425,51 +4425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the supply of organic and local dairy and beef products to institutional catering by french cattle farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dagorret-Bonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4947,51 +4947,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution in performances of French dairy cattle herds transitioning towards 3-breed crossbreeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5042,90 +5042,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of multi-species livestock farms in France and Europe: benefits, obstacles and levers for their scaling-out</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.477_487</w:t>
@@ -5167,51 +5167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la coévolution des pratiques et des performances de troupeaux bovins laitiers de race pure en transition vers une conduite en croisement rotatif trois voies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5249,51 +5249,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does integration promote sustainability in organic multi-species livestock farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5374,103 +5374,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A typology of European organic multi-species livestock farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gun Bernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAHA preconference OWC, Rennes 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
@@ -5493,260 +5493,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining categories of crossbred females to improve the overall performance of the dairy cattle herd : how to benefit from genetic diversity induced by the use of three breed crossbreeding into purebred Holstein herd ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Performances zootechniques du croisement rotatif trois voies en élevage bovin laitier : une évaluation aux échelles individuelle et troupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Quenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal</w:t>
+              <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246995v1</w:t>
+                <w:t xml:space="preserve">hal-03416120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances zootechniques du croisement rotatif trois voies en élevage bovin laitier : une évaluation aux échelles individuelle et troupeau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Combining categories of crossbred females to improve the overall performance of the dairy cattle herd : how to benefit from genetic diversity induced by the use of three breed crossbreeding into purebred Holstein herd ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Quénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416120v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances zootechniques du croisement rotatif 3 voies en élevage bovin laitier Une évaluation aux échelles individuelle et troupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5797,51 +5797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition vers la pratique du croisement entre races laitières en élevage bovin lait en France : un processus de désalignement-réalignement entre développement professionnel et professionnalisation des éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5918,77 +5918,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès de l’AFEP: "Crises et transitions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Reims, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6229,51 +6229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to address sustainability transition of farming systems? A position paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6354,51 +6354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans un contexte incertain, rien de remplace la cohérence du projet d'élevage initial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6479,77 +6479,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coll-ICLS: a participatory tool to support crop-livestock integration among farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7442,77 +7442,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining plot‐scale indicators and farm‐scale simulation to support the design of novel grassland‐based beef systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7580,90 +7580,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONTRIBUTIONS DES PARTENARIATS POUR CONCEVOIR DES CONNAISSANCES AGRONOMIQUES SUR LA GESTION DE L'HERBE ET DEVELOPPER DES OUTILS ACTIONNABLES PAR DES CONSEILLERS FOURRAGERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t>
@@ -7744,51 +7744,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Jouany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation and Sustainable Development in Agriculture and Food ISDA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
@@ -7919,1036 +7919,1144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of stockbreeder hierarchies within the livestock farming domains (cattle abd sheep)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Poupart</w:t>
+                <w:t xml:space="preserve">Modélisation des systèmes d'information en protection des cultures et perspectives d'outils de gestion des connaissances pour une agriculture durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Soulignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Chilin-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Héraklion, Greece</w:t>
+              <w:t xml:space="preserve">Colloque SFER La Réduction des Pesticides : Enjeux, Modalités et Conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lyon, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195311v1</w:t>
+                <w:t xml:space="preserve">hal-05572517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal of a grid to analyse farmers'informational activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of stockbreeder hierarchies within the livestock farming domains (cattle abd sheep)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Poupart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Dublin, France</w:t>
+              <w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Héraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195139v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des difficultés rencontrées par les conseillers et des façons qu’ont les éleveurs de mobiliser les ressources informationnelles : quelle convergence ?</w:t>
+                <w:t xml:space="preserve">A proposal of a grid to analyse farmers'informational activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Couzy</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès français de Rencontres, Recherches, Ruminants, Paris, 5-6 décembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.405-408</w:t>
+              <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195124v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the farmer's information system to improve decision support systems.</w:t>
+                <w:t xml:space="preserve">Analyse des difficultés rencontrées par les conseillers et des façons qu’ont les éleveurs de mobiliser les ressources informationnelles : quelle convergence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. van Mieghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Farming Systems Design 2007: Methodologies for Integrated Analysis of Farm Production Systems.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
+              <w:t xml:space="preserve">14ème Congrès français de Rencontres, Recherches, Ruminants, Paris, 5-6 décembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.405-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195140v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of developmental intervention by targeted communities: consultancy in agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the farmer's information system to improve decision support systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès de l'International Ergonomics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Maastricht, France. 8 p</w:t>
+              <w:t xml:space="preserve">Farming Systems Design 2007: Methodologies for Integrated Analysis of Farm Production Systems.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816332v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immaterial ressources : A new concept to formalize information mobilized by beef cattle farmers in their husbandry activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European IFSA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiérarchisation par les éleveurs des domaines de l'activité d'élevage selon les enjeux perçus en terme de maîtrise : Relation avec les ressources informationnelles mobilisées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immaterial ressources mobilized by farmers and flexibility of farming systems : Two concepts linked to decision making and sustainabilty</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+                <w:t xml:space="preserve">The use of developmental intervention by targeted communities: consultancy in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">16. Congrès de l'International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Maastricht, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750820v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre comment les éleveurs de bovins allaitants mobilisent des informations pour concevoir et piloter leur activité d’élevage : distinguer le Support, l’Origine et le Contenu (SOC).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immaterial ressources mobilized by farmers and flexibility of farming systems : Two concepts linked to decision making and sustainabilty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Chia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02763331v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comprendre comment les éleveurs de bovins allaitants mobilisent des informations pour concevoir et piloter leur activité d’élevage : distinguer le Support, l’Origine et le Contenu (SOC).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le conseil en élevage bovins viande, c’est avant tout aider à formuler les problèmes de l’éleveur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8958,51 +9066,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse socio-technique des changements induits par le développement du croisement laitier dans les pratiques des professionnels de l'élevage bovin lait français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9021,342 +9129,342 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Changement et professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cépaduès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782364938601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological transition from farms to territorialised agri-food systems: Issues and drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyculture-élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/9fny-q253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9366,51 +9474,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on pastoralism in France: state of play and key issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9462,73 +9570,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920233v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur le pastoralisme en France : états des lieux et questions vives (2026 ANNEE INTERNATIONALE DES TERRES A PARCOURS ET DES PASTEURS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9580,51 +9688,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9634,51 +9742,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le croisement entre races laitières : pour quelles raisons et comment? Avec quels résultats?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9717,51 +9825,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9771,139 +9879,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des systèmes d'élevage bovin lait biologiques dans un contexte socioéconomique et climatique en tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Felgerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; ENSFEA. 2024, 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser les principes de l'agroécologie pour redéfinir le cadre d'analyse et d'évaluation des systèmes ovins en zone Roquefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9938,113 +10046,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Inrae. 2013, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de systèmes d'élevage adaptés au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10060,51 +10168,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10114,219 +10222,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances zootechniques du croisement rotatif trois voies en élevage bovin laitier : une évaluation aux échelles individuelle et troupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining categories of crossbred females to improve the overall performance of the dairy cattle herd: how to benefit from genetic diversity induced by the use of three breed crossbreeding into purebred Holstein herd? 71st Annual Meeting of the European Federation of Animal Science, Dec 2020, Virtual meeting, Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId250"/>
+      <w:footerReference w:type="default" r:id="rId254"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10394,51 +10502,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AA21A19"/>
+    <w:nsid w:val="FCD4C1E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10625,51 +10733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-angelina-magne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9686-4684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532688v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025040" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834267v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pujos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0291" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice D&#233;grange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaborieau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qu&#233;non" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100983" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926288v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Schanz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Oehen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00852-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art22" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quenon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00683-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11123414" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003458" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Menet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legu&#233;nic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ey73-3895" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2496" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01483" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085228v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th&#233;nard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mihout" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002840" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0306-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632093v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42CJ1CZ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209242v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie All&#233;zard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Haristoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Felten" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100231X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019351v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poupart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.11.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7TPD378-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0512" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000637" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195187v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195125v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195127v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675227v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675852v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dagorret-Bonetto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828986v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargelegue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198507v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891761v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376530v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ulukan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246995v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;non" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416120v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416128v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785429v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735516v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734170v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602330v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dumas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202874v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741225v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700691v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jost" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yol&#232;ne Pages" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delmas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747699v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331930v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747304v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Patou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745606v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milhout" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529076v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Theau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752251v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753319v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lepetitcolin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195311v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195139v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195124v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. van Mieghem" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couzy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195140v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816332v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751080v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751799v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750820v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763331v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758601v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947855v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/changement-professionnalisation-9782364938601.html" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071900v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713311v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Martin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9fny-q253" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920233v2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785899v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791146v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974851v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Felgerolles" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809085v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823201v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416139v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416144v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-angelina-magne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9686-4684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532688v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025040" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834267v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pujos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0291" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice D&#233;grange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaborieau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Schanz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Oehen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00852-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qu&#233;non" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100983" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art22" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quenon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00683-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11123414" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003458" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Menet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legu&#233;nic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ey73-3895" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2496" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01483" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th&#233;nard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mihout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002840" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0306-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632093v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42CJ1CZ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209242v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie All&#233;zard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Haristoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Felten" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100231X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019351v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poupart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.11.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7TPD378-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0512" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000637" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195187v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195125v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195127v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675852v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dagorret-Bonetto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828986v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargelegue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198507v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891761v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376530v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ulukan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246995v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;non" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416128v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785429v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735516v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734170v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602330v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dumas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202874v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741225v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700691v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jost" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yol&#232;ne Pages" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delmas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747699v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331930v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747304v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Patou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745606v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milhout" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529076v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Theau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752251v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753319v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lepetitcolin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin-Charles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Denis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195311v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195124v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. van Mieghem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couzy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195140v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751080v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751799v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816332v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750820v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763331v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758601v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947855v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/changement-professionnalisation-9782364938601.html" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071900v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713311v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9fny-q253" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920233v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785899v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791146v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974851v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Felgerolles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809085v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823201v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416139v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416144v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>