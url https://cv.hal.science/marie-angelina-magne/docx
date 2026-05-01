--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -455,446 +455,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
+                <w:t xml:space="preserve">Why and how to shift ruminant livestock systems? A field-to-fork analysis from a land use perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Bérard</w:t>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 259, pp.31-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04530871v1</w:t>
+                <w:t xml:space="preserve">hal-04871063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des équipes sur le chemin pour former aux transitions et à l'agroécologie : des repères en construction, des besoins d'accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pujos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bedoussac</w:t>
+                <w:t xml:space="preserve">Marion Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Expériences collectives pour former aux transitions et à l'agroécologie dans l'enseignement technique agricole, 248, pp.291-322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pour.248.0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how to shift ruminant livestock systems? A field-to-fork analysis from a land use perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Duru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871063v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04530871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement agricole français engagé dans les plans « Enseigner à produire autrement » pour former à la transition (agro)écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -965,347 +965,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04546869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High work satisfaction despite high workload among European organic mixed livestock farmers: a mixed-method approach</w:t>
+                <w:t xml:space="preserve">Assessing and explaining trends in dairy cattle herd performance variables while using three-breed rotational crossbreeding: empirical evidence from commercial farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Schanz</w:t>
+                <w:t xml:space="preserve">J. Quénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Oehen</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13593-022-00852-x⟩</w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (11), pp.100983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03926288v1</w:t>
+                <w:t xml:space="preserve">hal-04264161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing and explaining trends in dairy cattle herd performance variables while using three-breed rotational crossbreeding: empirical evidence from commercial farms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High work satisfaction despite high workload among European organic mixed livestock farmers: a mixed-method approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Schanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Oehen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Quénon</w:t>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Gun Bernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17 (11), pp.100983. </w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43 (1), pp.4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.animal.2023.100983⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13593-022-00852-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264161v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between animal enterprises and marketing strategies shape organic multispecies farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dephne Ulukan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gun Bernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (6), pp.77. </w:t>
@@ -1369,77 +1369,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Grillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defne Ulukan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gun Bernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 201, pp.103453. </w:t>
@@ -1490,51 +1490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSDR4 ATARI - Accompagner la transition agroécologique des systèmes d’élevage : quelques enseignements sur l’évolution des contenus et modalités d’intervention auprès des éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1581,51 +1581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy crossbreeding challenges the French dairy cattle sociotechnical regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1685,51 +1685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk, Fertility and Udder Health Performance of Purebred Holstein and Three-Breed Rotational Crossbred Cows within French Farms: Insights on the Benefits of Functional Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1776,64 +1776,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing the transition from purebred to rotational crossbred dairy cattle herds: three technical pathways from a retrospective case-study analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (6), pp.1293-1303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1861,351 +1861,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02626262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationaliser l’usage des antibiotiques en élevage bovin lait avec des outils innovants pour la formation et le conseil.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of multi-species livestock farming to improve the sustainability of livestock farms: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Menet</w:t>
+                <w:t xml:space="preserve">Kerstin Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roussel</w:t>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Leguénic</w:t>
+                <w:t xml:space="preserve">Christopher Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bareille</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Corbel</w:t>
+                <w:t xml:space="preserve">Marie Destruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/ey73-3895⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181, pp.102821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117986v1</w:t>
+                <w:t xml:space="preserve">hal-02530505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of multi-species livestock farming to improve the sustainability of livestock farms: A review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Rationaliser l’usage des antibiotiques en élevage bovin lait avec des outils innovants pour la formation et le conseil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Menet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerstin Barth</w:t>
+                <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoît</w:t>
+                <w:t xml:space="preserve">M Leguénic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Brock</w:t>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Destruel</w:t>
+                <w:t xml:space="preserve">S. Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 181, pp.102821. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.267-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agsy.2020.102821⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/ey73-3895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02530505v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer la diversité animale dans les systèmes d’élevage : laquelle, comment et pour quels bénéfices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2269,51 +2269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to address the sustainability transition of farming systems? A conceptual framework to organize research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2403,64 +2403,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated method to analyze farm vulnerability to climatic and economic variability according to farm configurations and farmers' adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2501,351 +2501,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial insights on the performances and management of dairy cattle herds combining two breeds with contrasting features</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Crop–livestock integration beyond the farm level: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ryschawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masayasu Asai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1751731115002840⟩</w:t>
+              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36 (3), pp.53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13593-016-0390-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02085228v1</w:t>
+                <w:t xml:space="preserve">hal-01584820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crop–livestock integration beyond the farm level: a review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">Initial insights on the performances and management of dairy cattle herds combining two breeds with contrasting features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Ryschawy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+                <w:t xml:space="preserve">V. Thénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masayasu Asai</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Mihout</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 36 (3), pp.53. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (05), pp.892-901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13593-016-0390-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1751731115002840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01584820v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to implement biodiversity-based agriculture to enhance ecosystem services: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (4), pp.1259-1281. </w:t>
@@ -2887,64 +2887,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural diversity to increase adaptive capacity and reduce vulnerability of livestock systems against weather variability – A farm-scale simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 199, pp.301-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3115,77 +3115,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rami fourrager : un support pour la conception de scénarios de systèmes fourragers avec des éleveurs et des conseillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3240,77 +3240,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding beef-cattle farming management strategies by identifying motivations behind farmers' priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (6), pp.971-979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3357,90 +3357,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management priorities of livestock farmers: A ranking system to support advice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livestock Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 144 (1-2), pp.181-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3486,77 +3486,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre d'analyse du système d'information des agriculteurs pour aider à mieux personnaliser leur accompagnement. Le cas des éleveurs de bovins allaitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20 (5), pp.421-427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3590,77 +3590,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases et premier exemple d'application d'une démarche articulant diagnostic et simulation de systèmes fourragers pour évaluer et améliorer l'efficience d'utilisation de l'herbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3715,77 +3715,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual model of farmers' informational activity: a tool to better support livestock farming management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (6), pp.842-852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3819,51 +3819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How information becomes a resource for action in an uncertain and complex world : Sense-making and contingency in the knowing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3914,51 +3914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les agriculteurs mobilisent-ils des interventions de développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (1), pp.112-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3996,51 +3996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do farmers make use of developmental intervention ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (1), pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4065,51 +4065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis d'un conseiller d'entreprise (Creuse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux et Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 118, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4134,64 +4134,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advising beef cattle farmers : problem finding rather than problem solving. Characterization of advice practices in Creuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 10 (4), pp.181-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4216,64 +4216,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleveurs de bovins viande : Concevoir de nouvelles démarches de conseil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux et Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 118, pp.18-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4298,64 +4298,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advising beef-cattle farmers: Problem-finding rather than problem-solving. Characterization of advice practices in Creuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 10 (4), pp.181-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4425,64 +4425,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the supply of organic and local dairy and beef products to institutional catering by french cattle farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dagorret-Bonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.339-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4507,51 +4507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des systèmes d'élevage bovin lait biologiques dans un contexte socioéconomique et climatique en tension. Le cas d'élevages en Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4641,51 +4641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.71</w:t>
@@ -4839,51 +4839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer des systèmes d’élevage basés sur la diversité intra-spécifique : comment et avec quels effets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4947,64 +4947,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution in performances of French dairy cattle herds transitioning towards 3-breed crossbreeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5029,103 +5029,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of multi-species livestock farms in France and Europe: benefits, obstacles and levers for their scaling-out</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Chauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.477_487</w:t>
@@ -5167,64 +5167,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la coévolution des pratiques et des performances de troupeaux bovins laitiers de race pure en transition vers une conduite en croisement rotatif trois voies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres Recherches Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Idele, Dec 2022, Paris, France. pp.538-541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5243,523 +5243,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does integration promote sustainability in organic multi-species livestock farms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">A typology of European organic multi-species livestock farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucille Steinmetz</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gun Bernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ulukan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Brock</w:t>
+                <w:t xml:space="preserve">Mathilde Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">IAHA preconference OWC, Rennes 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03376530v1</w:t>
+                <w:t xml:space="preserve">hal-03580526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A typology of European organic multi-species livestock farms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Does integration promote sustainability in organic multi-species livestock farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gun Bernes</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ulukan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christopher Brock</w:t>
+                <w:t xml:space="preserve">C. Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHA preconference OWC, Rennes 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580526v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances zootechniques du croisement rotatif trois voies en élevage bovin laitier : une évaluation aux échelles individuelle et troupeau</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Combining categories of crossbred females to improve the overall performance of the dairy cattle herd : how to benefit from genetic diversity induced by the use of three breed crossbreeding into purebred Holstein herd ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Quénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03416120v1</w:t>
+                <w:t xml:space="preserve">hal-03246995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining categories of crossbred females to improve the overall performance of the dairy cattle herd : how to benefit from genetic diversity induced by the use of three breed crossbreeding into purebred Holstein herd ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Performances zootechniques du croisement rotatif trois voies en élevage bovin laitier : une évaluation aux échelles individuelle et troupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Quenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal</w:t>
+              <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246995v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances zootechniques du croisement rotatif 3 voies en élevage bovin laitier Une évaluation aux échelles individuelle et troupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5797,77 +5797,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition vers la pratique du croisement entre races laitières en élevage bovin lait en France : un processus de désalignement-réalignement entre développement professionnel et professionnalisation des éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international pluridisciplinaire ENSFEA "Changement et Professionnalisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Castanet-Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5918,77 +5918,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès de l’AFEP: "Crises et transitions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Reims, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6039,51 +6039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6160,51 +6160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6229,51 +6229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to address sustainability transition of farming systems? A position paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6354,64 +6354,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans un contexte incertain, rien de remplace la cohérence du projet d'élevage initial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6479,90 +6479,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coll-ICLS: a participatory tool to support crop-livestock integration among farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6630,51 +6630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6738,51 +6738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 848 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6846,51 +6846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées professionnelles de l'Association Française pour la Production Fourragère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2014, Versailles, France. pp. 164-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6967,51 +6967,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7036,51 +7036,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances et gestion des troupeaux bovin lait multiraces en Aveyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7183,51 +7183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles formes d’agriculture : pratiques ordinaires, débats publics et critique sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA SAD UMR Cesaer, Maison des Sciences de l'Homme de Dijon, Nov 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7278,51 +7278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Patou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Meeting of the FAO-CIHEAM Mountain Pasture Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Trivero, Italy. 204 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7373,51 +7373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Milhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7436,687 +7436,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining plot‐scale indicators and farm‐scale simulation to support the design of novel grassland‐based beef systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">New turn-out to pasture’s practices to improve grassland management in the ewe milk production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lepetitcolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European IFSA Symposium : Building sustainable rural futures. The added value of systems approaches in times of change and uncertainty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">61. Annual meeting of the european association for animal production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. pp.328-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753833v1</w:t>
+                <w:t xml:space="preserve">hal-02753319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTRIBUTIONS DES PARTENARIATS POUR CONCEVOIR DES CONNAISSANCES AGRONOMIQUES SUR LA GESTION DE L'HERBE ET DEVELOPPER DES OUTILS ACTIONNABLES PAR DES CONSEILLERS FOURRAGERS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation des systèmes d'information en protection des cultures et perspectives d'outils de gestion des connaissances pour une agriculture durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Chilin-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t>
+              <w:t xml:space="preserve">Colloque SFER La Réduction des Pesticides : Enjeux, Modalités et Conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lyon, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529076v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions des partenariats pour concevoir des connaissances agronomiques sur la gestion de l’herbe et développer des outils actionnables par des conseillers fourragers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining plot‐scale indicators and farm‐scale simulation to support the design of novel grassland‐based beef systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Sustainable Development in Agriculture and Food ISDA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9. European IFSA Symposium : Building sustainable rural futures. The added value of systems approaches in times of change and uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752251v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New turn-out to pasture’s practices to improve grassland management in the ewe milk production</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Lepetitcolin</w:t>
+                <w:t xml:space="preserve">CONTRIBUTIONS DES PARTENARIATS POUR CONCEVOIR DES CONNAISSANCES AGRONOMIQUES SUR LA GESTION DE L'HERBE ET DEVELOPPER DES OUTILS ACTIONNABLES PAR DES CONSEILLERS FOURRAGERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual meeting of the european association for animal production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. pp.328-328</w:t>
+              <w:t xml:space="preserve">ISDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753319v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des systèmes d'information en protection des cultures et perspectives d'outils de gestion des connaissances pour une agriculture durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions des partenariats pour concevoir des connaissances agronomiques sur la gestion de l’herbe et développer des outils actionnables par des conseillers fourragers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Soulignac</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER La Réduction des Pesticides : Enjeux, Modalités et Conséquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Lyon, France. 17 p</w:t>
+              <w:t xml:space="preserve">Innovation and Sustainable Development in Agriculture and Food ISDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572517v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of stockbreeder hierarchies within the livestock farming domains (cattle abd sheep)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8148,286 +8148,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal of a grid to analyse farmers'informational activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Analyse des difficultés rencontrées par les conseillers et des façons qu’ont les éleveurs de mobiliser les ressources informationnelles : quelle convergence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. van Mieghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Dublin, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès français de Rencontres, Recherches, Ruminants, Paris, 5-6 décembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.405-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195139v1</w:t>
+                <w:t xml:space="preserve">hal-01195124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des difficultés rencontrées par les conseillers et des façons qu’ont les éleveurs de mobiliser les ressources informationnelles : quelle convergence ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">A proposal of a grid to analyse farmers'informational activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Couzy</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès français de Rencontres, Recherches, Ruminants, Paris, 5-6 décembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.405-408</w:t>
+              <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195124v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the farmer's information system to improve decision support systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8459,355 +8459,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immaterial ressources : A new concept to formalize information mobilized by beef cattle farmers in their husbandry activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The use of developmental intervention by targeted communities: consultancy in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">16. Congrès de l'International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Maastricht, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751080v1</w:t>
+                <w:t xml:space="preserve">hal-02816332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiérarchisation par les éleveurs des domaines de l'activité d'élevage selon les enjeux perçus en terme de maîtrise : Relation avec les ressources informationnelles mobilisées.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Immaterial ressources : A new concept to formalize information mobilized by beef cattle farmers in their husbandry activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Couzy</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">7. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751799v1</w:t>
+                <w:t xml:space="preserve">hal-02751080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of developmental intervention by targeted communities: consultancy in agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hiérarchisation par les éleveurs des domaines de l'activité d'élevage selon les enjeux perçus en terme de maîtrise : Relation avec les ressources informationnelles mobilisées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès de l'International Ergonomics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Maastricht, France. 8 p</w:t>
+              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816332v1</w:t>
+                <w:t xml:space="preserve">hal-02751799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immaterial ressources mobilized by farmers and flexibility of farming systems : Two concepts linked to decision making and sustainabilty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8871,77 +8871,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre comment les éleveurs de bovins allaitants mobilisent des informations pour concevoir et piloter leur activité d’élevage : distinguer le Support, l’Origine et le Contenu (SOC).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8966,64 +8966,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conseil en élevage bovins viande, c’est avant tout aider à formuler les problèmes de l’éleveur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9040,431 +9040,517 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02758601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse socio-technique des changements induits par le développement du croisement laitier dans les pratiques des professionnels de l'élevage bovin lait français</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Scénarios du futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESF éditions. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changement et professionnalisation</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9782364938601</w:t>
+              <w:t xml:space="preserve">J.-M. Zakhartchouk (dir.), Relever le défi écologique à l'école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.98-101, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02947855v1</w:t>
+                <w:t xml:space="preserve">hal-05602874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agroecological transition from farms to territorialised agri-food systems: Issues and drivers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Analyse socio-technique des changements induits par le développement du croisement laitier dans les pratiques des professionnels de l'élevage bovin lait français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Quenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
+              <w:t xml:space="preserve">Changement et professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cépaduès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9782364938601</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071900v1</w:t>
+                <w:t xml:space="preserve">hal-02947855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agroecological transition from farms to territorialised agri-food systems: Issues and drivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Couix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agroecological Transitions: From Theory to Practice in Local Participatory Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer Nature Switzerland AG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 335 p., 2019, 978-3-030-01952-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01953-2_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Polyculture-élevage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/9fny-q253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03713311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9474,51 +9560,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on pastoralism in France: state of play and key issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9570,73 +9656,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04920233v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sur le pastoralisme en France : états des lieux et questions vives (2026 ANNEE INTERNATIONALE DES TERRES A PARCOURS ET DES PASTEURS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9688,51 +9774,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9742,78 +9828,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le croisement entre races laitières : pour quelles raisons et comment? Avec quels résultats?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9825,51 +9911,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Basset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9879,139 +9965,139 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des systèmes d'élevage bovin lait biologiques dans un contexte socioéconomique et climatique en tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Felgerolles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE; ENSFEA. 2024, 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04974851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser les principes de l'agroécologie pour redéfinir le cadre d'analyse et d'évaluation des systèmes ovins en zone Roquefort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10020,139 +10106,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Inrae. 2013, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de systèmes d'élevage adaptés au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10168,51 +10254,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] INRA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10222,219 +10308,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances zootechniques du croisement rotatif trois voies en élevage bovin laitier : une évaluation aux échelles individuelle et troupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining categories of crossbred females to improve the overall performance of the dairy cattle herd: how to benefit from genetic diversity induced by the use of three breed crossbreeding into purebred Holstein herd? 71st Annual Meeting of the European Federation of Animal Science, Dec 2020, Virtual meeting, Portugal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId254"/>
+      <w:footerReference w:type="default" r:id="rId256"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10502,51 +10588,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FCD4C1E9"/>
+    <w:nsid w:val="A6E46295"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10733,51 +10819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-angelina-magne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9686-4684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532688v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025040" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834267v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pujos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0291" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice D&#233;grange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaborieau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Schanz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Oehen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00852-x" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264161v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qu&#233;non" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100983" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art22" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quenon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00683-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11123414" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003458" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117986v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Menet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legu&#233;nic" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ey73-3895" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2496" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01483" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th&#233;nard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mihout" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002840" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0306-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632093v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42CJ1CZ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209242v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie All&#233;zard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Haristoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Felten" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100231X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019351v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poupart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.11.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7TPD378-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0512" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000637" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195187v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195125v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195127v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675852v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dagorret-Bonetto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828986v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargelegue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198507v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891761v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376530v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ulukan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246995v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;non" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416128v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785429v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735516v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734170v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602330v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dumas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202874v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741225v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700691v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jost" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yol&#232;ne Pages" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delmas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747699v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331930v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747304v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Patou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745606v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milhout" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529076v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Theau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752251v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753319v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lepetitcolin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin-Charles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Denis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195311v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195124v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. van Mieghem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couzy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195140v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751080v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751799v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816332v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750820v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763331v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758601v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947855v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/changement-professionnalisation-9782364938601.html" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071900v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713311v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Martin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9fny-q253" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920233v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785899v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791146v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974851v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Felgerolles" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809085v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823201v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416139v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416144v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-angelina-magne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9686-4684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532688v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025040" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pujos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0291" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice D&#233;grange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaborieau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qu&#233;non" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100983" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926288v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Schanz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Oehen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00852-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art22" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quenon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00683-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11123414" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003458" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Menet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legu&#233;nic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ey73-3895" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2496" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01483" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085228v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th&#233;nard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mihout" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002840" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0306-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632093v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42CJ1CZ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209242v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie All&#233;zard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Haristoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Felten" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100231X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019351v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poupart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.11.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7TPD378-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0512" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000637" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195187v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195125v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195127v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675852v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dagorret-Bonetto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828986v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargelegue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198507v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891761v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580526v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376530v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ulukan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brock" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246995v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;non" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416120v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416128v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785429v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735516v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734170v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602330v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dumas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202874v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741225v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700691v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jost" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yol&#232;ne Pages" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delmas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747699v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331930v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747304v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Patou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745606v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milhout" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753319v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lepetitcolin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572517v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin-Charles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Denis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753833v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529076v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Theau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752251v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195311v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195124v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. van Mieghem" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couzy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195139v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195140v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816332v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751080v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751799v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750820v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763331v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758601v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602874v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947855v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/changement-professionnalisation-9782364938601.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071900v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713311v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9fny-q253" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920233v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785899v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791146v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974851v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Felgerolles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809085v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823201v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416139v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416144v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>