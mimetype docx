--- v2 (2026-05-01)
+++ v3 (2026-05-27)
@@ -455,446 +455,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and how to shift ruminant livestock systems? A field-to-fork analysis from a land use perspective</w:t>
+                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Duru</w:t>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Martin</w:t>
+                <w:t xml:space="preserve">Annette Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Therond</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 217, pp.103945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agsy.2024.103945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871063v1</w:t>
+                <w:t xml:space="preserve">hal-04530871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des équipes sur le chemin pour former aux transitions et à l'agroécologie : des repères en construction, des besoins d'accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Pujos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Expériences collectives pour former aux transitions et à l'agroécologie dans l'enseignement technique agricole, 248, pp.291-322. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pour.248.0291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applying assessment methods to diversified farming systems: Simple adjustment or complete overhaul?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Why and how to shift ruminant livestock systems? A field-to-fork analysis from a land use perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Dumont</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 259, pp.31-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04530871v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’enseignement agricole français engagé dans les plans « Enseigner à produire autrement » pour former à la transition (agro)écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bedoussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -997,51 +997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Quénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 17 (11), pp.100983. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1127,51 +1127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gun Bernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (1), pp.4. </w:t>
@@ -1222,51 +1222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between animal enterprises and marketing strategies shape organic multispecies farming systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucille Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1395,51 +1395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gun Bernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 201, pp.103453. </w:t>
@@ -1490,51 +1490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PSDR4 ATARI - Accompagner la transition agroécologique des systèmes d’élevage : quelques enseignements sur l’évolution des contenus et modalités d’intervention auprès des éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hazard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1581,51 +1581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dairy crossbreeding challenges the French dairy cattle sociotechnical regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1685,51 +1685,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk, Fertility and Udder Health Performance of Purebred Holstein and Three-Breed Rotational Crossbred Cows within French Farms: Insights on the Benefits of Functional Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1789,51 +1789,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (6), pp.1293-1303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1867,51 +1867,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of multi-species livestock farming to improve the sustainability of livestock farms: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2135,77 +2135,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer la diversité animale dans les systèmes d’élevage : laquelle, comment et pour quels bénéfices ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Nozieres-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2269,51 +2269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to address the sustainability transition of farming systems? A conceptual framework to organize research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2403,64 +2403,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated method to analyze farm vulnerability to climatic and economic variability according to farm configurations and farmers' adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2507,90 +2507,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crop–livestock integration beyond the farm level: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masayasu Asai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2645,51 +2645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial insights on the performances and management of dairy cattle herds combining two breeds with contrasting features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2749,103 +2749,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to implement biodiversity-based agriculture to enhance ecosystem services: a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy for Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 35 (4), pp.1259-1281. </w:t>
@@ -2887,64 +2887,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agricultural diversity to increase adaptive capacity and reduce vulnerability of livestock systems against weather variability – A farm-scale simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 199, pp.301-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3115,77 +3115,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rami fourrager : un support pour la conception de scénarios de systèmes fourragers avec des éleveurs et des conseillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3240,51 +3240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding beef-cattle farming management strategies by identifying motivations behind farmers' priorities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3357,51 +3357,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management priorities of livestock farmers: A ranking system to support advice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3486,51 +3486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cadre d'analyse du système d'information des agriculteurs pour aider à mieux personnaliser leur accompagnement. Le cas des éleveurs de bovins allaitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3590,77 +3590,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases et premier exemple d'application d'une démarche articulant diagnostic et simulation de systèmes fourragers pour évaluer et améliorer l'efficience d'utilisation de l'herbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Therond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Carre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3715,51 +3715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual model of farmers' informational activity: a tool to better support livestock farming management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3819,51 +3819,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How information becomes a resource for action in an uncertain and complex world : Sense-making and contingency in the knowing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3914,51 +3914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les agriculteurs mobilisent-ils des interventions de développement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (1), pp.112-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3996,51 +3996,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do farmers make use of developmental intervention ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (1), pp.123-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4065,51 +4065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avis d'un conseiller d'entreprise (Creuse)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux et Innovations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 118, pp.22-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4134,51 +4134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advising beef cattle farmers : problem finding rather than problem solving. Characterization of advice practices in Creuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4216,51 +4216,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleveurs de bovins viande : Concevoir de nouvelles démarches de conseil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4298,51 +4298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advising beef-cattle farmers: Problem-finding rather than problem-solving. Characterization of advice practices in Creuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4425,64 +4425,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the supply of organic and local dairy and beef products to institutional catering by french cattle farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dagorret-Bonetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France. pp.339-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4507,51 +4507,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des systèmes d'élevage bovin lait biologiques dans un contexte socioéconomique et climatique en tension. Le cas d'élevages en Occitanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4641,51 +4641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Delagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.71</w:t>
@@ -4839,51 +4839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer des systèmes d’élevage basés sur la diversité intra-spécifique : comment et avec quels effets?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4960,51 +4960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd Annual Meeting of the European Federation of Animal Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5029,103 +5029,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustainability of multi-species livestock farms in France and Europe: benefits, obstacles and levers for their scaling-out</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Chauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage; INRAE, Dec 2022, Paris, France. pp.477_487</w:t>
@@ -5180,51 +5180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26. Rencontres Recherches Ruminants (3R 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Idele, Dec 2022, Paris, France. pp.538-541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5243,523 +5243,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A typology of European organic multi-species livestock farms</w:t>
+                <w:t xml:space="preserve">Does integration promote sustainability in organic multi-species livestock farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gun Bernes</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Steinmetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christopher Brock</w:t>
+                <w:t xml:space="preserve">D. Ulukan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bernes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAHA preconference OWC, Rennes 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580526v1</w:t>
+                <w:t xml:space="preserve">hal-03376530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does integration promote sustainability in organic multi-species livestock farms</w:t>
+                <w:t xml:space="preserve">A typology of European organic multi-species livestock farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Bernes</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gun Bernes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brock</w:t>
+                <w:t xml:space="preserve">Mathilde Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Brock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">IAHA preconference OWC, Rennes 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376530v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining categories of crossbred females to improve the overall performance of the dairy cattle herd : how to benefit from genetic diversity induced by the use of three breed crossbreeding into purebred Holstein herd ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Quénon</w:t>
+                <w:t xml:space="preserve">Performances zootechniques du croisement rotatif trois voies en élevage bovin laitier : une évaluation aux échelles individuelle et troupeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal</w:t>
+              <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246995v1</w:t>
+                <w:t xml:space="preserve">hal-03416120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances zootechniques du croisement rotatif trois voies en élevage bovin laitier : une évaluation aux échelles individuelle et troupeau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Quenon</w:t>
+                <w:t xml:space="preserve">Combining categories of crossbred females to improve the overall performance of the dairy cattle herd : how to benefit from genetic diversity induced by the use of three breed crossbreeding into purebred Holstein herd ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Quénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
+              <w:t xml:space="preserve">71st Annual Meeting of the European Federation of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual meeting, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416120v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances zootechniques du croisement rotatif 3 voies en élevage bovin laitier Une évaluation aux échelles individuelle et troupeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5823,51 +5823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international pluridisciplinaire ENSFEA "Changement et Professionnalisation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Castanet-Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5918,77 +5918,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès de l’AFEP: "Crises et transitions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Reims, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6039,51 +6039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6160,51 +6160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6229,51 +6229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to address sustainability transition of farming systems? A position paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6354,64 +6354,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans un contexte incertain, rien de remplace la cohérence du projet d'élevage initial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6479,90 +6479,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coll-ICLS: a participatory tool to support crop-livestock integration among farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6630,51 +6630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6738,51 +6738,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Options Méditerranéennes. Série A : Séminaires Méditerranéens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France. 848 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6801,286 +6801,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobiliser en partenariat les principes de l'agroécologie pour reconcevoir des systèmes ovins lait productifs plus autonomes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une démarche participative de diagnostic d’autonomie pour une re-conception agroécologique des élevages de ruminants (DACAR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Thénard</w:t>
+                <w:t xml:space="preserve">Yolène Pages</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Jost</w:t>
+                <w:t xml:space="preserve">Benoît Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées professionnelles de l'Association Française pour la Production Fourragère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2014, Versailles, France. pp. 164-165</w:t>
+              <w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700691v1</w:t>
+                <w:t xml:space="preserve">hal-02743678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une démarche participative de diagnostic d’autonomie pour une re-conception agroécologique des élevages de ruminants (DACAR)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mobiliser en partenariat les principes de l'agroécologie pour reconcevoir des systèmes ovins lait productifs plus autonomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolène Pages</w:t>
+                <w:t xml:space="preserve">Vincent Thénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Delmas</w:t>
+                <w:t xml:space="preserve">Jérémy Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Rencontres Recherches Ruminants (3R)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées professionnelles de l'Association Française pour la Production Fourragère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). Versailles, FRA., Mar 2014, Versailles, France. pp. 164-165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743678v1</w:t>
+                <w:t xml:space="preserve">hal-01700691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances et gestion des troupeaux bovin lait multiraces en Aveyron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7183,51 +7183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lauvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles formes d’agriculture : pratiques ordinaires, débats publics et critique sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA SAD UMR Cesaer, Maison des Sciences de l'Homme de Dijon, Nov 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7278,51 +7278,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Patou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Meeting of the FAO-CIHEAM Mountain Pasture Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Trivero, Italy. 204 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7373,51 +7373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Milhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63. Meeting of the European Association for Animal Production (EAAP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Bratislava, Slovakia. pp.337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7436,618 +7436,618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New turn-out to pasture’s practices to improve grassland management in the ewe milk production</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Combining plot‐scale indicators and farm‐scale simulation to support the design of novel grassland‐based beef systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Therond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">61. Annual meeting of the european association for animal production (EAAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. pp.328-328</w:t>
+              <w:t xml:space="preserve">9. European IFSA Symposium : Building sustainable rural futures. The added value of systems approaches in times of change and uncertainty</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753319v1</w:t>
+                <w:t xml:space="preserve">hal-02753833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des systèmes d'information en protection des cultures et perspectives d'outils de gestion des connaissances pour une agriculture durable</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">CONTRIBUTIONS DES PARTENARIATS POUR CONCEVOIR DES CONNAISSANCES AGRONOMIQUES SUR LA GESTION DE L'HERBE ET DEVELOPPER DES OUTILS ACTIONNABLES PAR DES CONSEILLERS FOURRAGERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER La Réduction des Pesticides : Enjeux, Modalités et Conséquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Lyon, France. 17 p</w:t>
+              <w:t xml:space="preserve">ISDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05572517v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining plot‐scale indicators and farm‐scale simulation to support the design of novel grassland‐based beef systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Contributions des partenariats pour concevoir des connaissances agronomiques sur la gestion de l’herbe et développer des outils actionnables par des conseillers fourragers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jouany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Roger Martin-Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European IFSA Symposium : Building sustainable rural futures. The added value of systems approaches in times of change and uncertainty</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Innovation and Sustainable Development in Agriculture and Food ISDA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753833v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONTRIBUTIONS DES PARTENARIATS POUR CONCEVOIR DES CONNAISSANCES AGRONOMIQUES SUR LA GESTION DE L'HERBE ET DEVELOPPER DES OUTILS ACTIONNABLES PAR DES CONSEILLERS FOURRAGERS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Theau</w:t>
+                <w:t xml:space="preserve">New turn-out to pasture’s practices to improve grassland management in the ewe milk production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Thenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lepetitcolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Duru</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISDA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t>
+              <w:t xml:space="preserve">61. Annual meeting of the european association for animal production (EAAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. pp.328-328</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529076v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions des partenariats pour concevoir des connaissances agronomiques sur la gestion de l’herbe et développer des outils actionnables par des conseillers fourragers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
+                <w:t xml:space="preserve">Modélisation des systèmes d'information en protection des cultures et perspectives d'outils de gestion des connaissances pour une agriculture durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Soulignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yolande Chilin-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Duru</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucas Denis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation and Sustainable Development in Agriculture and Food ISDA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque SFER La Réduction des Pesticides : Enjeux, Modalités et Conséquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Lyon, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752251v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of stockbreeder hierarchies within the livestock farming domains (cattle abd sheep)</w:t>
               </w:r>
@@ -8072,51 +8072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves J.-Y. Pailleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Poupart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Mugnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8148,273 +8148,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des difficultés rencontrées par les conseillers et des façons qu’ont les éleveurs de mobiliser les ressources informationnelles : quelle convergence ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">A proposal of a grid to analyse farmers'informational activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Couzy</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Congrès français de Rencontres, Recherches, Ruminants, Paris, 5-6 décembre 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.405-408</w:t>
+              <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195124v1</w:t>
+                <w:t xml:space="preserve">hal-01195139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal of a grid to analyse farmers'informational activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Analyse des difficultés rencontrées par les conseillers et des façons qu’ont les éleveurs de mobiliser les ressources informationnelles : quelle convergence ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. van Mieghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58. Annual Meeting of the European Association for Animal Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Dublin, France</w:t>
+              <w:t xml:space="preserve">14ème Congrès français de Rencontres, Recherches, Ruminants, Paris, 5-6 décembre 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France. pp.405-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195139v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the farmer's information system to improve decision support systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8459,355 +8459,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of developmental intervention by targeted communities: consultancy in agriculture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immaterial ressources : A new concept to formalize information mobilized by beef cattle farmers in their husbandry activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Cerf</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Congrès de l'International Ergonomics Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Maastricht, France. 8 p</w:t>
+              <w:t xml:space="preserve">7. European IFSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02816332v1</w:t>
+                <w:t xml:space="preserve">hal-02751080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immaterial ressources : A new concept to formalize information mobilized by beef cattle farmers in their husbandry activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Hiérarchisation par les éleveurs des domaines de l'activité d'élevage selon les enjeux perçus en terme de maîtrise : Relation avec les ressources informationnelles mobilisées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. European IFSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751080v1</w:t>
+                <w:t xml:space="preserve">hal-02751799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiérarchisation par les éleveurs des domaines de l'activité d'élevage selon les enjeux perçus en terme de maîtrise : Relation avec les ressources informationnelles mobilisées.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">The use of developmental intervention by targeted communities: consultancy in agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">16. Congrès de l'International Ergonomics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Maastricht, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751799v1</w:t>
+                <w:t xml:space="preserve">hal-02816332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immaterial ressources mobilized by farmers and flexibility of farming systems : Two concepts linked to decision making and sustainabilty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Chia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8871,64 +8871,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre comment les éleveurs de bovins allaitants mobilisent des informations pour concevoir et piloter leur activité d’élevage : distinguer le Support, l’Origine et le Contenu (SOC).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8966,51 +8966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conseil en élevage bovins viande, c’est avant tout aider à formuler les problèmes de l’éleveur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9093,51 +9093,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarios du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESF éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J.-M. Zakhartchouk (dir.), Relever le défi écologique à l'école</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.98-101, 2024</w:t>
@@ -9166,51 +9166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse socio-technique des changements induits par le développement du croisement laitier dans les pratiques des professionnels de l'élevage bovin lait français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9287,77 +9287,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agroecological transition from farms to territorialised agri-food systems: Issues and drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Benoît Magrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Couix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9460,51 +9460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ryschawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire d’Agroécologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2016, </w:t>
@@ -9855,51 +9855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le croisement entre races laitières : pour quelles raisons et comment? Avec quels résultats?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Ollion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9979,51 +9979,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des systèmes d'élevage bovin lait biologiques dans un contexte socioéconomique et climatique en tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Thenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10106,51 +10106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Choisis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Inrae. 2013, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10181,64 +10181,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de systèmes d'élevage adaptés au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Duru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre J. P. Theau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10348,51 +10348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10436,51 +10436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Quenon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélina Magne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10588,51 +10588,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A6E46295"/>
+    <w:nsid w:val="BF990ABB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10819,51 +10819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-angelina-magne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9686-4684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532688v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025040" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871063v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834267v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pujos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0291" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice D&#233;grange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaborieau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qu&#233;non" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100983" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926288v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Schanz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Oehen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00852-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art22" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quenon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00683-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11123414" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003458" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Menet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legu&#233;nic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ey73-3895" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2496" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01483" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085228v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th&#233;nard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mihout" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002840" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0306-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632093v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42CJ1CZ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209242v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie All&#233;zard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Haristoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Felten" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100231X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019351v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poupart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.11.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7TPD378-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0512" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000637" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195187v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195125v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195127v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675852v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dagorret-Bonetto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828986v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargelegue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198507v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891761v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580526v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376530v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ulukan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brock" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246995v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;non" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416120v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416128v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785429v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735516v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734170v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602330v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dumas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202874v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741225v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700691v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jost" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743678v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yol&#232;ne Pages" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delmas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747699v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331930v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747304v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Patou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745606v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milhout" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753319v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lepetitcolin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572517v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin-Charles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Denis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753833v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529076v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Theau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752251v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195311v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195124v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. van Mieghem" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couzy" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195139v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195140v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816332v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751080v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751799v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750820v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763331v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758601v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602874v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947855v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/changement-professionnalisation-9782364938601.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071900v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713311v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9fny-q253" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920233v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785899v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791146v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974851v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Felgerolles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809085v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823201v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416139v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416144v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-angelina-magne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9686-4684" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05532688v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hubert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hazard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025040" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2025036" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530871v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lina Magne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette B&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2024.103945" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834267v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bedoussac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pujos" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Diaz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.248.0291" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04871063v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Therond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04546869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Berger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice D&#233;grange" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gaborieau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.247.0025" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04264161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Qu&#233;non" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2023.100983" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926288v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Schanz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Oehen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gun Bernes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-022-00852-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04328766v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Steinmetz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dephne Ulukan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-023-00930-8" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03723011v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Ulukan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2022.103453" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03644889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Couix" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hazard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art22" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03194152v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Quenon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-021-00683-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03457265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11123414" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626262v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731119003458" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02530505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Barth" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brock" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Destruel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2020.102821" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03117986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Menet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Legu&#233;nic" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corbel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ey73-3895" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619341v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozieres-Petit" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ollion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Puillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2496" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Allain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-Eric Bergez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Burger-Leenhardt" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Constantin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su10062083" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643548v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01483" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584820v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masayasu Asai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-016-0390-x" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085228v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Th&#233;nard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mihout" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002840" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02935682v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin-Clouaire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-015-0306-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632093v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2014.10.006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-42CJ1CZ1-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209242v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie All&#233;zard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Vert&#232;s" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Haristoy" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650488v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Felten" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Piquet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sautier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Cerf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111100231X" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019351v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Mugnier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves J.-Y. Pailleux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poupart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2011.11.013" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7TPD378-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019322v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2011.0512" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664658v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre J. P. Theau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Carre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195307v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110000637" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195187v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195125v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195127v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672120v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675852v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675227v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240457v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dagorret-Bonetto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109110v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Thenard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04828986v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Novak" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chargelegue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bouchon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Delagarde" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935231v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198507v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03774962v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03941421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891761v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376530v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ulukan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bernes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brock" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580526v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Blanc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416120v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03246995v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Qu&#233;non" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416128v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02948248v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dor&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785429v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plumecocq" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735516v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Choisis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734170v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Basset" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737989v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602330v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Dumas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Weber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742787v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sarthou" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202874v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Choisis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741225v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jost" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743678v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yol&#232;ne Pages" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delmas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700691v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Th&#233;nard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Jost" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747699v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mihout" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331930v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Tesniere" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labatut" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Joly" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747304v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Patou" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745606v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Milhout" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753833v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529076v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Theau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jouany" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752251v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753319v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Vidal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lepetitcolin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05572517v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Soulignac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chilin-Charles" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Denis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195311v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195139v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195124v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. van Mieghem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couzy" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195140v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751080v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751799v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816332v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750820v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Chia" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Moulin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763331v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758601v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602874v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herv&#233;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947855v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cepadues.com/livres/changement-professionnalisation-9782364938601.html" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071900v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/content/pdf/10.1007%2F978-3-030-01953-2.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01953-2_5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713311v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Martin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/9fny-q253" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04920233v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04785899v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791146v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04974851v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Felgerolles" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809085v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823201v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416139v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03416144v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>