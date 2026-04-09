--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -642,291 +642,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02465696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-section otolith microtexture imaged by local-probe X-ray diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxygen-Induced Changes of the Au 30 Pd 70 (110) Surface Structure and Composition under Increasing O 2 Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil K Cook</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francisco Cadete Santos Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Garaudée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576718008610⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (39), pp.22588-22596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128136v1</w:t>
+                <w:t xml:space="preserve">hal-01942824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen-Induced Changes of the Au 30 Pd 70 (110) Surface Structure and Composition under Increasing O 2 Pressure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
+                <w:t xml:space="preserve">Full-section otolith microtexture imaged by local-probe X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil K Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Cadete Santos Aires</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 122 (39), pp.22588-22596. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (4), pp.1182-1196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b07068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1600576718008610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942824v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time resolved XANES illustrates a substrate-mediated redox process in Prussian blue cultural heritage materials</w:t>
               </w:r>
@@ -1023,295 +1023,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium speciation in archaeological otoliths</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ surface analysis of AuPd(110) under elevated pressure of CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Reguer</w:t>
+                <w:t xml:space="preserve">M. A. Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ehret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. C. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. K. Jeong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Toyoshima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5JA00426H⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 260, pp.39-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2015.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139583v1</w:t>
+                <w:t xml:space="preserve">hal-01281400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ surface analysis of AuPd(110) under elevated pressure of CO</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. K. Jeong</w:t>
+                <w:t xml:space="preserve">Strontium speciation in archaeological otoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil K Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Toyoshima</w:t>
+                <w:t xml:space="preserve">Solenn Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 260, pp.39-45. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (3), pp.700-711. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2015.05.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5JA00426H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281400v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray Photochemistry of Prussian Blue Cellulosic Materials: Evidence for a Substrate-Mediated Redox Process</w:t>
               </w:r>
@@ -1414,90 +1414,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogenic and diagenetic indicators in archaeological and modern otoliths: Potential and limits of high definition synchrotron micro-XRF elemental mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil K Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tombret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1708,51 +1708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1806,307 +1806,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Live” Prussian blue fading by time-resolved X-ray absorption spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Gervais</w:t>
+                <w:t xml:space="preserve">Colorando Auro: contribution to the understanding of a medieval recipe to colour gilded silver plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edward Vicenzi</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vandendael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hammons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 111 (1), pp.15-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-013-7581-y⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 111 (1), pp.39-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-012-7532-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130575v1</w:t>
+                <w:t xml:space="preserve">hal-03301588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorando Auro: contribution to the understanding of a medieval recipe to colour gilded silver plates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Crabbé</w:t>
+                <w:t xml:space="preserve">“Live” Prussian blue fading by time-resolved X-ray absorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Silly</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Reguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Vicenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 111 (1), pp.39-46. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-012-7532-z⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 111 (1), pp.15-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-013-7581-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03301588v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why does Prussian blue fade? Understanding the role(s) of the substrate</w:t>
               </w:r>
@@ -2118,51 +2118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2252,51 +2252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2360,51 +2360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European research platform IPANEMA at the SOLEIL synchrotron for ancient and historical materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2665,51 +2665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pd(111) versus Pd–Au(111) in carbon monoxide oxidation under elevated pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3094,103 +3094,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strontium as a palaeoenvironmental proxy in fish otoliths : incorporation and stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil K Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron SOLEIL highlights 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.68-69</w:t>
@@ -4045,51 +4045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface oxidation issues in CO oxidation bimetallic surfaces studied by NAP-XPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mun B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4183,51 +4183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO oxidation on bimetallic catalytic surfaces studied by ambient-pressure X-ray photoelectron spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.C. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4295,64 +4295,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Bimetallic Surfaces by Near Ambient Pressure X-ray Photoelectron Spectroscopy during CO Oxidation. [+ affiche]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4433,51 +4433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the evolution of bimetallic surfaces during CO oxidation bynear-ambient pressure XPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4558,51 +4558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the evolution of bimetallic surfaces during CO oxidation by near-ambient pressuer XPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4670,77 +4670,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the evolution of catalytic surfaces under realistic conditions: CO adsorption on Au(110).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Bertolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4791,51 +4791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the evolution of catalytic surfaces during reaction: Pd70Au30(110) under realistic conditions of CO, CO2 and CO+O2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. S. Mun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4929,77 +4929,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of in situ XPS to the study of CO and O2 adsorption on PdAu(110</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Bertolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5035,307 +5035,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO and O2 adsorption on Au(110) and PdAu(110) studied by in situ complimentary techniques (STM, PM-IRRAS, XPS, SXRD)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Jugnet</w:t>
+                <w:t xml:space="preserve">Pd(111) versus Pd-Au(111) in carbon monoxide oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valcarcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum 2007 des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Aube – Forêt d'Orient, France</w:t>
+              <w:t xml:space="preserve">JMC10, Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00206174v1</w:t>
+                <w:t xml:space="preserve">hal-00142190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pd(111) versus Pd-Au(111) in carbon monoxide oxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
+                <w:t xml:space="preserve">CO and O2 adsorption on Au(110) and PdAu(110) studied by in situ complimentary techniques (STM, PM-IRRAS, XPS, SXRD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Cadete Santos Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. S. Mun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC10, Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Forum 2007 des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Aube – Forêt d'Orient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00142190v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00206174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ STM study of the evolution of Au(110) and PdAu(110) surface structure under CO pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5412,51 +5412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO, O2 and CO+O2 adsorption on PdAu(110) studied by in situ complimentary techniques (STM, PM-IRRAS, XPS, SXRD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Cadete Santos Aires.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5531,955 +5531,955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00206180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure CO adsorption on Au(110) studied by STM and PM-IRRAS under operando conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">CO Chemisorption on Au(110)-(1x2) : STM Study of the Evolution of the Surface Structure under Intermediate CO Pressures (0.01 - 1 Torr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bertolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress on Operando Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tolède, Spain. pp.23-27 avril</w:t>
+              <w:t xml:space="preserve">The 16th International Microscopy Congress, IMC16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Sapporo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101871v1</w:t>
+                <w:t xml:space="preserve">hal-00141885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ study of the evolution of Au(110) and PdAu(110) surface structure under CO pressure</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In Operando study of Au30Pd70 surface: oxygen hydrogen interaction and during catalytic reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garaudée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cucarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Solid Surfaces, ECOSS 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. 4-8 septembre</w:t>
+              <w:t xml:space="preserve">Workshop on the Reactivity and Stability of Surfaces and Nano Particles at Elevated Pressures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Kloster Irsee, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101895v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STM studyof the evolution of the structure of Au(110)-(1x2) surface structure under intermediate pressures (0.01 - 1Torr)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Jugnet</w:t>
+                <w:t xml:space="preserve">Regarder les catalyseurs réagir par diffraction de surface et par GISAXS : Comment les surfaces de l'alliage Au30Pd70 se modifient sous pression d'hydrogène et d'oxygène et en conditions (semi) réaliste de réaction catalytique?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garaudée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Deranlot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.-A. Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Autrans, France. pp.27-31 mars</w:t>
+              <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or: ingénierie et réactivité de surface"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101660v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking at catalysts in operando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garaudee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Conference on Solid Surfaces, ECOSS 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France. 4-8 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Operando study of Au30Pd70 surface: oxygen hydrogen interaction and during catalytic reaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STM studyof the evolution of the structure of Au(110)-(1x2) surface structure under intermediate pressures (0.01 - 1Torr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deranlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bertolini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Reactivity and Stability of Surfaces and Nano Particles at Elevated Pressures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Kloster Irsee, Germany</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Autrans, France. pp.27-31 mars</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141907v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO Chemisorption on Au(110)-(1x2) : STM Study of the Evolution of the Surface Structure under Intermediate CO Pressures (0.01 - 1 Torr)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">High pressure CO adsorption on Au(110) studied by STM and PM-IRRAS under operando conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bertolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Microscopy Congress, IMC16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Sapporo, Japan</w:t>
+              <w:t xml:space="preserve">2nd International Congress on Operando Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tolède, Spain. pp.23-27 avril</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141885v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00101871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regarder les catalyseurs réagir par diffraction de surface et par GISAXS : Comment les surfaces de l'alliage Au30Pd70 se modifient sous pression d'hydrogène et d'oxygène et en conditions (semi) réaliste de réaction catalytique?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ study of the evolution of Au(110) and PdAu(110) surface structure under CO pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bertolini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or: ingénierie et réactivité de surface"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">24th European Conference on Solid Surfaces, ECOSS 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. 4-8 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141911v1</w:t>
+                <w:t xml:space="preserve">hal-00101895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ study STM of the evolution of Au(110) and PdAu(110) surface structure under CO pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.S. Mun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première réunion plénière du GdR Or-Nano "Nanoparticules d'or : ingénierie et réactivité de surface"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
@@ -6508,103 +6508,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO Chemisorption on Au(110)-(1x2): STM Study of the Evolution of the Surface Structure under Intermediate CO Pressures (0.01-1 Torr).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bertolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, pp.752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6635,90 +6635,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pd(111) versus Pd-Au(111) in carbon monoxide oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bertolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gold 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Limerick,, Ireland. 3-6 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6737,152 +6737,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption du CO et de l'O2 sur des surfaces monocristallines d'or Au(110) et Au(111) : étude in situ par STM et PM-IRRAS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Adsorption du CO et de l'O2 sur des surfaces monocristallines d'or Au(110) et Au(111) : études in situ par STM et PM-IRAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Piccolo</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion thématique Or-Nano, 'Les nanoparticules d'or : une approche interdisciplinaire'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France. pp.30 juin - 01 juillet</w:t>
+              <w:t xml:space="preserve">Réunion Thématique Or-Nano “Les nanoparticules d'or: une approche interdisciplinaire”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00013145v1</w:t>
+                <w:t xml:space="preserve">hal-00142108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure et propriétés catalytiques de surfaces d'alliages Pd-Au</w:t>
               </w:r>
@@ -6894,51 +6894,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Baudoing-Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6987,234 +6987,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption du CO et de l'O2 sur des surfaces monocristallines d'or Au(110) et Au(111) : études in situ par STM et PM-IRAS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
+                <w:t xml:space="preserve">Adsorption du CO et de l'O2 sur des surfaces monocristallines d'or Au(110) et Au(111) : étude in situ par STM et PM-IRRAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Piednoir</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Thématique Or-Nano “Les nanoparticules d'or: une approche interdisciplinaire”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Réunion thématique Or-Nano, 'Les nanoparticules d'or : une approche interdisciplinaire'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France. pp.30 juin - 01 juillet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142108v1</w:t>
+                <w:t xml:space="preserve">hal-00013145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure CO adsorption on Au(110) studied in situ by STM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bertolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy in Motion – XLth Meeting of the SPME-BC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lisbon, Portugal. pp.8 - 11 décembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7265,51 +7265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Baudoing-Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7364,64 +7364,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface structure modification of Au(110) and Au(111) induced by CO adsorption: in situ STM study under CO pressure (1-670 mbar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7547,51 +7547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Beaufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Blase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7698,51 +7698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Filomena Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphanie Thiébault; Pascal Depaepe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Archéologie au laboratoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions La Découverte, pp.195-206, 2013, 9782707176486</w:t>
@@ -7940,51 +7940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Seauve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Vanpeene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.02.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Seauve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ablett" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001241" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104334v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Aires" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Garaud&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b04190" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465696v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mondenard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Becka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.104069" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil K Cook" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718008610" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942824v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07068" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Moretti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/712/1/012139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00426H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Languille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Lee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Jeong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toyoshima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.05.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00770" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier S&#233;cordel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tougerti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Blanck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-014-0026-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Vicenzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7581-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabb&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandendael" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hammons" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7532-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1TX3XDF1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pelletier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3JA50025J" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130660v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311097297" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618143v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090904951102334X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S2XJP20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarni Abou Rich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.08.069" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWJHV0W1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-007-9047-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WH6QR0SR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179173v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a De Seauve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179164v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139647v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Brandreth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guyot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sandrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23738/RCASB.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Deboom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179142v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tourni&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubenas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Languille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Mondenard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Saint-Lager" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Languille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dolle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garaud&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mun B." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Gallet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Lee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Jeong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kondoh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Mun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bluhm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738361v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Languille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S Mun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662224v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bertolini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484199v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Starr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196831v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206174v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142190v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207689v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101871v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertolini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101895v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101660v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101864v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garaudee" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141907v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cucarro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141885v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Languille" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141911v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142170v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Mun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141828v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101892v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013145v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013953v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudoing-Savois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142108v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013951v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010360v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461528v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Arnold" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902459v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Guerra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Seauve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Vanpeene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.02.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Seauve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ablett" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001241" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104334v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Aires" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Garaud&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b04190" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465696v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mondenard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Becka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.104069" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil K Cook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718008610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Moretti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/712/1/012139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Languille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Lee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Jeong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toyoshima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.05.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00426H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00770" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier S&#233;cordel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tougerti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Blanck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-014-0026-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabb&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandendael" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hammons" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7532-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1TX3XDF1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Vicenzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7581-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pelletier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3JA50025J" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130660v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311097297" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618143v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090904951102334X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S2XJP20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarni Abou Rich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.08.069" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWJHV0W1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-007-9047-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WH6QR0SR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179173v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a De Seauve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179164v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139647v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Brandreth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guyot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sandrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23738/RCASB.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Deboom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179142v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tourni&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubenas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Languille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Mondenard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Saint-Lager" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Languille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dolle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garaud&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mun B." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Gallet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Lee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Jeong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kondoh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Mun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bluhm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738361v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Languille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S Mun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662224v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bertolini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484199v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Starr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196831v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142190v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206174v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207689v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141885v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Languille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertolini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cucarro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101864v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garaudee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101660v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101871v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101895v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142170v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Mun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141828v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101892v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142108v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013953v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudoing-Savois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013145v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013951v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010360v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461528v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Arnold" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902459v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Guerra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>