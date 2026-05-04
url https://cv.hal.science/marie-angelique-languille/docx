--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -374,377 +374,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Monoxide Oxidation Promoted by a Highly Active Strained PdO Layer at the Surface of Au 30 Pd 70 (110)</w:t>
+                <w:t xml:space="preserve">Spectroscopic characterization of selected French paper negatives (1843-1856): how to see through many processes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
+                <w:t xml:space="preserve">Céline Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Aires</w:t>
+                <w:t xml:space="preserve">Anne de Mondenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Bailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Garaudée</w:t>
+                <w:t xml:space="preserve">Martin Becka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscatal.8b04190⟩</w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.104069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2019.104069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02104334v1</w:t>
+                <w:t xml:space="preserve">hal-02465696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic characterization of selected French paper negatives (1843-1856): how to see through many processes?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbon Monoxide Oxidation Promoted by a Highly Active Strained PdO Layer at the Surface of Au 30 Pd 70 (110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Daher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
+                <w:t xml:space="preserve">Francisco Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne de Mondenard</w:t>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Becka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Garnier</w:t>
+                <w:t xml:space="preserve">Stéphanie Garaudée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 149, pp.104069. </w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), pp.4448-4461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2019.104069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.8b04190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02465696v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen-Induced Changes of the Au 30 Pd 70 (110) Surface Structure and Composition under Increasing O 2 Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Garaudée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (39), pp.22588-22596. </w:t>
@@ -1291,278 +1291,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Photochemistry of Prussian Blue Cellulosic Materials: Evidence for a Substrate-Mediated Redox Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Gervais</w:t>
+                <w:t xml:space="preserve">Biogenic and diagenetic indicators in archaeological and modern otoliths: Potential and limits of high definition synchrotron micro-XRF elemental mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil K Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00770⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 414, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03301579v1</w:t>
+                <w:t xml:space="preserve">in2p3-01227308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic and diagenetic indicators in archaeological and modern otoliths: Potential and limits of high definition synchrotron micro-XRF elemental mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phil K Cook</w:t>
+                <w:t xml:space="preserve">X-ray Photochemistry of Prussian Blue Cellulosic Materials: Evidence for a Substrate-Mediated Redox Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Réguer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 414, pp.1-15. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (29), pp.8168-8175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.08.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01227308v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiO2-anatase-supported oxorhenate catalysts prepared by oxidative redispersion of metal Re0 for methanol conversion to methylal: A multi-technique in situ/operando study</w:t>
               </w:r>
@@ -1806,331 +1806,331 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colorando Auro: contribution to the understanding of a medieval recipe to colour gilded silver plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Why does Prussian blue fade? Understanding the role(s) of the substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Reguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Crabbé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Silly</w:t>
+                <w:t xml:space="preserve">Sébastien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-012-7532-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (10), pp.1600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3JA50025J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03301588v1</w:t>
+                <w:t xml:space="preserve">hal-02130573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Live” Prussian blue fading by time-resolved X-ray absorption spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Gervais</w:t>
+                <w:t xml:space="preserve">Colorando Auro: contribution to the understanding of a medieval recipe to colour gilded silver plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Crabbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edward Vicenzi</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vandendael</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hammons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Silly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 111 (1), pp.15-22. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 111 (1), pp.39-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-012-7532-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-013-7581-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02130575v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why does Prussian blue fade? Understanding the role(s) of the substrate</w:t>
+                <w:t xml:space="preserve">“Live” Prussian blue fading by time-resolved X-ray absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
@@ -2150,97 +2150,97 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pelletier</w:t>
+                <w:t xml:space="preserve">Edward Vicenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 28 (10), pp.1600. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (1), pp.15-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3JA50025J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-013-7581-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130573v1</w:t>
+                <w:t xml:space="preserve">hal-02130575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of iron valencies of prussian blue pigment by anomalous x-ray diffraction</w:t>
               </w:r>
@@ -2265,51 +2265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Elkaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2856,51 +2856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Daher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.97/Vol. 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3463,77 +3463,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French paper negatives: replicate to better assess and understand light sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Deboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Becka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3670,77 +3670,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-analytical characterization of French paper negatives: how to see through many processes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Mondenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3789,432 +3789,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Characterization of French Paper Negatives through the Calotype Initiative Project</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Daher</w:t>
+                <w:t xml:space="preserve">Surface oxidation issues in CO oxidation bimetallic surfaces studied by NAP-XPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A Languille</w:t>
+                <w:t xml:space="preserve">S. Mun B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A de Mondenard</w:t>
+                <w:t xml:space="preserve">M.A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Becka</w:t>
+                <w:t xml:space="preserve">J.J. Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Garnier</w:t>
+                <w:t xml:space="preserve">F. Bournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOM-CC Photographic Materials Working Group Interim Meeting </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709109v1</w:t>
+                <w:t xml:space="preserve">hal-01370817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium and carbon monoxide oxidation upon Au30Pd70(110) under oxygen and carbon monoxide elevated pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Characterization of French Paper Negatives through the Calotype Initiative Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-C. Saint-Lager</w:t>
+                <w:t xml:space="preserve">M.-A Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Languille</w:t>
+                <w:t xml:space="preserve">A de Mondenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cadete Santos Aires</w:t>
+                <w:t xml:space="preserve">M Becka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Garaudée</w:t>
+                <w:t xml:space="preserve">C. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Conference on Surface Science, ECOSS 32</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICOM-CC Photographic Materials Working Group Interim Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01372775v1</w:t>
+                <w:t xml:space="preserve">hal-01709109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface oxidation issues in CO oxidation bimetallic surfaces studied by NAP-XPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Ehret</w:t>
+                <w:t xml:space="preserve">Palladium and carbon monoxide oxidation upon Au30Pd70(110) under oxygen and carbon monoxide elevated pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-C. Saint-Lager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mun B.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.A. Languille</w:t>
+                <w:t xml:space="preserve">F. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Gallet</w:t>
+                <w:t xml:space="preserve">P. Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bournel</w:t>
+                <w:t xml:space="preserve">S. Garaudée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">32nd European Conference on Surface Science, ECOSS 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01370817v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO oxidation on bimetallic catalytic surfaces studied by ambient-pressure X-ray photoelectron spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5054,51 +5054,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pd(111) versus Pd-Au(111) in carbon monoxide oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5205,51 +5205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. S. Mun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5451,51 +5451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Cadete Santos Aires.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. S. Mun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5658,90 +5658,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Operando study of Au30Pd70 surface: oxygen hydrogen interaction and during catalytic reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garaudée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cucarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5783,90 +5783,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regarder les catalyseurs réagir par diffraction de surface et par GISAXS : Comment les surfaces de l'alliage Au30Pd70 se modifient sous pression d'hydrogène et d'oxygène et en conditions (semi) réaliste de réaction catalytique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garaudée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5921,77 +5921,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking at catalysts in operando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garaudee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6383,51 +6383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ study STM of the evolution of Au(110) and PdAu(110) surface structure under CO pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6920,51 +6920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Baudoing-Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Surfaces &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Villeurbanne, France. pp.26-29 janvier</w:t>
@@ -7291,51 +7291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Baudoing-Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées OrNano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. pp.30 juin - 1 juillet</w:t>
@@ -7390,51 +7390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7940,51 +7940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Seauve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Vanpeene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.02.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Seauve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ablett" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001241" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104334v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Aires" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Garaud&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b04190" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465696v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mondenard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Becka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.104069" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil K Cook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718008610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Moretti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/712/1/012139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Languille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Lee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Jeong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toyoshima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.05.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00426H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00770" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier S&#233;cordel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tougerti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Blanck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-014-0026-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301588v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabb&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandendael" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hammons" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7532-z" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1TX3XDF1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Vicenzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7581-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pelletier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3JA50025J" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130660v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311097297" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618143v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090904951102334X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S2XJP20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarni Abou Rich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.08.069" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWJHV0W1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-007-9047-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WH6QR0SR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179173v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a De Seauve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179164v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139647v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Brandreth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guyot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sandrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23738/RCASB.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Deboom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179142v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tourni&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubenas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Languille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Mondenard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Saint-Lager" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Languille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dolle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garaud&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mun B." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Gallet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Lee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Jeong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kondoh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Mun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bluhm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738361v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Languille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S Mun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662224v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bertolini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484199v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Starr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196831v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142190v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206174v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207689v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141885v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Languille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertolini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cucarro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101864v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garaudee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101660v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101871v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101895v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142170v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Mun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141828v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101892v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142108v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013953v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudoing-Savois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013145v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013951v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010360v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461528v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Arnold" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902459v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Guerra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Seauve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Vanpeene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.02.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Seauve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ablett" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001241" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mondenard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Becka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.104069" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Aires" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Garaud&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b04190" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil K Cook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718008610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Moretti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/712/1/012139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Languille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Lee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Jeong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toyoshima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.05.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00426H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00770" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier S&#233;cordel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tougerti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Blanck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-014-0026-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130573v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pelletier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3JA50025J" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabb&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandendael" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hammons" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7532-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1TX3XDF1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130575v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Vicenzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7581-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130660v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311097297" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618143v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090904951102334X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S2XJP20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarni Abou Rich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.08.069" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWJHV0W1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-007-9047-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WH6QR0SR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179173v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a De Seauve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179164v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139647v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Brandreth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guyot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sandrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23738/RCASB.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Deboom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179142v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tourni&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubenas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370817v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mun B." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Languille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Gallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709109v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Languille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Mondenard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372775v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Saint-Lager" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dolle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garaud&#233;e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Lee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Jeong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kondoh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Mun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bluhm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738361v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Languille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S Mun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662224v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bertolini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484199v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Starr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196831v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142190v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206174v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207689v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141885v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Languille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertolini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cucarro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101864v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garaudee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101660v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101871v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101895v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142170v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Mun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141828v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101892v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142108v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013953v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudoing-Savois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013145v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013951v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010360v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461528v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Arnold" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902459v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Guerra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>