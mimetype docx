--- v2 (2026-05-04)
+++ v3 (2026-05-27)
@@ -374,377 +374,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02990617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic characterization of selected French paper negatives (1843-1856): how to see through many processes?</w:t>
+                <w:t xml:space="preserve">Carbon Monoxide Oxidation Promoted by a Highly Active Strained PdO Layer at the Surface of Au 30 Pd 70 (110)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Daher</w:t>
+                <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne de Mondenard</w:t>
+                <w:t xml:space="preserve">Francisco Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Becka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Garnier</w:t>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Garaudée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2019.104069⟩</w:t>
+              <w:t xml:space="preserve">ACS Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (5), pp.4448-4461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscatal.8b04190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02465696v1</w:t>
+                <w:t xml:space="preserve">hal-02104334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Monoxide Oxidation Promoted by a Highly Active Strained PdO Layer at the Surface of Au 30 Pd 70 (110)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
+                <w:t xml:space="preserve">Spectroscopic characterization of selected French paper negatives (1843-1856): how to see through many processes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Bailly</w:t>
+                <w:t xml:space="preserve">Anne de Mondenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Garaudée</w:t>
+                <w:t xml:space="preserve">Martin Becka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (5), pp.4448-4461. </w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, pp.104069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscatal.8b04190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2019.104069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104334v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02465696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen-Induced Changes of the Au 30 Pd 70 (110) Surface Structure and Composition under Increasing O 2 Pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Garaudée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 122 (39), pp.22588-22596. </w:t>
@@ -1023,546 +1023,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ surface analysis of AuPd(110) under elevated pressure of CO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strontium speciation in archaeological otoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil K Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. A. Languille</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Toyoshima</w:t>
+                <w:t xml:space="preserve">Solenn Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cattod.2015.05.029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 31 (3), pp.700-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5JA00426H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281400v1</w:t>
+                <w:t xml:space="preserve">hal-02139583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium speciation in archaeological otoliths</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+                <w:t xml:space="preserve">In-situ surface analysis of AuPd(110) under elevated pressure of CO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ehret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. C. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. K. Jeong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solenn Reguer</w:t>
+                <w:t xml:space="preserve">R. Toyoshima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 31 (3), pp.700-711. </w:t>
+              <w:t xml:space="preserve">Catalysis Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 260, pp.39-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5JA00426H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2015.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139583v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenic and diagenetic indicators in archaeological and modern otoliths: Potential and limits of high definition synchrotron micro-XRF elemental mapping</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phil K Cook</w:t>
+                <w:t xml:space="preserve">X-ray Photochemistry of Prussian Blue Cellulosic Materials: Evidence for a Substrate-Mediated Redox Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Réguer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.08.017⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (29), pp.8168-8175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01227308v1</w:t>
+                <w:t xml:space="preserve">hal-03301579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Photochemistry of Prussian Blue Cellulosic Materials: Evidence for a Substrate-Mediated Redox Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Gervais</w:t>
+                <w:t xml:space="preserve">Biogenic and diagenetic indicators in archaeological and modern otoliths: Potential and limits of high definition synchrotron micro-XRF elemental mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil K Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tombret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (29), pp.8168-8175. </w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 414, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b00770⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2015.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03301579v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01227308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiO2-anatase-supported oxorhenate catalysts prepared by oxidative redispersion of metal Re0 for methanol conversion to methylal: A multi-technique in situ/operando study</w:t>
               </w:r>
@@ -1708,51 +1708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1806,161 +1806,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why does Prussian blue fade? Understanding the role(s) of the substrate</w:t>
+                <w:t xml:space="preserve">“Live” Prussian blue fading by time-resolved X-ray absorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Pelletier</w:t>
+                <w:t xml:space="preserve">Edward Vicenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 28 (10), pp.1600. </w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (1), pp.15-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3JA50025J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00339-013-7581-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130573v1</w:t>
+                <w:t xml:space="preserve">hal-02130575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colorando Auro: contribution to the understanding of a medieval recipe to colour gilded silver plates</w:t>
               </w:r>
@@ -2086,161 +2086,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03301588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Live” Prussian blue fading by time-resolved X-ray absorption spectroscopy</w:t>
+                <w:t xml:space="preserve">Why does Prussian blue fade? Understanding the role(s) of the substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Vicenzi</w:t>
+                <w:t xml:space="preserve">Sébastien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 111 (1), pp.15-22. </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28 (10), pp.1600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-013-7581-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3JA50025J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130575v1</w:t>
+                <w:t xml:space="preserve">hal-02130573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of iron valencies of prussian blue pigment by anomalous x-ray diffraction</w:t>
               </w:r>
@@ -2252,64 +2252,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Elkaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2665,51 +2665,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pd(111) versus Pd–Au(111) in carbon monoxide oxidation under elevated pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2856,51 +2856,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Daher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.97/Vol. 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3146,51 +3146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synchrotron SOLEIL highlights 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, pp.68-69</w:t>
@@ -3463,77 +3463,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French paper negatives: replicate to better assess and understand light sensitivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Deboom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Becka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Lavédrine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3670,77 +3670,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-analytical characterization of French paper negatives: how to see through many processes?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne de Mondenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Tournié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3789,445 +3789,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01709099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface oxidation issues in CO oxidation bimetallic surfaces studied by NAP-XPS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Ehret</w:t>
+                <w:t xml:space="preserve">The Characterization of French Paper Negatives through the Calotype Initiative Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mun B.</w:t>
+                <w:t xml:space="preserve">M.-A Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Languille</w:t>
+                <w:t xml:space="preserve">A de Mondenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.J. Gallet</w:t>
+                <w:t xml:space="preserve">M Becka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bournel</w:t>
+                <w:t xml:space="preserve">C. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICOM-CC Photographic Materials Working Group Interim Meeting </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01370817v1</w:t>
+                <w:t xml:space="preserve">hal-01709109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Characterization of French Paper Negatives through the Calotype Initiative Project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palladium and carbon monoxide oxidation upon Au30Pd70(110) under oxygen and carbon monoxide elevated pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-A Languille</w:t>
+                <w:t xml:space="preserve">M.-C. Saint-Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A de Mondenard</w:t>
+                <w:t xml:space="preserve">M.A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Becka</w:t>
+                <w:t xml:space="preserve">F. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Garnier</w:t>
+                <w:t xml:space="preserve">P. Dolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garaudée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOM-CC Photographic Materials Working Group Interim Meeting </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">32nd European Conference on Surface Science, ECOSS 32</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01709109v1</w:t>
+                <w:t xml:space="preserve">hal-01372775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium and carbon monoxide oxidation upon Au30Pd70(110) under oxygen and carbon monoxide elevated pressure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Surface oxidation issues in CO oxidation bimetallic surfaces studied by NAP-XPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ehret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mun B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dolle</w:t>
+                <w:t xml:space="preserve">J.J. Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Garaudée</w:t>
+                <w:t xml:space="preserve">F. Bournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Conference on Surface Science, ECOSS 32</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">16th European Microscopy Congress, EMC2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01372775v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01370817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO oxidation on bimetallic catalytic surfaces studied by ambient-pressure X-ray photoelectron spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.C. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4295,64 +4295,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of Bimetallic Surfaces by Near Ambient Pressure X-ray Photoelectron Spectroscopy during CO Oxidation. [+ affiche]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4433,51 +4433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the evolution of bimetallic surfaces during CO oxidation bynear-ambient pressure XPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4558,51 +4558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the evolution of bimetallic surfaces during CO oxidation by near-ambient pressuer XPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4670,77 +4670,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the evolution of catalytic surfaces under realistic conditions: CO adsorption on Au(110).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Bertolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4791,51 +4791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the evolution of catalytic surfaces during reaction: Pd70Au30(110) under realistic conditions of CO, CO2 and CO+O2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. S. Mun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4929,77 +4929,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of in situ XPS to the study of CO and O2 adsorption on PdAu(110</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Ehret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Bertolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5035,307 +5035,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00196831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pd(111) versus Pd-Au(111) in carbon monoxide oxidation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
+                <w:t xml:space="preserve">CO and O2 adsorption on Au(110) and PdAu(110) studied by in situ complimentary techniques (STM, PM-IRRAS, XPS, SXRD)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Cadete Santos Aires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. S. Mun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC10, Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Forum 2007 des Microscopies à Sonde Locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Aube – Forêt d'Orient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142190v1</w:t>
+                <w:t xml:space="preserve">hal-00206174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO and O2 adsorption on Au(110) and PdAu(110) studied by in situ complimentary techniques (STM, PM-IRRAS, XPS, SXRD)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Jugnet</w:t>
+                <w:t xml:space="preserve">Pd(111) versus Pd-Au(111) in carbon monoxide oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Piednoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Languille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Piccolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Valcarcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum 2007 des Microscopies à Sonde Locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Aube – Forêt d'Orient, France</w:t>
+              <w:t xml:space="preserve">JMC10, Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00206174v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ STM study of the evolution of Au(110) and PdAu(110) surface structure under CO pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5412,90 +5412,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO, O2 and CO+O2 adsorption on PdAu(110) studied by in situ complimentary techniques (STM, PM-IRRAS, XPS, SXRD)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. J. Cadete Santos Aires.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. S. Mun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5537,51 +5537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO Chemisorption on Au(110)-(1x2) : STM Study of the Evolution of the Surface Structure under Intermediate CO Pressures (0.01 - 1 Torr)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5658,90 +5658,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Operando study of Au30Pd70 surface: oxygen hydrogen interaction and during catalytic reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garaudée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cucarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5783,90 +5783,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regarder les catalyseurs réagir par diffraction de surface et par GISAXS : Comment les surfaces de l'alliage Au30Pd70 se modifient sous pression d'hydrogène et d'oxygène et en conditions (semi) réaliste de réaction catalytique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garaudée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5921,90 +5921,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Looking at catalysts in operando</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Garaudee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Saint-Lager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Conference on Solid Surfaces, ECOSS 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France. 4-8 septembre</w:t>
@@ -6027,70 +6027,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STM studyof the evolution of the structure of Au(110)-(1x2) surface structure under intermediate pressures (0.01 - 1Torr)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">High pressure CO adsorption on Au(110) studied by STM and PM-IRRAS under operando conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6102,345 +6102,345 @@
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bertolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum des microscopies à sonde locale 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Autrans, France. pp.27-31 mars</w:t>
+              <w:t xml:space="preserve">2nd International Congress on Operando Spectroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tolède, Spain. pp.23-27 avril</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101660v1</w:t>
+                <w:t xml:space="preserve">hal-00101871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High pressure CO adsorption on Au(110) studied by STM and PM-IRRAS under operando conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">In situ study of the evolution of Au(110) and PdAu(110) surface structure under CO pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bertolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress on Operando Spectroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tolède, Spain. pp.23-27 avril</w:t>
+              <w:t xml:space="preserve">24th European Conference on Solid Surfaces, ECOSS 24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France. 4-8 septembre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101871v1</w:t>
+                <w:t xml:space="preserve">hal-00101895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ study of the evolution of Au(110) and PdAu(110) surface structure under CO pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">STM studyof the evolution of the structure of Au(110)-(1x2) surface structure under intermediate pressures (0.01 - 1Torr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bertolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th European Conference on Solid Surfaces, ECOSS 24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France. 4-8 septembre</w:t>
+              <w:t xml:space="preserve">Forum des microscopies à sonde locale 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Autrans, France. pp.27-31 mars</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101895v1</w:t>
+                <w:t xml:space="preserve">hal-00101660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ study STM of the evolution of Au(110) and PdAu(110) surface structure under CO pressure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.S. Mun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6508,64 +6508,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CO Chemisorption on Au(110)-(1x2): STM Study of the Evolution of the Surface Structure under Intermediate CO Pressures (0.01-1 Torr).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6635,77 +6635,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pd(111) versus Pd-Au(111) in carbon monoxide oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Piednoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Bertolini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6756,51 +6756,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption du CO et de l'O2 sur des surfaces monocristallines d'or Au(110) et Au(111) : études in situ par STM et PM-IRAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6920,51 +6920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Baudoing-Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19èmes Journées Surfaces &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Villeurbanne, France. pp.26-29 janvier</w:t>
@@ -6993,64 +6993,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption du CO et de l'O2 sur des surfaces monocristallines d'or Au(110) et Au(111) : étude in situ par STM et PM-IRRAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7118,64 +7118,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure CO adsorption on Au(110) studied in situ by STM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jugnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7291,51 +7291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Baudoing-Savois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées OrNano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Paris, France. pp.30 juin - 1 juillet</w:t>
@@ -7364,77 +7364,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface structure modification of Au(110) and Au(111) induced by CO adsorption: in situ STM study under CO pressure (1-670 mbar)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Cadete Santos Aires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Languille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Piccolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7940,51 +7940,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Seauve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Vanpeene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.02.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Seauve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ablett" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001241" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465696v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mondenard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Becka" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.104069" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104334v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Aires" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Garaud&#233;e" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b04190" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil K Cook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718008610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Moretti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/712/1/012139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281400v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Languille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Lee" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Jeong" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toyoshima" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.05.029" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00426H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301579v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00770" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier S&#233;cordel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tougerti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Blanck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-014-0026-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130573v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pelletier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3JA50025J" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabb&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandendael" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hammons" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7532-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1TX3XDF1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130575v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Vicenzi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7581-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130660v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311097297" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618143v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090904951102334X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S2XJP20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarni Abou Rich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.08.069" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWJHV0W1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-007-9047-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WH6QR0SR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179173v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a De Seauve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179164v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139647v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Brandreth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guyot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sandrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23738/RCASB.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Deboom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179142v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tourni&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubenas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370817v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mun B." TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Languille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Gallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709109v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Languille" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Mondenard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becka" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372775v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Saint-Lager" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dolle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garaud&#233;e" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Lee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Jeong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kondoh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Mun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bluhm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738361v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Languille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S Mun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662224v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bertolini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484199v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Starr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196831v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142190v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206174v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207689v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141885v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Languille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertolini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cucarro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101864v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garaudee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101660v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101871v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101895v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142170v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Mun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141828v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101892v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142108v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013953v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudoing-Savois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013145v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013951v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010360v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461528v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Arnold" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902459v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Guerra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301360v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Seauve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Vanpeene" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Andraud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Garnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.02.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990617v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Seauve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ang&#233;lique Languille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Belin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Ablett" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202001241" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104334v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Saint-Lager" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Aires" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Garaud&#233;e" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscatal.8b04190" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465696v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Daher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Mondenard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Becka" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2019.104069" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b07068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128136v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil K Cook" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Mocuta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dufour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576718008610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301621v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Moretti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn R&#233;guer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/712/1/012139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Reguer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5JA00426H" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281400v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Languille" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ehret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Lee" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K. Jeong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toyoshima" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2015.05.029" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301579v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b00770" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01227308v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2015.08.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier S&#233;cordel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Tougerti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cristol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Blanck" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crci.2014.01.018" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gillet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-014-0026-x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Vicenzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-013-7581-y" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301588v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Crabb&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vandendael" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hammons" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-012-7532-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1TX3XDF1-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130573v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pelletier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3JA50025J" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130660v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0108767311097297" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618143v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge X. Cohen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Robinet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S090904951102334X" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5S2XJP20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386172v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Szunerits" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarni Abou Rich" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Coffinier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Supiot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2007.08.069" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWJHV0W1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00180290v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piccolo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valcarcel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10562-007-9047-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-WH6QR0SR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179178v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lav&#233;drine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179173v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a De Seauve" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179164v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139647v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179154v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Brandreth" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guyot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Sandrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23738/RCASB.008" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179133v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Deboom" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179142v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tourni&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubenas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01709109v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A Languille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A de Mondenard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Becka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garnier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Saint-Lager" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Languille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dolle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garaud&#233;e" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mun B." TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Gallet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bournel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Lee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.K. Jeong" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kondoh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00930483v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jugnet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. S. Mun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bluhm" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738361v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A Languille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S Mun" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728468v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662224v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Bertolini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484199v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. E. Starr" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196831v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206174v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142190v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Cadete Santos Aires" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207689v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Cadete Santos Aires." TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141885v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Languille" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bertolini" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141907v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bailly" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cucarro" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141911v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101864v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garaudee" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101871v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101895v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101660v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142170v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Mun" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141828v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101892v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142108v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013953v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baudoing-Savois" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013145v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013951v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013954v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00010360v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01461528v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Arnold" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Beaufort" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Blase" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boeglin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902459v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Filomena Guerra" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Leroy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>