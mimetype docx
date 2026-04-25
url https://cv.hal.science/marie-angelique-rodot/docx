--- v0 (2026-03-31)
+++ v1 (2026-04-25)
@@ -694,216 +694,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ymeray « Mont Sion » parcelles Est (Eure-et-Loir, Centre - Val de Loire) : une nappe de vestiges du Néolithique final et du début de l'âge du Bronze, un possible bâtiment médiéval et une zone de fosses et fosses-silos potentiellement médiévale. Rapport de diagnostic archéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint-Maur-sur-le-Loir &amp;quot;Meuves&amp;quot; (Eure-et-Loir, Centre-Val de Loire). Fouille programmée annuelle. Rapport d'opération 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Rodot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Chartres : Conseil départemental d'Eure-et-Loir. 2019, pp.248</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SRA Centre-Val de Loire. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961213v1</w:t>
+                <w:t xml:space="preserve">hal-03896149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Maur-sur-le-Loir &amp;quot;Meuves&amp;quot; (Eure-et-Loir, Centre-Val de Loire). Fouille programmée annuelle. Rapport d'opération 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ymeray « Mont Sion » parcelles Est (Eure-et-Loir, Centre - Val de Loire) : une nappe de vestiges du Néolithique final et du début de l'âge du Bronze, un possible bâtiment médiéval et une zone de fosses et fosses-silos potentiellement médiévale. Rapport de diagnostic archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Angélique Rodot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bapst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">SRA Centre-Val de Loire. 2019</w:t>
+                <w:t xml:space="preserve">Olivier Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chartres : Conseil départemental d'Eure-et-Loir. 2019, pp.248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896149v1</w:t>
+                <w:t xml:space="preserve">hal-03961213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sainville « Pointe à Godeau » 1 et 2 (Eure-et-Loir, Centre - Val de Loire) : de nombreuses perturbations végétales et quelques vestiges anthropiques diachroniques. Rapport de diagnostic archéologique</w:t>
               </w:r>
@@ -1379,51 +1379,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La couverture lœssique d’Eure-et-Loir (France) :Potentiel pédo-sedimentaire et organisation spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Borderie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chamaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Roussaffa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1657,51 +1657,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site Néolithique moyen de « Meuves » à Saint-Maur-sur-le-Loir (Eure-et-Loir) : un ensemble architectural exceptionnel en vallée du Loir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chamaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1980,51 +1980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Angélique Rodot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Chamaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Maquéda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2360,51 +2360,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Rodot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;tivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ungeheuer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772527v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sell&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03955764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bapst" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;nichou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Louis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03955757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benichou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Portat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961213v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896149v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sorel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrichon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Louesdon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Estur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pousset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Roussaffa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fencke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8331" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buillit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191904v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lelong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04735493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Maqu&#233;da" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/archeologie-imagerie-numerique-et-3d" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/f84r-8c30" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04773434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ang&#233;lique Rodot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Giosa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a M&#233;tivier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Louis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ungeheuer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772527v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gourio" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sell&#232;s" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03955764v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bapst" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne B&#233;nichou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Louis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-03955757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Basset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benichou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962706v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Douard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Portat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961207v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Sorel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961210v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961199v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Perrichon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;rouin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Louesdon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504469v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milien Estur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pousset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Roussaffa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Fencke" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8331" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757401v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Martineau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buillit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191904v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dabas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Irribarria" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lelong" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jedrusiak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04735493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Maqu&#233;da" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sstinrap.hypotheses.org/archeologie-imagerie-numerique-et-3d" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/f84r-8c30" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04773434v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>