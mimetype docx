--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -537,230 +537,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-size fattening calves’ lots fed with automatic milk feeders may have an increased risk for Mycoplasma bovis infection spread and for antibiotic use</w:t>
+                <w:t xml:space="preserve">Les maladies classiques liées aux morsures de tique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lurier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Tardy</w:t>
+                <w:t xml:space="preserve">Lionel Zenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des Groupements Techniques Vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.93-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455177v1</w:t>
+                <w:t xml:space="preserve">hal-04980306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maladies classiques liées aux morsures de tique</w:t>
+                <w:t xml:space="preserve">Large-size fattening calves’ lots fed with automatic milk feeders may have an increased risk for Mycoplasma bovis infection spread and for antibiotic use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Zenner</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hauray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Groupements Techniques Vétérinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (12), pp.100397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04980306v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Mycoplasma bovis Diversity and Antimicrobial Susceptibility in Calf Feedlots Undergoing a Respiratory Disease Outbreak</w:t>
               </w:r>
@@ -880,51 +880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of bovine dictyocaulosis by bronchoalveolar lavage technique: A comparative study using a Bayesian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1066,51 +1066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Poumarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (38), pp.19-25</w:t>
@@ -1191,51 +1191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Poumarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (38), pp.27-28</w:t>
@@ -1316,51 +1316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Poumarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (38), pp.26</w:t>
@@ -2209,164 +2209,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasmes et mycoplasmoses bovines : Actualités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of Mycoplasma bovis in bovine respiratory disease outbreaks in veal calf feedlots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Le Grand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
+                <w:t xml:space="preserve">Arnaud Duet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Calavas</w:t>
+                <w:t xml:space="preserve">Gilles Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ann Dernburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Bézille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 177 (1), pp.89-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2007.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374362v1</w:t>
+                <w:t xml:space="preserve">hal-00374298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apporter de la valeur ajoutée au suivi de reproduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Alves de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2425,191 +2438,178 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 39 (289), pp.47-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of Mycoplasma bovis in bovine respiratory disease outbreaks in veal calf feedlots.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mycoplasmes et mycoplasmoses bovines : Actualités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bézille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Poumarat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 161 (2), pp.159-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374298v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicologie chez les bovins Morts subites et intoxication au plomb</w:t>
               </w:r>
@@ -2831,377 +2831,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropathologie du veau en période néonatale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les maladies nerveuses non congénitales chez le veau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Millemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.117-126</w:t>
+              <w:t xml:space="preserve">, 2003, pp.127-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680134v1</w:t>
+                <w:t xml:space="preserve">hal-02682803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principales infections bactériennes du système nerveux central des bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Millemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Millemann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Douart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maladies nerveuses non congénitales chez le veau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropathologie du veau en période néonatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Douart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Millemann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.127-130</w:t>
+              <w:t xml:space="preserve">, 2003, pp.117-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682803v1</w:t>
+                <w:t xml:space="preserve">hal-02680134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of chloramphenicol resistance, with emergence of cross-resistance to florfenicol, in bovine Salmonella typhimurium strains implicates definitive phage type (DT) 104</w:t>
               </w:r>
@@ -3395,1682 +3395,1807 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion d'un pyothorax par mise en place d'un drain thoracique chez une génisse Holstein</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression clinique de Mycoplasma ovis chez un groupe de béliers après introduction dans une nouvelle ferme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Jankowiak</w:t>
+                <w:t xml:space="preserve">Sander Prins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Legroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Ravenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire A.M. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Abi Hajdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GTV, May 2023, Poitiers, France. pp.317</w:t>
+              <w:t xml:space="preserve">Vigimyc journée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Anses, Vetagro Sup, Dec 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04350530v1</w:t>
+                <w:t xml:space="preserve">hal-05514338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasmes, les apports du laboratoire pour comprendre la pathogénie, les antibiorésistances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
+                <w:t xml:space="preserve">Gestion d'un pyothorax par mise en place d'un drain thoracique chez une génisse Holstein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire A.M. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anne Arcangioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matinée veau alterbiotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Cristal, Oct 2022, Nantes Beaujoire, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GTV, May 2023, Poitiers, France. pp.317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04976422v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04350530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of a targeted selective treatment in dairy herds affected by clinical dictyocaulosis.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Massive detection of cryptic recessive genetic defects in livestock mining millions of life trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Guintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Hoze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st WORLD BUIATRICS CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Association of Spanish Specialists in Bovine Medicine (ANEMBE); World Association for Buiatrics (WAB), Sep 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838494v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03731359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive detection of cryptic recessive genetic defects in livestock mining millions of life trajectories</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mycoplasmes, les apports du laboratoire pour comprendre la pathogénie, les antibiorésistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Matinée veau alterbiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Cristal, Oct 2022, Nantes Beaujoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03731359v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04976422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for antibiotics use and spread of Mycoplasma bovis in veal calves feedlots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of a targeted selective treatment in dairy herds affected by clinical dictyocaulosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Camuset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st WORLD BUIATRICS CONGRESS, 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Organisateur du congrès National Association of Spanish Specialists in Bovine Medicine (ANEMBE) World Association for Buiatrics (WAB), Sep 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">31st WORLD BUIATRICS CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Association of Spanish Specialists in Bovine Medicine (ANEMBE); World Association for Buiatrics (WAB), Sep 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171389v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single locus sequence typing and macrorestriction to assess Mycoplasma bovis diversity in feedlot calves prior and after antimicrobial treatments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Tricot</w:t>
+                <w:t xml:space="preserve">Risk factors for antibiotics use and spread of Mycoplasma bovis in veal calves feedlots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthéa Huleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Colin</w:t>
+                <w:t xml:space="preserve">Paule-Azeline Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mycoplasma Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">31st WORLD BUIATRICS CONGRESS, 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisateur du congrès National Association of Spanish Specialists in Bovine Medicine (ANEMBE) World Association for Buiatrics (WAB), Sep 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958570v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence d'un traitement sélectif à l'échelle du groupe lors de dictyocaulose bovine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cas clinique de listériose caprine et attitude à adopter en cas de transformation fermière du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Hénon</w:t>
+                <w:t xml:space="preserve">L. Mittag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bourgoin</w:t>
+                <w:t xml:space="preserve">Antonin Tortereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Watrelot-Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627842v1</w:t>
+                <w:t xml:space="preserve">hal-04931201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of diagnostic tests in the absence of a gold standard: a Bayesian approach simultaneously using latent class and mixture models for the diagnosis of bovine dictyocaulosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lurier</w:t>
+                <w:t xml:space="preserve">Où en sommes-nous de l’acquisition de compétences des jeunes diplômés en management vétérinaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Benamou-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAYES2019 Lyon: Bayesian Biostatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France. pp.647-650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627844v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où en sommes-nous de l’acquisition de compétences des jeunes diplômés en management vétérinaire ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Benamou-Smith</w:t>
+                <w:t xml:space="preserve">Pertinence d'un traitement sélectif à l'échelle du groupe lors de dictyocaulose bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Hénon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Nantes, France. pp.647-650</w:t>
+              <w:t xml:space="preserve">, May 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04952562v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas clinique de listériose caprine et attitude à adopter en cas de transformation fermière du lait</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Gonthier</w:t>
+                <w:t xml:space="preserve">Single locus sequence typing and macrorestriction to assess Mycoplasma bovis diversity in feedlot calves prior and after antimicrobial treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire A.M. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Ambroset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tricot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Mycoplasma Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04931201v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission dynamics of Mannheimia haemolytica and Mycoplasma bovis in beef bulls at fattening operations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henrik Christensen</w:t>
+                <w:t xml:space="preserve">Assessment of diagnostic tests in the absence of a gold standard: a Bayesian approach simultaneously using latent class and mixture models for the diagnosis of bovine dictyocaulosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. Symposium of the International Society for Veterinary Epidemiology and Economics (ISVEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Maastricht, Netherlands. 580 p</w:t>
+              <w:t xml:space="preserve">BAYES2019 Lyon: Bayesian Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746793v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04627844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology of Mycoplasma bovis during bovine respiratory disease outbreaks in newly-received beef bulls at fattening operations</w:t>
+                <w:t xml:space="preserve">Transmission dynamics of Mannheimia haemolytica and Mycoplasma bovis in beef bulls at fattening operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrik Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri H. Seegers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. World Buiatrics Congress (WBC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. 330 p</w:t>
+              <w:t xml:space="preserve">13. Symposium of the International Society for Veterinary Epidemiology and Economics (ISVEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Maastricht, Netherlands. 580 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745947v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thrombocytopenic BVDV-Id type in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular epidemiology of Mycoplasma bovis during bovine respiratory disease outbreaks in newly-received beef bulls at fattening operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Timsit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri H. Seegers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Buiatric Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">27. World Buiatrics Congress (WBC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Lisbonne, Portugal. 330 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455650v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thrombocytopenic BVDV-Id type in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne M.A. Arcangioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Lesobre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Chaverot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Sellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Mathevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Buiatric Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un cas de paramphistomose larvaire dans un lot de génisses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théodore Alogninouwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Le Sobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Otz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ma Arcangioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (GTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Nantes, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5080,298 +5205,298 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single locus sequence typing and macrorestriction to assess Mycoplasma bovis diversity in feedlot calves prior and after antimicrobial treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire A.M. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ambroset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthéa Huleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tricot Agnès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Adélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Mycoplasma Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, London, United Kingdom. European Mycoplasma Conference London 2019, pp.40, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omphalitis risk factor evaluation in charolais breed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Bricout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Deville-Larderat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Buiatric Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors of calf omphalitis: a clinical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Otz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5399,65 +5524,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Buiatric Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5604,51 +5729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arcangioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nankam Chimi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zidane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04171368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Dendani Chadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12070966" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455177v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lurier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hauray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100397" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04980306v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zenner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A.M. Becker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C. Ambroset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;a Huleux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vialatte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9070593" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02066174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rannou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Strube" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.03.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Maillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poumarat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Chadi Dendani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bezille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00580-016-2311-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Timsit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638712463211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alv&#232;s de Oliveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Noordhuizen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Otz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Sobre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dendani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne M.A. Arcangioli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bezille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouzrout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laouabdia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/javaa.2010.5.11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alves de Oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos P.T.M. Noordhuizen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joos Noordhuizen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00374362v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Grand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;zille" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663313v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00374298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Meyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Dernburg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2007.03.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grancher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jean-Louis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Grand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Arcangioli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Giraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poumarat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680134v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Douart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Arcangioli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroy-S&#233;trin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslus-Dancla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693519v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350530v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jankowiak" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Arcangioli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04976422v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838494v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hilaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camuset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731359v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04171389v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Azeline Guerineau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04958570v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huleux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tricot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;non" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627844v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952562v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutigny" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Benamou-Smith" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04931201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mittag" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Watrelot-Virieux" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gonthier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746793v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christensen" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745947v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455650v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lesobre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chaverot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sellal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mathevet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815179v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Alogninouwa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mercier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Sobre" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Otz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04950816v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tricot Agn&#232;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ad&#233;lie" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455673v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bricout" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Deville-Larderat" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455662v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaire" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arcangioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nankam Chimi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zidane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04171368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Dendani Chadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12070966" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04980306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zenner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lurier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hauray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100397" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A.M. Becker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C. Ambroset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;a Huleux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vialatte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9070593" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02066174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rannou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Strube" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.03.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Maillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poumarat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Chadi Dendani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bezille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00580-016-2311-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Timsit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638712463211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alv&#232;s de Oliveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Noordhuizen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Otz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Sobre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dendani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne M.A. Arcangioli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bezille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouzrout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laouabdia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/javaa.2010.5.11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alves de Oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos P.T.M. Noordhuizen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joos Noordhuizen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00374298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Meyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Dernburg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;zille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2007.03.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00374362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Grand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grancher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jean-Louis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Grand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Arcangioli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Giraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poumarat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Douart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680134v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Arcangioli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroy-S&#233;trin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslus-Dancla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693519v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05514338v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Prins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Legroux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ravenel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Abi Hajdar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350530v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jankowiak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Arcangioli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731359v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04976422v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838494v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hilaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camuset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04171389v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Azeline Guerineau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04931201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mittag" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Watrelot-Virieux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gonthier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutigny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Benamou-Smith" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627842v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;non" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04958570v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huleux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tricot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627844v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746793v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christensen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745947v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455650v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lesobre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chaverot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sellal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mathevet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815179v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Alogninouwa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mercier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Sobre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Otz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04950816v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tricot Agn&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ad&#233;lie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455673v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bricout" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Deville-Larderat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455662v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>