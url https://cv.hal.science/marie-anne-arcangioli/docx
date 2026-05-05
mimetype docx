--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -537,230 +537,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maladies classiques liées aux morsures de tique</w:t>
+                <w:t xml:space="preserve">Large-size fattening calves’ lots fed with automatic milk feeders may have an increased risk for Mycoplasma bovis infection spread and for antibiotic use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Zenner</w:t>
+                <w:t xml:space="preserve">T. Lurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hauray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Groupements Techniques Vétérinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (12), pp.100397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04980306v1</w:t>
+                <w:t xml:space="preserve">hal-03455177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-size fattening calves’ lots fed with automatic milk feeders may have an increased risk for Mycoplasma bovis infection spread and for antibiotic use</w:t>
+                <w:t xml:space="preserve">Les maladies classiques liées aux morsures de tique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Tardy</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Zenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des Groupements Techniques Vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 104, pp.93-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03455177v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04980306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring Mycoplasma bovis Diversity and Antimicrobial Susceptibility in Calf Feedlots Undergoing a Respiratory Disease Outbreak</w:t>
               </w:r>
@@ -880,51 +880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of bovine dictyocaulosis by bronchoalveolar lavage technique: A comparative study using a Bayesian approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1008,51 +1008,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mycoplasmes dans les syndromes respiratoires chez le veau et le jeune bovin adulte</w:t>
+                <w:t xml:space="preserve">Comment diagnostiquer Mycoplasma bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire A.M. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Maillard</w:t>
@@ -1066,118 +1066,118 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Poumarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10 (38), pp.19-25</w:t>
+              <w:t xml:space="preserve">, 2017, 10 (38), pp.27-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618214v1</w:t>
+                <w:t xml:space="preserve">hal-02622630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment diagnostiquer Mycoplasma bovis</w:t>
+                <w:t xml:space="preserve">Les mycoplasmes dans les syndromes respiratoires chez le veau et le jeune bovin adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire A.M. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud R. Maillard</w:t>
@@ -1191,94 +1191,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Poumarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 10 (38), pp.27-28</w:t>
+              <w:t xml:space="preserve">, 2017, 10 (38), pp.19-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622630v1</w:t>
+                <w:t xml:space="preserve">hal-02618214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symptômes et lésions d’infections à Mycoplasma bovis</w:t>
               </w:r>
@@ -1316,51 +1316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Poumarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (38), pp.26</w:t>
@@ -2209,407 +2209,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of Mycoplasma bovis in bovine respiratory disease outbreaks in veal calf feedlots.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apporter de la valeur ajoutée au suivi de reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Alves de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bézille</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Otz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Le Sobre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 39 (289), pp.47-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374298v1</w:t>
+                <w:t xml:space="preserve">hal-02663313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apporter de la valeur ajoutée au suivi de reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Alves de Oliveira</w:t>
+                <w:t xml:space="preserve">Mycoplasmes et mycoplasmoses bovines : Actualités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Calavas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bézille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Poumarat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 39 (289), pp.47-52</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 161 (2), pp.159-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663313v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasmes et mycoplasmoses bovines : Actualités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of Mycoplasma bovis in bovine respiratory disease outbreaks in veal calf feedlots.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Duet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Le Grand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Calavas</w:t>
+                <w:t xml:space="preserve">Ann Dernburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bézille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Veterinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 177 (1), pp.89-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tvjl.2007.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374362v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicologie chez les bovins Morts subites et intoxication au plomb</w:t>
               </w:r>
@@ -2831,377 +2831,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les maladies nerveuses non congénitales chez le veau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuropathologie du veau en période néonatale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Douart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Millemann</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.127-130</w:t>
+              <w:t xml:space="preserve">, 2003, pp.117-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682803v1</w:t>
+                <w:t xml:space="preserve">hal-02680134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les principales infections bactériennes du système nerveux central des bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Millemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Millemann</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Douart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Maillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.41-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuropathologie du veau en période néonatale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les maladies nerveuses non congénitales chez le veau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Fontaine</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Millemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Le Grand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, pp.117-126</w:t>
+              <w:t xml:space="preserve">, 2003, pp.127-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680134v1</w:t>
+                <w:t xml:space="preserve">hal-02682803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of chloramphenicol resistance, with emergence of cross-resistance to florfenicol, in bovine Salmonella typhimurium strains implicates definitive phage type (DT) 104</w:t>
               </w:r>
@@ -3662,398 +3662,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04350530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive detection of cryptic recessive genetic defects in livestock mining millions of life trajectories</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mycoplasmes, les apports du laboratoire pour comprendre la pathogénie, les antibiorésistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chris Hoze</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Matinée veau alterbiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Cristal, Oct 2022, Nantes Beaujoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03731359v1</w:t>
+                <w:t xml:space="preserve">anses-04976422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mycoplasmes, les apports du laboratoire pour comprendre la pathogénie, les antibiorésistances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of a targeted selective treatment in dairy herds affected by clinical dictyocaulosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Jay</w:t>
+                <w:t xml:space="preserve">Philippe Camuset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matinée veau alterbiotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Cristal, Oct 2022, Nantes Beaujoire, France</w:t>
+              <w:t xml:space="preserve">31st WORLD BUIATRICS CONGRESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, National Association of Spanish Specialists in Bovine Medicine (ANEMBE); World Association for Buiatrics (WAB), Sep 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-04976422v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of a targeted selective treatment in dairy herds affected by clinical dictyocaulosis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Lurier</w:t>
+                <w:t xml:space="preserve">Massive detection of cryptic recessive genetic defects in livestock mining millions of life trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Guintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Hilaire</w:t>
+                <w:t xml:space="preserve">Chris Hoze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Camuset</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st WORLD BUIATRICS CONGRESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, National Association of Spanish Specialists in Bovine Medicine (ANEMBE); World Association for Buiatrics (WAB), Sep 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838494v1</w:t>
+                <w:t xml:space="preserve">hal-03731359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors for antibiotics use and spread of Mycoplasma bovis in veal calves feedlots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélie Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4115,601 +4115,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cas clinique de listériose caprine et attitude à adopter en cas de transformation fermière du lait</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single locus sequence typing and macrorestriction to assess Mycoplasma bovis diversity in feedlot calves prior and after antimicrobial treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire A.M. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mittag</w:t>
+                <w:t xml:space="preserve">Chloé Ambroset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Tortereau</w:t>
+                <w:t xml:space="preserve">A. Huleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Watrelot-Virieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
+                <w:t xml:space="preserve">A. Tricot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gonthier</w:t>
+                <w:t xml:space="preserve">A. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">European Mycoplasma Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04931201v1</w:t>
+                <w:t xml:space="preserve">hal-04958570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où en sommes-nous de l’acquisition de compétences des jeunes diplômés en management vétérinaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pertinence d'un traitement sélectif à l'échelle du groupe lors de dictyocaulose bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Boutigny</w:t>
+                <w:t xml:space="preserve">Claire Hénon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Benamou-Smith</w:t>
+                <w:t xml:space="preserve">Gilles Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Nantes, France. pp.647-650</w:t>
+              <w:t xml:space="preserve">, May 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04952562v1</w:t>
+                <w:t xml:space="preserve">hal-04627842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence d'un traitement sélectif à l'échelle du groupe lors de dictyocaulose bovine</w:t>
+                <w:t xml:space="preserve">Assessment of diagnostic tests in the absence of a gold standard: a Bayesian approach simultaneously using latent class and mixture models for the diagnosis of bovine dictyocaulosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Delignette-Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">BAYES2019 Lyon: Bayesian Biostatistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04627842v1</w:t>
+                <w:t xml:space="preserve">hal-04627844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single locus sequence typing and macrorestriction to assess Mycoplasma bovis diversity in feedlot calves prior and after antimicrobial treatments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Où en sommes-nous de l’acquisition de compétences des jeunes diplômés en management vétérinaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boutigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Benamou-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mycoplasma Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France. pp.647-650</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958570v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04952562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of diagnostic tests in the absence of a gold standard: a Bayesian approach simultaneously using latent class and mixture models for the diagnosis of bovine dictyocaulosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Lurier</w:t>
+                <w:t xml:space="preserve">Cas clinique de listériose caprine et attitude à adopter en cas de transformation fermière du lait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mittag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Tortereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Watrelot-Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Arcangioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BAYES2019 Lyon: Bayesian Biostatistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales des GTV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04627844v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04931201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission dynamics of Mannheimia haemolytica and Mycoplasma bovis in beef bulls at fattening operations</w:t>
               </w:r>
@@ -5232,51 +5232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single locus sequence typing and macrorestriction to assess Mycoplasma bovis diversity in feedlot calves prior and after antimicrobial treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire A.M. Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Ambroset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthéa Huleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5729,51 +5729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arcangioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nankam Chimi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zidane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04171368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Dendani Chadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12070966" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04980306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zenner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455177v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lurier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hauray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100397" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A.M. Becker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C. Ambroset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;a Huleux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vialatte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9070593" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02066174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rannou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Strube" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.03.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618214v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Maillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poumarat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Chadi Dendani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bezille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00580-016-2311-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Timsit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638712463211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alv&#232;s de Oliveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Noordhuizen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Otz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Sobre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dendani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne M.A. Arcangioli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bezille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouzrout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laouabdia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/javaa.2010.5.11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alves de Oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos P.T.M. Noordhuizen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joos Noordhuizen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00374298v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Meyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Dernburg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;zille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2007.03.008" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663313v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00374362v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Grand" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grancher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jean-Louis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Grand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Arcangioli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Giraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poumarat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682803v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680408v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Douart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680134v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Arcangioli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroy-S&#233;trin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslus-Dancla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693519v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05514338v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Prins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Legroux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ravenel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Abi Hajdar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350530v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jankowiak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Arcangioli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731359v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04976422v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838494v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hilaire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camuset" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04171389v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Azeline Guerineau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04931201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mittag" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Watrelot-Virieux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gonthier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952562v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutigny" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Benamou-Smith" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627842v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;non" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04958570v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huleux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tricot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627844v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746793v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christensen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745947v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455650v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lesobre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chaverot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sellal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mathevet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815179v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Alogninouwa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mercier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Sobre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Otz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04950816v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tricot Agn&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ad&#233;lie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455673v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bricout" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Deville-Larderat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455662v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05525454v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lurier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Arcangioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2025-27813" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04714371v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guzylack-Piriou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Cano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-024-03384-7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nankam Chimi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Zidane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04171368v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Dendani Chadi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12070966" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455177v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lurier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hauray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100397" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04980306v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zenner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire A.M. Becker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; C. Ambroset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anth&#233;a Huleux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Vialatte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;lie Colin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9070593" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-02066174v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Delignette-Muller" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rannou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Strube" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourgoin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2018.03.017" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud R. Maillard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poumarat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618214v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618342v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455207v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoubida Chadi Dendani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bezille" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00580-016-2311-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648282v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Timsit" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1040638712463211" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648455v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mounier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alv&#232;s de Oliveira" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Noordhuizen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Otz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Le Sobre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Dendani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne M.A. Arcangioli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bezille" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ouzrout" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laouabdia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3923/javaa.2010.5.11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656209v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Alves de Oliveira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos P.T.M. Noordhuizen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656157v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joos Noordhuizen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00374362v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Grand" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Calavas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;zille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/hal-00374298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Duet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Meyer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Dernburg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2007.03.008" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653526v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Grancher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Devos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jean-Louis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671763v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Le Grand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Arcangioli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Giraud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Poumarat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergonier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680134v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Maillard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Douart" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Millemann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680408v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682803v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693709v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Arcangioli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Leroy-S&#233;trin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Martel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chaslus-Dancla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693519v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-05514338v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Prins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Legroux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Ravenel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Abi Hajdar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350530v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jankowiak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Arcangioli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04976422v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838494v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hilaire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camuset" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731359v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Hoze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04171389v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Azeline Guerineau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04958570v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huleux" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tricot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire H&#233;non" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bourgoin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627844v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952562v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boutigny" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Benamou-Smith" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04931201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mittag" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Tortereau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Watrelot-Virieux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gonthier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746793v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Christensen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745947v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455650v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Lesobre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chaverot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Sellal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Mathevet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815179v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Alogninouwa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Mercier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Le Sobre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Otz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-04950816v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tricot Agn&#232;s" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Ad&#233;lie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455673v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bricout" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lemaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Deville-Larderat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03455662v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lemaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>