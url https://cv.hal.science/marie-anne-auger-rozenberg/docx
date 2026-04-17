--- v0 (2026-03-26)
+++ v1 (2026-04-17)
@@ -542,295 +542,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a global sentinel plants research strategy to prevent new introductions of non-native pests and pathogens in forests. The experience of HOMED</w:t>
+                <w:t xml:space="preserve">The worldwide invasion history of a pest ambrosia beetle inferred using population genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duccio Migliorini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+                <w:t xml:space="preserve">T. Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Battisti</w:t>
+                <w:t xml:space="preserve">C. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eckehard Brockerhoff</w:t>
+                <w:t xml:space="preserve">L. Sauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Eschen</w:t>
+                <w:t xml:space="preserve">C. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (15), pp.4381-4400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/rio.9.e96744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04175419v1</w:t>
+                <w:t xml:space="preserve">hal-04132693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The worldwide invasion history of a pest ambrosia beetle inferred using population genomics</w:t>
+                <w:t xml:space="preserve">Towards a global sentinel plants research strategy to prevent new introductions of non-native pests and pathogens in forests. The experience of HOMED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Urvois</w:t>
+                <w:t xml:space="preserve">Duccio Migliorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Perrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Roques</w:t>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sauné</w:t>
+                <w:t xml:space="preserve">Eckehard Brockerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Courtin</w:t>
+                <w:t xml:space="preserve">René Eschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (15), pp.4381-4400. </w:t>
+              <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/rio.9.e96744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132693v1</w:t>
+                <w:t xml:space="preserve">hal-04175419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide tests of generic attractants, a promising tool for early detection of non-native cerambycid species</w:t>
               </w:r>
@@ -2707,295 +2707,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complex invasion story underlies the fast spread of the invasive box tree moth (Cydalima perspectalis) across Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forewarned is forearmed: harmonized approaches for early detection of potentially invasive pests and pathogens in sentinel plantings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios N. Avtzis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hongmei Li</w:t>
+                <w:t xml:space="preserve">Carmen Morales-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabor Vetek</w:t>
+                <w:t xml:space="preserve">Sten Anslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Baranchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10340-019-01111-x⟩</w:t>
+              <w:t xml:space="preserve">NeoBiota</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47, pp.95 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/neobiota.47.34276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02626103v1</w:t>
+                <w:t xml:space="preserve">hal-02627715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forewarned is forearmed: harmonized approaches for early detection of potentially invasive pests and pathogens in sentinel plantings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carmen Morales-Rodriguez</w:t>
+                <w:t xml:space="preserve">A complex invasion story underlies the fast spread of the invasive box tree moth (Cydalima perspectalis) across Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sten Anslan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+                <w:t xml:space="preserve">Dimitrios N. Avtzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongmei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuri Baranchikov</w:t>
+                <w:t xml:space="preserve">Gabor Vetek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeoBiota</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 47, pp.95 - 123. </w:t>
+              <w:t xml:space="preserve">Journal of Pest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (3), pp.1187-1202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/neobiota.47.34276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10340-019-01111-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627715v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A population genetic study of the egg parasitoid Baryscapus servadeii reveals large scale automictic parthenogenesis and almost fixed homozygosity</w:t>
               </w:r>
@@ -5860,306 +5860,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological effects of invasive alien insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Kenis</w:t>
+                <w:t xml:space="preserve">Effect of non-lethal sampling on life-history traits of the protected moth Graellsia isabelae (Lepidoptera: Saturniidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Timms</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Goussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (3), pp.356-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2008.01084.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-008-9318-y⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668740v1</w:t>
+                <w:t xml:space="preserve">hal-02668114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of non-lethal sampling on life-history traits of the protected moth Graellsia isabelae (Lepidoptera: Saturniidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Vila</w:t>
+                <w:t xml:space="preserve">Ecological effects of invasive alien insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Timms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Goussard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34 (3), pp.356-362. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (1), pp.21-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2008.01084.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-008-9318-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668114v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of an invasive insect via reaction-diffusion</w:t>
               </w:r>
@@ -7636,51 +7636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pasquier-Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7757,51 +7757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pasquier-Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7973,51 +7973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accroissement des risques de dégats de la processionnaire du pin, Thaumetopoea pityocampa Denis Schiff. en région Centre, du au réchauffement climatique (Lepidoptera : Thaumetopoeidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8219,51 +8219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 54 (8), pp.705-713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8625,51 +8625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 117, pp.248-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10606,338 +10606,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing colonization routes of invasive species from molecular data - Case studies in forest entomology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species distribution modelling and expansion monitoring of two invasive ambrosia beetles, Xylosandrus compactus and X. crassiusculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Urvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sino-French Workshop "Patterns of invertebrate invasions in Eurasian forests"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Beijing, China</w:t>
+              <w:t xml:space="preserve">Detection and control of forest invasive alien species in a dynamic world (International conference by the project LIFE ARTEMIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789893v1</w:t>
+                <w:t xml:space="preserve">hal-02790074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The box tree moth: a model invasive species spreading through Eurasia with the ornamental plant trade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstructing colonization routes of invasive species from molecular data - Case studies in forest entomology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patterns of invertebrate invasions in eurasian forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sino-French workshop, Nov 2019, Beijing, China</w:t>
+              <w:t xml:space="preserve">Sino-French Workshop "Patterns of invertebrate invasions in Eurasian forests"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593084v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02789893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species distribution modelling and expansion monitoring of two invasive ambrosia beetles, Xylosandrus compactus and X. crassiusculus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M.-A. Auger-Rozenberg</w:t>
+                <w:t xml:space="preserve">The box tree moth: a model invasive species spreading through Eurasia with the ornamental plant trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detection and control of forest invasive alien species in a dynamic world (International conference by the project LIFE ARTEMIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Patterns of invertebrate invasions in eurasian forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sino-French workshop, Nov 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790074v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and globalization, drivers of insect invasions</w:t>
               </w:r>
@@ -11741,277 +11741,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phylogeographic approach to trace the invasion pathways of the highly invasive box tree moth, Cydalima perspectalis, in Europe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patterns of expansion of pine processionary moth and its specialist egg parasitoid at the northern edge of its distributional range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Avtzis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Roques</w:t>
+                <w:t xml:space="preserve">M. Simonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Auger-Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pilati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Magnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting IUFRO 7.03.05&amp;7.03.10 “Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03592979v1</w:t>
+                <w:t xml:space="preserve">hal-02786969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of expansion of pine processionary moth and its specialist egg parasitoid at the northern edge of its distributional range</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laure Saune</w:t>
+                <w:t xml:space="preserve">A phylogeographic approach to trace the invasion pathways of the highly invasive box tree moth, Cydalima perspectalis, in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Magnoux</w:t>
+                <w:t xml:space="preserve">Dimitrios Avtzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Vetek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">Joint meeting IUFRO 7.03.05&amp;7.03.10 “Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786969v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03592979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is seed yield in seed orchards affected differently in presence of one insect species or a subset of species. Preliminary results from 2015-2016 in France and Sweden</w:t>
               </w:r>
@@ -12554,51 +12554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Burban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Invasions in a Changing World, Le Studium Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12863,277 +12863,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R-SYST network : a French consortium for barcoding and species identification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Le Saux</w:t>
+                <w:t xml:space="preserve">Sentinel plantings in other continents, a novel method to identify potential insect invaders- Final results of a Chinese trial using European trees.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Ting Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la Société Française de Systématique : "Systématique et sciences participatives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">2nd International Congress on Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209971v1</w:t>
+                <w:t xml:space="preserve">hal-01601764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel plantings in other continents, a novel method to identify potential insect invaders- Final results of a Chinese trial using European trees.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+                <w:t xml:space="preserve">R-SYST network : a French consortium for barcoding and species identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress on Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Qingdao, China</w:t>
+              <w:t xml:space="preserve">Journées annuelles de la Société Française de Systématique : "Systématique et sciences participatives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601764v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the nuclear region ITS2 for arthropods species identification</w:t>
               </w:r>
@@ -15840,64 +15840,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing the invasion pathways of the highly invasive box tree moth, Cydalima perspectalis, in Europe : a phylogeographic approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Vetek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios N. Avtzis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16203,51 +16203,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity of the invasive box tree moth, Cydalima perspectalis, in its native and invaded areas and preliminary phylogeographic approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Vetek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinka Matošević</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16865,51 +16865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foliage edibility of different species and clones of pine for the scarce and protected subspecies Galliegloria of the beautiful moth, Graellsia isabellae oberthür (Lep. Attacidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18391,51 +18391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18898,64 +18898,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19526,51 +19526,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foliage palatibility of pine species and clones to the rare subspecies galliegloria of the beauty moth, Graellsia isabellae Oberthür (Lepidoptera: Attacidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20143,51 +20143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314497v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.101.150337" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rossi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05528-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Migliorini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Eschen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.9.e96744" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132693v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urvois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saun&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16993" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rassati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Shi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Akulov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.91096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oliveira Farinha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gallego" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010064" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Frani&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Prospero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalev Adamson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Attorre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36795-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01162-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02887-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01443-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80157-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03035102v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5314" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11090629" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00091" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Franic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hartmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1971" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592734v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daubr&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370066v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lombaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0993-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626103v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Vetek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01111-x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627715v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Morales-Rodriguez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Anslan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Baranchikov" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.47.34276" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620716v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Simonato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pilati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104097" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciminera" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melfran Herrera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy167" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627472v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gonzalez-Moreno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lazzaro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Vil&#224;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Preda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.44.31650" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623369v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2018.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622149v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Ting Fan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29551-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin J. Groom" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Desmet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Simpson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaike de Wever" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2017.00013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605949v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana O. Farinha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel F. C. Pereira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Maur&#237;cio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12225" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632543v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mari-Mena" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Naveira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vila" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0708-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M. Blackburn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Garnas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1080-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff R. Garnas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Bertelsmeier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Wingfield" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1082-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632331v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Copeland" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Soldati" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.585.7503" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12495" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P7800MK0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634273v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Zhuo Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Yart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120864" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilbon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0630-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636433v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1206" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092614v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12737" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640785v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0154-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642234v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambecedes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour-Rubio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raimbault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651062v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Alaoui El Fels" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Arjouni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El Mercht" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645803v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650344v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2012.00308.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E048AEDDCC5CF43C3D57A5D3D1FC956F3FA880B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12077" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GT4V301D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668740v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Timms" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-008-9318-y" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1NB7N53-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668114v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01084.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP9L8ZXK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659001v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.08.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666220v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rabitsch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005184" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661739v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Boivin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X05-277" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656591v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turgeon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2005.00310.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9644X5BH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2006.01049.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPVGG769-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659673v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hedenstr&#246;m" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Edlund" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Britt Wassgren" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Anderbrant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Sierpinski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-006-9161-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07FAC9D77B0852F38F64904834D859C687D3F7E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679340v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fabre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chalon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:BINV.0000010119.51131.19" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70E42808AD58DC96583C89765A6F63EC2BB19AF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677357v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baumann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Schubert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Heitland" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678268v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hua Sun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouyang Hua" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024592716172" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9W04J3W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672968v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger-Rozenberge" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cariou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151321v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schubert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0418.2003.00735.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MG3SMN4J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676745v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682203v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pasquier-Barre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palasse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693729v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687958v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Parker" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemeunier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698730v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Saintonge" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687544v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686528v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883181v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G&#233;ri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Goussard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689477v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710302v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Wassgren" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anderbrant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#228;gerhag" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Hedenstr&#246;m" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01928898" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701662v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882938v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Auger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jay-Allemand" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bastien" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Geri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716168v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Allais" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715858v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701614v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701884v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708740v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701664v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171710v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Souchu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bankhead" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171679v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171694v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Feddern" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marchioro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171659v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171626v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643556v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593160v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171607v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191927v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parizat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171596v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789893v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593084v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790074v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593101v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593152v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus J. Grunwald" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593035v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787008v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593202v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593045v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592993v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787851v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592979v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Avtzis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786969v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonato" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilati" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnoux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592963v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Rosenberg" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weslien Jan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593018v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Mei Li" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603660v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739664v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740802v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602094v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740030v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Favre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741419v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209971v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601764v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231303v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804286v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749869v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mar&#237;- Mena" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811215v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803738v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823868v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756131v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bacher" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cock" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756126v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816516v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821372v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757918v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756091v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Boivin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Cariou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Silvain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828230v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhuillier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833794v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827405v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831115v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831279v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828243v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770170v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772582v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charpentier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772062v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haverlant" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302513v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607484v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608243v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603928v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Farinha" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92730" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603884v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607289v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.113657" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603464v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602134v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinka Mato&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Chatzidimitriou" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shurov" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602096v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809303v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745159v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805674v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peron" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833711v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tardy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837956v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Pasquier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074053v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kenis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086945v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudry" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171739v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171743v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791464v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Capretti" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola La Porta" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efi.int/sites/default/files/files/publication-bank/2019/efi_wsctu9_2019.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591748v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786390981.0063" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591695v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venche Talg&#248;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cabebooks/ebook/20173265436" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786394415.0070" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591701v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786394415.0189" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337303v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-24744-1_4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24744-1_4" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337302v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-24744-1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24744-1_9" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796032v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Imbert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800430v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blache" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_7#page-1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_7" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822462v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardas Budrys" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Petanidou" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Glavendekic" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852247v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Charpentier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848386v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204276v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004917v4" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800850v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810809v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Japaud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834317v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836924v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quencez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837629v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834962v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837515v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845112v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02788829v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314497v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.101.150337" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rossi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05528-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urvois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saun&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16993" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175419v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Migliorini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Eschen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.9.e96744" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rassati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Shi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Akulov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.91096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oliveira Farinha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gallego" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010064" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Frani&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Prospero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalev Adamson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Attorre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36795-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01162-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02887-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01443-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80157-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03035102v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5314" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11090629" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00091" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Franic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hartmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1971" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592734v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daubr&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370066v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lombaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0993-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Morales-Rodriguez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Anslan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Baranchikov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.47.34276" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626103v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Vetek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01111-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620716v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Simonato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pilati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104097" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciminera" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melfran Herrera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy167" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627472v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gonzalez-Moreno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lazzaro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Vil&#224;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Preda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.44.31650" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623369v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2018.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622149v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Ting Fan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29551-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin J. Groom" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Desmet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Simpson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaike de Wever" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2017.00013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605949v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana O. Farinha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel F. C. Pereira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Maur&#237;cio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12225" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632543v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mari-Mena" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Naveira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vila" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0708-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M. Blackburn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Garnas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1080-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff R. Garnas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Bertelsmeier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Wingfield" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1082-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632331v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Copeland" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Soldati" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.585.7503" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12495" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P7800MK0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634273v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Zhuo Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Yart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120864" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilbon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0630-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636433v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1206" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092614v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12737" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640785v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0154-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642234v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambecedes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour-Rubio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raimbault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651062v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Alaoui El Fels" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Arjouni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El Mercht" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645803v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650344v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2012.00308.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E048AEDDCC5CF43C3D57A5D3D1FC956F3FA880B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12077" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GT4V301D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668114v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01084.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP9L8ZXK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668740v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Timms" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-008-9318-y" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1NB7N53-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659001v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.08.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666220v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rabitsch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005184" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661739v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Boivin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X05-277" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656591v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turgeon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2005.00310.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9644X5BH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2006.01049.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPVGG769-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659673v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hedenstr&#246;m" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Edlund" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Britt Wassgren" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Anderbrant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Sierpinski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-006-9161-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07FAC9D77B0852F38F64904834D859C687D3F7E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679340v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fabre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chalon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:BINV.0000010119.51131.19" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70E42808AD58DC96583C89765A6F63EC2BB19AF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677357v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baumann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Schubert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Heitland" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678268v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hua Sun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouyang Hua" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024592716172" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9W04J3W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672968v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger-Rozenberge" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cariou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151321v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schubert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0418.2003.00735.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MG3SMN4J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676745v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682203v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pasquier-Barre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palasse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693729v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687958v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Parker" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemeunier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698730v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Saintonge" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687544v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686528v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883181v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G&#233;ri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Goussard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689477v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710302v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Wassgren" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anderbrant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#228;gerhag" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Hedenstr&#246;m" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01928898" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701662v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882938v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Auger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jay-Allemand" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bastien" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Geri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716168v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Allais" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715858v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701614v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701884v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708740v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701664v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171710v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Souchu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bankhead" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171679v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171694v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Feddern" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marchioro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171659v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171626v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643556v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593160v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171607v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191927v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parizat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171596v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790074v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789893v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593084v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593101v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593152v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus J. Grunwald" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593035v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787008v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593202v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593045v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592993v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787851v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786969v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonato" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilati" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnoux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592979v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Avtzis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592963v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Rosenberg" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weslien Jan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593018v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Mei Li" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603660v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739664v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740802v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602094v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740030v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Favre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741419v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601764v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209971v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231303v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804286v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749869v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mar&#237;- Mena" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811215v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803738v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823868v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756131v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bacher" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cock" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756126v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816516v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821372v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757918v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756091v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Boivin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Cariou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Silvain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828230v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhuillier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833794v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827405v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831115v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831279v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828243v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770170v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772582v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charpentier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772062v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haverlant" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302513v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607484v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608243v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603928v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Farinha" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92730" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603884v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607289v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.113657" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603464v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602134v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinka Mato&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Chatzidimitriou" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shurov" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602096v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809303v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745159v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805674v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peron" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833711v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tardy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837956v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Pasquier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074053v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kenis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086945v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudry" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171739v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171743v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791464v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Capretti" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola La Porta" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efi.int/sites/default/files/files/publication-bank/2019/efi_wsctu9_2019.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591748v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786390981.0063" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591695v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venche Talg&#248;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cabebooks/ebook/20173265436" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786394415.0070" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591701v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786394415.0189" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337303v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-24744-1_4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24744-1_4" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337302v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-24744-1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24744-1_9" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796032v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Imbert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800430v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blache" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_7#page-1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_7" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822462v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardas Budrys" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Petanidou" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Glavendekic" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852247v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Charpentier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848386v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204276v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004917v4" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800850v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810809v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Japaud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834317v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836924v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quencez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837629v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834962v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837515v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845112v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02788829v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>