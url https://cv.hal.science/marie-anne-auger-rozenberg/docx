--- v1 (2026-04-17)
+++ v2 (2026-05-26)
@@ -542,295 +542,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The worldwide invasion history of a pest ambrosia beetle inferred using population genomics</w:t>
+                <w:t xml:space="preserve">Towards a global sentinel plants research strategy to prevent new introductions of non-native pests and pathogens in forests. The experience of HOMED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Urvois</w:t>
+                <w:t xml:space="preserve">Duccio Migliorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Perrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Roques</w:t>
+                <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sauné</w:t>
+                <w:t xml:space="preserve">Eckehard Brockerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Courtin</w:t>
+                <w:t xml:space="preserve">René Eschen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (15), pp.4381-4400. </w:t>
+              <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3897/rio.9.e96744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132693v1</w:t>
+                <w:t xml:space="preserve">hal-04175419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a global sentinel plants research strategy to prevent new introductions of non-native pests and pathogens in forests. The experience of HOMED</w:t>
+                <w:t xml:space="preserve">The worldwide invasion history of a pest ambrosia beetle inferred using population genomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duccio Migliorini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+                <w:t xml:space="preserve">T. Urvois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Battisti</w:t>
+                <w:t xml:space="preserve">C. Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eckehard Brockerhoff</w:t>
+                <w:t xml:space="preserve">L. Sauné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Eschen</w:t>
+                <w:t xml:space="preserve">C. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Ideas and Outcomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9, </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (15), pp.4381-4400. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3897/rio.9.e96744⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.16993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04175419v1</w:t>
+                <w:t xml:space="preserve">hal-04132693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide tests of generic attractants, a promising tool for early detection of non-native cerambycid species</w:t>
               </w:r>
@@ -4717,295 +4717,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02634273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The invasive Leptoglossus seed bug, a threat for commercial seed crops, but for conifer diversity?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction of a windborne insect invasion using a particle dispersal model, historical wind data, and Bayesian analysis of genetic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guilbon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+                <w:t xml:space="preserve">Tonya Allen Lander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne E. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Oddou-Muratorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Gidoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10530-013-0630-9⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, online, 17 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634224v1</w:t>
+                <w:t xml:space="preserve">hal-02636433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of a windborne insect invasion using a particle dispersal model, historical wind data, and Bayesian analysis of genetic data</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Candau</w:t>
+                <w:t xml:space="preserve">The invasive Leptoglossus seed bug, a threat for commercial seed crops, but for conifer diversity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Yart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Gidoin</w:t>
+                <w:t xml:space="preserve">Sophie Guilbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, online, 17 p. </w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (9), pp.1833-1849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.1206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10530-013-0630-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636433v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of asexuality induced by the endosymbiotic Wolbachia across phytophagous wasp species: host plant specialization matters.</w:t>
               </w:r>
@@ -5030,51 +5030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Gidoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5860,306 +5860,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02651792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of non-lethal sampling on life-history traits of the protected moth Graellsia isabelae (Lepidoptera: Saturniidae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Vila</w:t>
+                <w:t xml:space="preserve">Ecological effects of invasive alien insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Goussard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Timms</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2008.01084.x⟩</w:t>
+              <w:t xml:space="preserve">Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (1), pp.21-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10530-008-9318-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02668114v1</w:t>
+                <w:t xml:space="preserve">hal-02668740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological effects of invasive alien insects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Kenis</w:t>
+                <w:t xml:space="preserve">Effect of non-lethal sampling on life-history traits of the protected moth Graellsia isabelae (Lepidoptera: Saturniidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Péré</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Francis Goussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Lopez-Vaamonde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11 (1), pp.21-45. </w:t>
+              <w:t xml:space="preserve">Ecological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (3), pp.356-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10530-008-9318-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2311.2008.01084.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668740v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the impact of an invasive insect via reaction-diffusion</w:t>
               </w:r>
@@ -6360,277 +6360,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A lack of native congeners may limit colonization of introduced conifers by indigenous insects in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular phylogeny and evolution of host-plant use in conifer seed chalcids in the genus Megastigmus (Hymenoptera: Torymidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Magnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Turgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 36 (2), pp.299-313. </w:t>
+              <w:t xml:space="preserve">Systematic Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (1), pp.47-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/X05-277⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-3113.2005.00310.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661739v1</w:t>
+                <w:t xml:space="preserve">hal-02656591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny and evolution of host-plant use in conifer seed chalcids in the genus Megastigmus (Hymenoptera: Torymidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A lack of native congeners may limit colonization of introduced conifers by indigenous insects in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solen Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systematic Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-3113.2005.00310.x⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (2), pp.299-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/X05-277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02656591v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tentative analysis of the interceptions of non- indigenous organisms in Europe during 1995-2004</w:t>
               </w:r>
@@ -6904,51 +6904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7636,51 +7636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pasquier-Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Palasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7757,51 +7757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pasquier-Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7973,51 +7973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accroissement des risques de dégats de la processionnaire du pin, Thaumetopoea pityocampa Denis Schiff. en région Centre, du au réchauffement climatique (Lepidoptera : Thaumetopoeidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Saintonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8219,51 +8219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales des sciences forestières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 54 (8), pp.705-713</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8625,51 +8625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 117, pp.248-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8688,230 +8688,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02701662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative variations of taxifolin and its glucoside in Pinus sylvestris needles consumed by Diprion pini larvae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of the foliage of different pine species on the development and on the oviposition of the pine sawfly Diprion pini L. (Hym., Diprionidae). II. Influence on egg laying and interspecific variability of some active secondary compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Geri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma Auger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C Geri</w:t>
+                <w:t xml:space="preserve">J.P. Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 51 (2), pp.135-146</w:t>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 117, pp.165-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00882938v1</w:t>
+                <w:t xml:space="preserve">hal-02716168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the foliage of different pine species on the development and on the oviposition of the pine sawfly Diprion pini L. (Hym., Diprionidae). II. Influence on egg laying and interspecific variability of some active secondary compounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Geri</w:t>
+                <w:t xml:space="preserve">Quantitative variations of taxifolin and its glucoside in Pinus sylvestris needles consumed by Diprion pini larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Jay-Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Allais</w:t>
+                <w:t xml:space="preserve">C Geri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 117, pp.165-181</w:t>
+              <w:t xml:space="preserve">Annales des sciences forestières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 51 (2), pp.135-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02716168v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00882938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative variations of taxifolin and its glucoside in Pinus sylvestris needles consumed by Diprion pini larvae</w:t>
               </w:r>
@@ -10149,234 +10149,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure of European invasive populations of two Xylosandrus species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Perrier</w:t>
+                <w:t xml:space="preserve">Les invasions biologiques dans le contexte du changement climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVI National Italian Congress of Entomology (CNIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Les Rencontres de Thuret – 4e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Villa Thuret Jardin Botanique, Nov 2021, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593160v1</w:t>
+                <w:t xml:space="preserve">hal-04171607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les invasions biologiques dans le contexte du changement climatique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+                <w:t xml:space="preserve">Genetic structure of European invasive populations of two Xylosandrus species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Urvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres de Thuret – 4e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Villa Thuret Jardin Botanique, Nov 2021, Antibes, France</w:t>
+              <w:t xml:space="preserve">XXVI National Italian Congress of Entomology (CNIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171607v1</w:t>
+                <w:t xml:space="preserve">hal-03593160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les alliés de nos ennemis sont-ils nos ennemis ? caractérisation des champignons associés aux Xylosandrus spp</w:t>
               </w:r>
@@ -10606,338 +10606,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species distribution modelling and expansion monitoring of two invasive ambrosia beetles, Xylosandrus compactus and X. crassiusculus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teddy Urvois</w:t>
+                <w:t xml:space="preserve">Reconstructing colonization routes of invasive species from molecular data - Case studies in forest entomology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roques</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M.-A. Auger-Rozenberg</w:t>
+                <w:t xml:space="preserve">Christian Burban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detection and control of forest invasive alien species in a dynamic world (International conference by the project LIFE ARTEMIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">Sino-French Workshop "Patterns of invertebrate invasions in Eurasian forests"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790074v1</w:t>
+                <w:t xml:space="preserve">hal-02789893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing colonization routes of invasive species from molecular data - Case studies in forest entomology</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The box tree moth: a model invasive species spreading through Eurasia with the ornamental plant trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sino-French Workshop "Patterns of invertebrate invasions in Eurasian forests"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Beijing, China</w:t>
+              <w:t xml:space="preserve">Patterns of invertebrate invasions in eurasian forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sino-French workshop, Nov 2019, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789893v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The box tree moth: a model invasive species spreading through Eurasia with the ornamental plant trade</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bras</w:t>
+                <w:t xml:space="preserve">Species distribution modelling and expansion monitoring of two invasive ambrosia beetles, Xylosandrus compactus and X. crassiusculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Urvois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kerdelhué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patterns of invertebrate invasions in eurasian forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sino-French workshop, Nov 2019, Beijing, China</w:t>
+              <w:t xml:space="preserve">Detection and control of forest invasive alien species in a dynamic world (International conference by the project LIFE ARTEMIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593084v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and globalization, drivers of insect invasions</w:t>
               </w:r>
@@ -11741,277 +11741,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of expansion of pine processionary moth and its specialist egg parasitoid at the northern edge of its distributional range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A phylogeographic approach to trace the invasion pathways of the highly invasive box tree moth, Cydalima perspectalis, in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Simonato</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Magnoux</w:t>
+                <w:t xml:space="preserve">Dimitrios Avtzis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Vetek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t>
+              <w:t xml:space="preserve">Joint meeting IUFRO 7.03.05&amp;7.03.10 “Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786969v1</w:t>
+                <w:t xml:space="preserve">hal-03592979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phylogeographic approach to trace the invasion pathways of the highly invasive box tree moth, Cydalima perspectalis, in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Bras</w:t>
+                <w:t xml:space="preserve">Patterns of expansion of pine processionary moth and its specialist egg parasitoid at the northern edge of its distributional range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Simonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Auger-Rozenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pilati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitrios Avtzis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Roques</w:t>
+                <w:t xml:space="preserve">E. Magnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting IUFRO 7.03.05&amp;7.03.10 “Forest Insects and Pathogens in a Changing Environment: Ecology, Monitoring &amp; Genetics”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">IUFRO 125th Anniversary Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03592979v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is seed yield in seed orchards affected differently in presence of one insect species or a subset of species. Preliminary results from 2015-2016 in France and Sweden</w:t>
               </w:r>
@@ -12554,51 +12554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Burban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insect Invasions in a Changing World, Le Studium Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Studium - Loire Valley Institute for Advanced Studies. FRA., Dec 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12662,51 +12662,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Gidoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12863,277 +12863,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel plantings in other continents, a novel method to identify potential insect invaders- Final results of a Chinese trial using European trees.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
+                <w:t xml:space="preserve">R-SYST network : a French consortium for barcoding and species identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chaumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Congress on Biological Invasions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Qingdao, China</w:t>
+              <w:t xml:space="preserve">Journées annuelles de la Société Française de Systématique : "Systématique et sciences participatives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01601764v1</w:t>
+                <w:t xml:space="preserve">hal-01209971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R-SYST network : a French consortium for barcoding and species identification</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Le Saux</w:t>
+                <w:t xml:space="preserve">Sentinel plantings in other continents, a novel method to identify potential insect invaders- Final results of a Chinese trial using European trees.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian-Ting Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Courtial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Yart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la Société Française de Systématique : "Systématique et sciences participatives"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France. 1 p</w:t>
+              <w:t xml:space="preserve">2nd International Congress on Biological Invasions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209971v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the nuclear region ITS2 for arthropods species identification</w:t>
               </w:r>
@@ -13644,450 +13644,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first finding of Wolbachia in thelytokous seed chalcids (Hymenoptera : Torymidae, Megastigmus sp)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Candau</w:t>
+                <w:t xml:space="preserve">Share the resources or displace the natives: different strategies in invasive Megastigmus seed insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. International Congress of Entomology; ICE 2008</w:t>
+              <w:t xml:space="preserve">23. International Congress of Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02823868v1</w:t>
+                <w:t xml:space="preserve">hal-02816516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing, classifying and scoring the environmental impact of invasive insects in pest risk analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What do interception data really tell us about actual insect invasions in Europe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Kenis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Rabitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756131v1</w:t>
+                <w:t xml:space="preserve">hal-02756126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do interception data really tell us about actual insect invasions in Europe ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The first finding of Wolbachia in thelytokous seed chalcids (Hymenoptera : Torymidae, Megastigmus sp)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Candau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wolfgang Rabitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">23. International Congress of Entomology; ICE 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756126v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Share the resources or displace the natives: different strategies in invasive Megastigmus seed insects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing, classifying and scoring the environmental impact of invasive insects in pest risk analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Kenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Augustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23. International Congress of Entomology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Durban, South Africa. 1 p</w:t>
+              <w:t xml:space="preserve">11. European Ecological Congress; 38. Annual Conference of the Ecological Society of Germany, Austria, and Switzerland; EURECO-GFOE 2008 "Biodiversity in an Ecosystem Context"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816516v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of molecular markers to identify cryptic species or complexes of sibling species in invasive or potentially invasive conifer pest insects</w:t>
               </w:r>
@@ -14162,264 +14162,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'incendie pourrait-il constituer un mécanisme de régénération naturelle du genévrier thurifère par échappement aux ravageurs des graines ? L’exemple de la montagne de Rié (France)</w:t>
+                <w:t xml:space="preserve">INVAGRAINES - Invasions de peuplements forestiers par des insectes séminiphages exotiques : mécanismes, conséquences écologiques et moyens de surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Silvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque International sur le Genévrier Thurifère et autres Juniperus : écologie et gestion forestière durable.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Cabrejas del Pinar (Soria), Espagne</w:t>
+              <w:t xml:space="preserve">"Invasions Biologiques" : Colloque de restitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Moliets, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757918v1</w:t>
+                <w:t xml:space="preserve">hal-02756091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INVAGRAINES - Invasions de peuplements forestiers par des insectes séminiphages exotiques : mécanismes, conséquences écologiques et moyens de surveillance</w:t>
+                <w:t xml:space="preserve">L'incendie pourrait-il constituer un mécanisme de régénération naturelle du genévrier thurifère par échappement aux ravageurs des graines ? L’exemple de la montagne de Rié (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Invasions Biologiques" : Colloque de restitution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Moliets, France</w:t>
+              <w:t xml:space="preserve">3. Colloque International sur le Genévrier Thurifère et autres Juniperus : écologie et gestion forestière durable.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Cabrejas del Pinar (Soria), Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756091v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative approach in understanding biological invasions: What can be learnt from the analysis of DNA microsatellites in invasive Megastigmus seed chalcids?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14427,51 +14427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference on Biological Invasions NEOBIOTA- From Ecology to Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Bern, Switzerland. 1 p</w:t>
@@ -14716,51 +14716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solen Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16354,51 +16354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Henri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Vavre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Gidoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16865,51 +16865,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foliage edibility of different species and clones of pine for the scarce and protected subspecies Galliegloria of the beautiful moth, Graellsia isabellae oberthür (Lep. Attacidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18391,51 +18391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc L. Barbaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Battisti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18758,51 +18758,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of plant chemistry and phenology on sawfly behavior and development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18898,64 +18898,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Abad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Candresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19331,246 +19331,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual progress report</w:t>
+                <w:t xml:space="preserve">Noxious effect of Scots pine foliage on Diprion pini L. (Hym. Diprionidae) and other defoliators: Specificity and prospects for use in forest management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geri</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">3 tables 4 graph. Reporting period: 1 February 1997 - 31 January 1998*INRA, Centre d'Orléans (FRA) Diffusion du document : INRA, Centre d'Orléans (FRA). 1998</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quencez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1 tables 3 graph. General Technical Report. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02834317v1</w:t>
+                <w:t xml:space="preserve">hal-02836924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noxious effect of Scots pine foliage on Diprion pini L. (Hym. Diprionidae) and other defoliators: Specificity and prospects for use in forest management</w:t>
+                <w:t xml:space="preserve">Individual progress report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">3 tables 4 graph. Reporting period: 1 February 1997 - 31 January 1998*INRA, Centre d'Orléans (FRA) Diffusion du document : INRA, Centre d'Orléans (FRA). 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre de rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Quencez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-02836924v1</w:t>
+                <w:t xml:space="preserve">hal-02834317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foliage palatibility of pine species and clones to the rare subspecies galliegloria of the beauty moth, Graellsia isabellae Oberthür (Lepidoptera: Attacidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Auger-Rozenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20143,51 +20143,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314497v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.101.150337" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rossi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05528-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132693v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urvois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saun&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16993" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175419v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Migliorini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Eschen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.9.e96744" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rassati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Shi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Akulov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.91096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oliveira Farinha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gallego" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010064" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Frani&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Prospero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalev Adamson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Attorre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36795-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01162-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02887-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01443-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80157-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03035102v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5314" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11090629" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00091" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Franic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hartmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1971" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592734v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daubr&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370066v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lombaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0993-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Morales-Rodriguez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Anslan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Baranchikov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.47.34276" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626103v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Vetek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01111-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620716v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Simonato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pilati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104097" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciminera" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melfran Herrera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy167" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627472v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gonzalez-Moreno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lazzaro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Vil&#224;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Preda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.44.31650" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623369v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2018.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622149v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Ting Fan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29551-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin J. Groom" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Desmet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Simpson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaike de Wever" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2017.00013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605949v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana O. Farinha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel F. C. Pereira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Maur&#237;cio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12225" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632543v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mari-Mena" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Naveira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vila" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0708-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M. Blackburn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Garnas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1080-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff R. Garnas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Bertelsmeier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Wingfield" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1082-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632331v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Copeland" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Soldati" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.585.7503" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12495" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P7800MK0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634273v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Zhuo Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Yart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120864" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634224v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilbon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0630-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636433v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1206" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092614v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12737" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640785v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0154-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642234v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambecedes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour-Rubio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raimbault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651062v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Alaoui El Fels" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Arjouni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El Mercht" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645803v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650344v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2012.00308.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E048AEDDCC5CF43C3D57A5D3D1FC956F3FA880B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12077" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GT4V301D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668114v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01084.x" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP9L8ZXK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668740v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Timms" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-008-9318-y" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1NB7N53-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659001v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.08.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666220v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rabitsch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005184" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661739v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Boivin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X05-277" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656591v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turgeon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2005.00310.x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9644X5BH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2006.01049.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPVGG769-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659673v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hedenstr&#246;m" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Edlund" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Britt Wassgren" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Anderbrant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Sierpinski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-006-9161-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07FAC9D77B0852F38F64904834D859C687D3F7E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679340v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fabre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chalon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:BINV.0000010119.51131.19" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70E42808AD58DC96583C89765A6F63EC2BB19AF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677357v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baumann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Schubert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Heitland" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678268v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hua Sun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouyang Hua" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024592716172" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9W04J3W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672968v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger-Rozenberge" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cariou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151321v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schubert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0418.2003.00735.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MG3SMN4J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676745v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682203v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pasquier-Barre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palasse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693729v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687958v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Parker" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemeunier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698730v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Saintonge" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687544v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686528v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883181v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G&#233;ri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Goussard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689477v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710302v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Wassgren" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anderbrant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#228;gerhag" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Hedenstr&#246;m" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01928898" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701662v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882938v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Auger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jay-Allemand" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bastien" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Geri" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716168v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Allais" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715858v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701614v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701884v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708740v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701664v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171710v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Souchu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bankhead" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171679v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171694v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Feddern" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marchioro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171659v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171626v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643556v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593160v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171607v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191927v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parizat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171596v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790074v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789893v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593084v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593101v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593152v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus J. Grunwald" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593035v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787008v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593202v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593045v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592993v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787851v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786969v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonato" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilati" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnoux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592979v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Avtzis" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592963v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Rosenberg" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weslien Jan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593018v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Mei Li" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603660v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739664v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740802v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602094v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740030v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Favre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741419v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601764v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209971v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231303v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804286v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749869v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mar&#237;- Mena" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811215v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803738v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823868v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756131v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bacher" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cock" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756126v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816516v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821372v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757918v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756091v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Boivin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Cariou" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Silvain" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828230v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhuillier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833794v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827405v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831115v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831279v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828243v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770170v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772582v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charpentier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772062v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haverlant" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302513v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607484v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608243v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603928v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Farinha" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92730" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603884v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607289v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.113657" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603464v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602134v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinka Mato&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Chatzidimitriou" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shurov" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602096v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809303v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745159v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805674v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peron" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833711v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tardy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837956v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Pasquier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074053v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kenis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086945v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudry" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171739v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171743v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791464v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Capretti" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola La Porta" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efi.int/sites/default/files/files/publication-bank/2019/efi_wsctu9_2019.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591748v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786390981.0063" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591695v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venche Talg&#248;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cabebooks/ebook/20173265436" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786394415.0070" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591701v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786394415.0189" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337303v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-24744-1_4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24744-1_4" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337302v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-24744-1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24744-1_9" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796032v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Imbert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800430v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blache" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_7#page-1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_7" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822462v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardas Budrys" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Petanidou" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Glavendekic" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852247v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Charpentier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848386v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204276v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004917v4" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800850v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810809v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Japaud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834317v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836924v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quencez" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837629v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834962v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837515v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845112v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02788829v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05314497v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Yuan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Magnoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ren" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard G Brockerhoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.101.150337" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04534667v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Urvois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rossi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-024-05528-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04672656v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Soubeyrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Estoup" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Cruaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meynard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s43170-024-00273-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175419v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duccio Migliorini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Battisti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckehard Brockerhoff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Eschen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/rio.9.e96744" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04132693v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Urvois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Saun&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courtin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16993" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rassati" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Shi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Akulov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.91096" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175438v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Oliveira Farinha" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Branco" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Courtin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lesieur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Gallego" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/d15010064" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Frani&#263;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Prospero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalev Adamson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Attorre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36795-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-022-01162-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04175412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombaert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Kenis" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongmei Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-022-02887-3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609676v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saun&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-021-01443-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232080v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhue" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80157-9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592861v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592803v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03035102v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Husson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Goudet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mar&#231;ais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2020.5314" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03293130v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorme" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/insects11090629" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03302392v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Augustin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00091" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Franic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hartmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eap.1971" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592734v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bellanger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Daubr&#233;e" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370066v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lombaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Strong" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-018-0993-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Morales-Rodriguez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sten Anslan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Baranchikov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.47.34276" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626103v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios N. Avtzis" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Vetek" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10340-019-01111-x" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620716v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Simonato" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pilati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saune" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2019.104097" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627413v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ciminera" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melfran Herrera" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy167" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627472v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Gonzalez-Moreno" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Lazzaro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montserrat Vil&#224;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Preda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Adriaens" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.44.31650" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623369v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14411/eje.2018.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622149v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Ting Fan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29551-y" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607810v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin J. Groom" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Desmet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Simpson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaike de Wever" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2017.00013" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605949v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana O. Farinha" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel F. C. Pereira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Maur&#237;cio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/afe.12225" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632543v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mari-Mena" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Lopez-Vaamonde" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Naveira" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Vila" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-016-0708-y" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639671v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim M. Blackburn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Garnas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Py&#353;ek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1080-y" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636832v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff R. Garnas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Bertelsmeier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Wingfield" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-016-1082-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632331v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert S. Copeland" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Soldati" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Denux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/zookeys.585.7503" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640320v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magally Torres-Leguizamon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12495" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P7800MK0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634273v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Zhuo Zhang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Yart" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120864" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636433v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Allen Lander" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Klein" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Oddou-Muratorio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Candau" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Gidoin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1206" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634224v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilbon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-013-0630-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01092614v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boivin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Henri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Vavre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veber" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12737" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640785v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0154-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642234v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Cambecedes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Fallour-Rubio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raimbault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651062v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed El Alaoui El Fels" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Arjouni" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d El Mercht" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645803v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650344v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-4877.2012.00308.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E048AEDDCC5CF43C3D57A5D3D1FC956F3FA880B4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651792v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12077" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GT4V301D-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668740v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Timms" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10530-008-9318-y" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M1NB7N53-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668114v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Goussard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2311.2008.01084.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DP9L8ZXK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659001v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roques" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mbs.2008.08.002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666220v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Rabitsch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007485307005184" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656591v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Turgeon" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3113.2005.00310.x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9644X5BH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661739v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solen Boivin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/X05-277" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654307v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2338.2006.01049.x" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SPVGG769-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659673v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hedenstr&#246;m" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Edlund" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Britt Wassgren" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Anderbrant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Sierpinski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-006-9161-5" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/07FAC9D77B0852F38F64904834D859C687D3F7E1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679340v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Fabre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chalon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:BINV.0000010119.51131.19" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70E42808AD58DC96583C89765A6F63EC2BB19AF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677357v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Baumann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Schubert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Heitland" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre-Rampant" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678268v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang-Hua Sun" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouyang Hua" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1024592716172" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-G9W04J3W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672968v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boivin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger-Rozenberge" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Cariou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151321v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schubert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.&#8208;A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Faivre Rampant" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1439-0418.2003.00735.x" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MG3SMN4J-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676745v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682203v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pasquier-Barre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Palasse" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geri" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693729v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grenier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687958v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monti" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Parker" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemeunier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698730v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Saintonge" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687544v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hamel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686528v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883181v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C G&#233;ri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Goussard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689477v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710302v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bergstr&#246;m" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Wassgren" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Anderbrant" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F&#228;gerhag" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.E. Hedenstr&#246;m" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01928898" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701662v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716168v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Allais" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00882938v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Auger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jay-Allemand" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bastien" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Geri" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715858v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jay-Allemand" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701614v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701884v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708740v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701664v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171710v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Le Souchu" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Sall&#233;" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bankhead" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171679v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171694v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Feddern" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Garcia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Marchioro" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Mas" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171659v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171626v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03643556v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171607v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593160v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04191927v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Fernandez-Conradi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martin-StPaul" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Parizat" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Penaud" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171596v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Chadoeuf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789893v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Burban" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593084v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790074v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roques" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593101v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593152v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklaus J. Grunwald" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593035v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787008v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593202v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauvard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593045v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592993v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787851v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robinet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Suppo" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592979v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Avtzis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786969v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simonato" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Auger-Rozenberg" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilati" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Magnoux" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03592963v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olle Rosenberg" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weslien Jan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593018v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong-Mei Li" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603660v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739664v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740802v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602094v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740030v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Favre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741419v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209971v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bouchez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chaumeil" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Laval" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Saux" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601764v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231303v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804286v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749869v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neus Mar&#237;- Mena" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811215v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803738v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816516v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756126v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823868v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756131v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Bacher" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Cock" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821372v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756091v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Boivin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Cariou" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Silvain" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757918v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828230v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lhuillier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833794v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827405v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831115v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831279v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828243v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770170v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772582v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Charpentier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772062v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haverlant" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302513v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Robin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607484v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608243v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603928v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Farinha" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.92730" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603884v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607289v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1603/ICE.2016.113657" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603464v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602134v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinka Mato&#353;evi&#263;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Chatzidimitriou" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Shurov" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602096v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809303v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Roux-Morabito" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745159v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805674v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Peron" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833711v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vincent" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tardy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837956v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Pasquier" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05074053v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kenis" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tabone" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/328/9782759240487/invasion-et-expansion-d-insectes-bioagresseurs-forestiers" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05086945v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Saintonge" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Boutte" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaudry" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171739v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1749/9782759234837/crises-sanitaires-en-agriculture" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171743v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791464v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Capretti" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola La Porta" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.efi.int/sites/default/files/files/publication-bank/2019/efi_wsctu9_2019.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591748v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786390981.0063" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591695v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venche Talg&#248;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cabi.org/cabebooks/ebook/20173265436" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786394415.0070" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03591701v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781786394415.0189" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337303v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007%2F978-3-319-24744-1_4" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24744-1_4" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337302v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-3-319-24744-1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24744-1_9" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796032v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Edouard Imbert" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-94-017-9340-7" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800430v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Barbaro" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blache" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/chapter/10.1007/978-94-017-9340-7_7#page-1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9340-7_7" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822462v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardas Budrys" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Petanidou" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milka Glavendekic" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Bommarco" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852247v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Charpentier" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848386v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204276v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abad" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Candresse" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004917v4" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800850v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810809v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Japaud" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836924v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quencez" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834317v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837629v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834962v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837515v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02845112v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02788829v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>