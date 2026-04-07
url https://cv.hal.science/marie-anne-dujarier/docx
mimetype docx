--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Anne Dujarier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Frayssé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours (des) dominants sur le « Futur du travail » : mimétisme, conservatisme et impensés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage de Lisa Herzog et Bénédicte Zimmermann (dir.), Shifting Categories of Work: Unsettling the Ways We Think about Jobs, Labor, and Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (2), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11o4z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire autour de l’ouvrage de Lionel Jacquot, Travail, gouvernementalité managériale et néolibéralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Work as a Category of Thought Has Been Disrupted in Neoliberal Capitalist Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (2), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31269/triplec.v21i2.1449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplier les significations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 301, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical division of labour : A sociology of work of the remote organisers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work Organisation, Labour and Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13169/workorgalaboglob.13.2.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Nick Srnicek, Le capitalisme de plateforme. L’hégémonie de l’économie numérique (Montréal, Lux, 2018).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utopie à la dystopie : à quoi collabore l’économie collaborative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 27 (2), pp.92-100. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.182.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit du travail ou droit du salariat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer et travailler : état des débats actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management à distance dans les grandes organisations : le travail des ‘planneurs’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières entre activité, travail et emploi : le cas des bricoleurs, in Nirello Laura (Coord.), Formes d’économie collaborative et protection sociale – n°31, p. 64-70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de la DREES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital labor, travail du consommateur : quels usages sociaux du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INA Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés. Le travail vu par les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l’activité : une clinique du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du LARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activity of the consumer: strengthening, transforming or contesting capitalism ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociological Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three sociological types of consumer work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning professional representations. The role of middlemen in mergers and acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 56 (n° 2), pp. 182-203. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2014.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard d’une sociologue de l’activité sur un congrès d’ergologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie et documentaire. Retour sur une expérience de coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : M.E. Chessel, Les consommateurs engagés à la Belle Époque. La ligue sociale d’acheteurs (Presses de Sciences Po. 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saisir la subjectivité et le travail par le film de fiction ». Rencontre avec Jean-Marc Moutout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dejours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Rolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.123-142. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.027.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance-based management and quality of work: an empirical assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Piney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.3855-3860. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-0092-3855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance-based management and quality of work : an empirical assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Piney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work : a journal of prevention, assessment and rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'automatisation du jugement sur le travail. Mesurer n'est pas évaluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 128-129 (1), pp.135-159. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cis.128.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’hypothèse de la mise au travail des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82, pp.3-19. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de A.-L. Ulmann, Dans les pas des contrôleurs de prestations sociales. Travailler entre droit et équité, (L’Harmattan, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automatisation du jugement sur le travail. Mesurer n’est pas évaluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : M. Buscatto, M. Loriol et J.-M. Weller (dir.), Au-delà du stress au travail, (Ères, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privatisation des crèches : quelles transformations du travail et de la compétence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Palmato-Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 23, pp. 137-149. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.023.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes cadres dynamiques désenchantés», recension du livre Isnards et Zuber, L’ open space m’a tuer (Hachette Littératures, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.173-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension du livre : F. Aballéa et M. Lallement, Relations au travail, relations de travail (Octarès, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.227. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.002.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La division sociale du travail d'organisation dans les services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 1, pp.129-136. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.001.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie au chevet du travail », Recension du livre de D. Lhuilier, Cliniques du travail (Toulouse, Ères, Collection Clinique du travail, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et dissimulation dans les organisations. Dynamique de l’évaluation experte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action des consultants dans le rachat d’une grande entreprise européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6, pp.85-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’inacceptable : la maltraitance en gériatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vol. VIII (19), pp.111-124. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips.019.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire &amp;quot;Contributions à une altergestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, pp.39-62, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Encadrer à distance : les ‘planneurs’ et le travail », Actes du Séminaire annuel Âges et Travail du CREAPT, mai 2015, Rapport de recherche CEE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur du travail. Critiques, enjeux et débats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Frayssé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31, pp.3-158, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer / Travailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2018, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.039.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité des clients : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 82, 2012, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idées reçues sur le travail. Emploi, activité, organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Cavalier Bleu, pp.236, 2023, Idées reçues, 979-10-318-0581-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Baghioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Po; Le Monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 340 p., 2023, Que sait-on ?, 9782724641905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles dans le travail.Sociologie d’une catégorie de pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-13084-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité en théories. Regards croisés sur le travail. Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travailleurs du management : acteurs, dispositifs et politiques d'encadrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Ricciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2020, Coll. Le travail en débats, 978-88-85812-68-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler sur le travail. Histoire de vie et choix théorique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clinique &amp; Changement Social, L’Harmattan, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité en théories. Regards croisés sur le travail. Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il lavoro del consumatore : come coproduciamo ciò che compriamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egea, Culture e Societa, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management désincarné. Enquête sur les nouveaux cadres du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782707178442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail du consommateur : de McDo à eBay : comment nous coproduisons ce que nous achetons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 261 p., 2014, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.dujar.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité des clients : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.206, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idéal au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, Coll. Quadrige, 291 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs sociaux en recherche-action. Éducation, insertion, coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 218 p., 2010, Recherche-action en pratiques sociales, ‎978-2-296-12266-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El ideal Al Trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modus Laborandi, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La concurrence au travail est naturelle et bénéficie à tous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Dujarier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur le travail. Emploi, activité, organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu; Le Cavalier Bleu, pp.197-203, 2023, 9791031805818. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcb.dujan.2023.01.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places de marché numériques : des discours révolutionnaires pour des pratiques incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plateformes de travail numériques. Polygraphie d’un nouveau modèle organisationnel. Vultur M. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval (PUL), « Sociologie contemporaine», pp.41-66, 2023, 9782763758022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travailler dans une start-up c’est fun ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokçe Gulkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Dujarier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur le travail. Emploi, activité, organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu; Le cavalier bleu, pp.221-226, 2023, 9791031805818. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcb.dujan.2023.01.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxal déploiement du management par les dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que sait-on du travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2023, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.colle.2023.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places de marché numériques : nouveaux travailleurs et continuité du capitalisme néolibéral. Le cas du bricolage en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodrigo Carelli, Patrick Cingolani et Donna Kesselman (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les travailleurs des plateformes numériques. Regards interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teseo Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 83-116, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au Tome II de &amp;quot;L'activité en théories, regards croisés sur le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité en théories - Regards croisés sur le travail (Tome II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès "Travail et activités humaines", pp.7-24, 2021, 9782366301151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que j’ai fait de ce qu’on a fait de moi : tentative d’explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler sur le travail. Histoire de vie et choix théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.73-93, 2020, Collection Clinique &amp; changement social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Penser son travail de recherche sur le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler sur le travail. Histoire de vie et choix théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.1-19, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'ouvrage &amp;quot;les travailleurs du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Ricciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les travailleurs du management. Acteurs, dispositifs et politiques d’encadrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-27, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel indocile des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.822-831, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un régime de travail réellement humain ?, Supiot et Mussot (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.42-52, 2018, 978-2-7056-9766-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La division sociale du travail de prescription : le &amp;quot;management à distance&amp;quot;. Avant-propos à la seconde édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'idéal au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up to the financial elites, or Out to the menial world : Figuring out companies as commodities: a key to stay in the M&A sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance At Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.29-41, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s make the company a bunch of figures: Professional representations in mergers and acquisitions firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussard Valérie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance at work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp. 29-41, 2017, 978-1-138-20403-4. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315470290-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité et jeu au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, pp.197-216, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs, jeu et fiction au travail : le sens du travail chez les cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mises en intrigues. Rencontres Recherche et Création du Festival d’Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.149-161, 2016, 9782271091932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d’une sociologie de l’activité pour comprendre le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité en théories - Regards croisés sur le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer en travaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi (vous) sert le (concept) de jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne travailler que pour les chiffres ? Le sens du travail à l’épreuve du management contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques du Travail. Pistes critiques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le concept de travail. Postface à la seconde édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail du consommateur. De Mac Do à eBay : comment nous coproduisons ce que nous achetons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.233-247, 2014, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.dujar.2014.01.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bevort Antoine, Jobert Annette, Lallement Michel, Mias Arnaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, Coll. Quadrige, pp. 126-132, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalisations et régulations de travail : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquot Lionel, Balzani Bernard, Boulayoune Ali, Lhotel Hervé (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et structures du salariat : crise, mutation, devenir. Tome 2 : des normes et transformations du travail salarié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp. 111-117, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qui m'arrive au travail ?&amp;quot; : actualité de la recherche-action clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clot Yves, Lhuilier Dominique (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en clinique du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, Coll. Clinique du travail, pp. 83-94, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-action : un moyen de penser et de transformer ses pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dujarier Marie-Anne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailleurs sociaux en recherche-action : éducation, insertion, coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 17-43, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse sociologique des discours sur la &amp;quot;souffrance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Périlleux Thomas, Cultiaux John (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destins politiques de la souffrance : intervention sociale, justice, travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, pp. 119-132, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution et rétribution subjectives au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanique Fabienne, Servel Laurence (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exister dans l'entreprise : histoires de vie et choix théoriques en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 13, L'Harmattan, pp. 161-185, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et reconnaissances du travail. La construction sociale de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévention du stress et des risques psychosociaux au travail, Editions de l’ANACT, Etudes et Documents, p .60-63</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre sur soi&amp;quot; : l'individualisation du travail d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terssac Gilbert de, Saint-Martin Corinne, Thébault Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La précarité : une relation entre travail, organisation et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, Coll. Le travail en débats, pp. 107-118, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La soumission à prescription de toute puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le consentement au travail. De la soumission volontaire à l’implication contrainte, Durand J.-P. &amp; Le Floch M.-Ch. (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan "Logiques sociales", pp.101-109, 2006, 2-7475-9927-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalisation vs Standardisation : le consommateur mis au travail d’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom du client. Management néo-libéral et dispositifs de gestion. S. Maugeri (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan "Logiques sociales", pp.61-84, 2006, 2-296-00818-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Conduite du Changement : lorsque le travail d’organisation devient un produit marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le stable, l’instable et le changement dans le travail, F. Hubault (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.149-161, 2006, 2-915346-36-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports sociaux et relations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapports sociaux et relations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l’activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Nancy Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garouste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologisme et socialisme Bifurquer ensemble?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplier les significations du travail. Entretien avec Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2309.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner dans un département de formation continue et une école d’ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId161"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Anne Dujarier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Frayssé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours (des) dominants sur le « Futur du travail » : mimétisme, conservatisme et impensés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage de Lisa Herzog et Bénédicte Zimmermann (dir.), Shifting Categories of Work: Unsettling the Ways We Think about Jobs, Labor, and Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (2), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11o4z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire autour de l’ouvrage de Lionel Jacquot, Travail, gouvernementalité managériale et néolibéralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Work as a Category of Thought Has Been Disrupted in Neoliberal Capitalist Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (2), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31269/triplec.v21i2.1449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplier les significations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 301, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical division of labour : A sociology of work of the remote organisers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work Organisation, Labour and Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13169/workorgalaboglob.13.2.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Nick Srnicek, Le capitalisme de plateforme. L’hégémonie de l’économie numérique (Montréal, Lux, 2018).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit du travail ou droit du salariat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer et travailler : état des débats actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management à distance dans les grandes organisations : le travail des ‘planneurs’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utopie à la dystopie : à quoi collabore l’économie collaborative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 27 (2), pp.92-100. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.182.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières entre activité, travail et emploi : le cas des bricoleurs, in Nirello Laura (Coord.), Formes d’économie collaborative et protection sociale – n°31, p. 64-70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de la DREES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital labor, travail du consommateur : quels usages sociaux du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INA Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés. Le travail vu par les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l’activité : une clinique du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du LARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activity of the consumer: strengthening, transforming or contesting capitalism ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociological Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three sociological types of consumer work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning professional representations. The role of middlemen in mergers and acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 56 (n° 2), pp. 182-203. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2014.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard d’une sociologue de l’activité sur un congrès d’ergologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie et documentaire. Retour sur une expérience de coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : M.E. Chessel, Les consommateurs engagés à la Belle Époque. La ligue sociale d’acheteurs (Presses de Sciences Po. 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance-based management and quality of work: an empirical assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Piney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.3855-3860. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-0092-3855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance-based management and quality of work : an empirical assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Piney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work : a journal of prevention, assessment and rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saisir la subjectivité et le travail par le film de fiction ». Rencontre avec Jean-Marc Moutout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dejours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Rolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.123-142. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.027.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'automatisation du jugement sur le travail. Mesurer n'est pas évaluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 128-129 (1), pp.135-159. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cis.128.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’hypothèse de la mise au travail des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82, pp.3-19. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de A.-L. Ulmann, Dans les pas des contrôleurs de prestations sociales. Travailler entre droit et équité, (L’Harmattan, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automatisation du jugement sur le travail. Mesurer n’est pas évaluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : M. Buscatto, M. Loriol et J.-M. Weller (dir.), Au-delà du stress au travail, (Ères, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privatisation des crèches : quelles transformations du travail et de la compétence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Palmato-Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 23, pp. 137-149. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.023.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes cadres dynamiques désenchantés», recension du livre Isnards et Zuber, L’ open space m’a tuer (Hachette Littératures, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.173-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension du livre : F. Aballéa et M. Lallement, Relations au travail, relations de travail (Octarès, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.227. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.002.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La division sociale du travail d'organisation dans les services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 1, pp.129-136. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.001.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie au chevet du travail », Recension du livre de D. Lhuilier, Cliniques du travail (Toulouse, Ères, Collection Clinique du travail, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et dissimulation dans les organisations. Dynamique de l’évaluation experte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action des consultants dans le rachat d’une grande entreprise européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6, pp.85-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’inacceptable : la maltraitance en gériatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vol. VIII (19), pp.111-124. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips.019.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire &amp;quot;Contributions à une altergestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, pp.39-62, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Encadrer à distance : les ‘planneurs’ et le travail », Actes du Séminaire annuel Âges et Travail du CREAPT, mai 2015, Rapport de recherche CEE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur du travail. Critiques, enjeux et débats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Frayssé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31, pp.3-158, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer / Travailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2018, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.039.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité des clients : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 82, 2012, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idées reçues sur le travail. Emploi, activité, organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Cavalier Bleu, pp.236, 2023, Idées reçues, 979-10-318-0581-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Baghioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Po; Le Monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 340 p., 2023, Que sait-on ?, 9782724641905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles dans le travail.Sociologie d’une catégorie de pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-13084-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité en théories. Regards croisés sur le travail. Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travailleurs du management : acteurs, dispositifs et politiques d'encadrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Ricciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2020, Coll. Le travail en débats, 978-88-85812-68-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler sur le travail. Histoire de vie et choix théorique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clinique &amp; Changement Social, L’Harmattan, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité en théories. Regards croisés sur le travail. Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il lavoro del consumatore : come coproduciamo ciò che compriamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egea, Culture e Societa, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management désincarné. Enquête sur les nouveaux cadres du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782707178442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail du consommateur : de McDo à eBay : comment nous coproduisons ce que nous achetons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 261 p., 2014, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.dujar.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité des clients : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.206, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idéal au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, Coll. Quadrige, 291 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs sociaux en recherche-action. Éducation, insertion, coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 218 p., 2010, Recherche-action en pratiques sociales, ‎978-2-296-12266-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El ideal Al Trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modus Laborandi, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La concurrence au travail est naturelle et bénéficie à tous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Dujarier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur le travail. Emploi, activité, organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu; Le Cavalier Bleu, pp.197-203, 2023, 9791031805818. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcb.dujan.2023.01.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places de marché numériques : des discours révolutionnaires pour des pratiques incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plateformes de travail numériques. Polygraphie d’un nouveau modèle organisationnel. Vultur M. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval (PUL), « Sociologie contemporaine», pp.41-66, 2023, 9782763758022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travailler dans une start-up c’est fun ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokçe Gulkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Dujarier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur le travail. Emploi, activité, organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu; Le cavalier bleu, pp.221-226, 2023, 9791031805818. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcb.dujan.2023.01.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxal déploiement du management par les dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que sait-on du travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2023, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.colle.2023.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places de marché numériques : nouveaux travailleurs et continuité du capitalisme néolibéral. Le cas du bricolage en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodrigo Carelli, Patrick Cingolani et Donna Kesselman (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les travailleurs des plateformes numériques. Regards interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teseo Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 83-116, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au Tome II de &amp;quot;L'activité en théories, regards croisés sur le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité en théories - Regards croisés sur le travail (Tome II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès "Travail et activités humaines", pp.7-24, 2021, 9782366301151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que j’ai fait de ce qu’on a fait de moi : tentative d’explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler sur le travail. Histoire de vie et choix théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.73-93, 2020, Collection Clinique &amp; changement social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Penser son travail de recherche sur le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler sur le travail. Histoire de vie et choix théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.1-19, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'ouvrage &amp;quot;les travailleurs du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Ricciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les travailleurs du management. Acteurs, dispositifs et politiques d’encadrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-27, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel indocile des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.822-831, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un régime de travail réellement humain ?, Supiot et Mussot (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.42-52, 2018, 978-2-7056-9766-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La division sociale du travail de prescription : le &amp;quot;management à distance&amp;quot;. Avant-propos à la seconde édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'idéal au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s make the company a bunch of figures: Professional representations in mergers and acquisitions firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussard Valérie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance at work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp. 29-41, 2017, 978-1-138-20403-4. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315470290-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité et jeu au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, pp.197-216, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up to the financial elites, or Out to the menial world : Figuring out companies as commodities: a key to stay in the M&A sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance At Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.29-41, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs, jeu et fiction au travail : le sens du travail chez les cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mises en intrigues. Rencontres Recherche et Création du Festival d’Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.149-161, 2016, 9782271091932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d’une sociologie de l’activité pour comprendre le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité en théories - Regards croisés sur le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer en travaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi (vous) sert le (concept) de jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne travailler que pour les chiffres ? Le sens du travail à l’épreuve du management contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques du Travail. Pistes critiques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le concept de travail. Postface à la seconde édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail du consommateur. De Mac Do à eBay : comment nous coproduisons ce que nous achetons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.233-247, 2014, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.dujar.2014.01.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bevort Antoine, Jobert Annette, Lallement Michel, Mias Arnaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, Coll. Quadrige, pp. 126-132, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalisations et régulations de travail : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquot Lionel, Balzani Bernard, Boulayoune Ali, Lhotel Hervé (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et structures du salariat : crise, mutation, devenir. Tome 2 : des normes et transformations du travail salarié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp. 111-117, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qui m'arrive au travail ?&amp;quot; : actualité de la recherche-action clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clot Yves, Lhuilier Dominique (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en clinique du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, Coll. Clinique du travail, pp. 83-94, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-action : un moyen de penser et de transformer ses pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dujarier Marie-Anne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailleurs sociaux en recherche-action : éducation, insertion, coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 17-43, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse sociologique des discours sur la &amp;quot;souffrance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Périlleux Thomas, Cultiaux John (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destins politiques de la souffrance : intervention sociale, justice, travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, pp. 119-132, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution et rétribution subjectives au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanique Fabienne, Servel Laurence (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exister dans l'entreprise : histoires de vie et choix théoriques en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 13, L'Harmattan, pp. 161-185, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et reconnaissances du travail. La construction sociale de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévention du stress et des risques psychosociaux au travail, Editions de l’ANACT, Etudes et Documents, p .60-63</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre sur soi&amp;quot; : l'individualisation du travail d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terssac Gilbert de, Saint-Martin Corinne, Thébault Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La précarité : une relation entre travail, organisation et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, Coll. Le travail en débats, pp. 107-118, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La soumission à prescription de toute puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le consentement au travail. De la soumission volontaire à l’implication contrainte, Durand J.-P. &amp; Le Floch M.-Ch. (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan "Logiques sociales", pp.101-109, 2006, 2-7475-9927-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalisation vs Standardisation : le consommateur mis au travail d’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom du client. Management néo-libéral et dispositifs de gestion. S. Maugeri (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan "Logiques sociales", pp.61-84, 2006, 2-296-00818-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Conduite du Changement : lorsque le travail d’organisation devient un produit marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le stable, l’instable et le changement dans le travail, F. Hubault (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.149-161, 2006, 2-915346-36-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports sociaux et relations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapports sociaux et relations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l’activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Nancy Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garouste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologisme et socialisme Bifurquer ensemble?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire autour de l'ouvrage de Lionel Jacquot &amp;quot;Travail, gouvernementalité managériale et néolibéralisme&amp;quot;, animé par Brice Nocenti et Marie-Anne Dujarier, cahiers internationaux sociologie de la gestion, n°25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplier les significations du travail. Entretien avec Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2309.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner dans un département de formation continue et une école d’ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Frayss&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865261v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580480v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o4z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nocenti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v21i2.1449" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.13.2.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916344v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.182.0092" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916357v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916354v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916352v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916368v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916369v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2014.03.019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057634v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejours" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gernet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeantet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Rolo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.027.0123" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925089v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Piney" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0092-3855" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916383v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.128.0135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palmato-Guillemin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.023.0137" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.002.0227" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059219v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.001.0129" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917806v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059235v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916397v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.019.0111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04881961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916340v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.039.0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04056953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Troubles_dans_le_travail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694451v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;nel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/280-lactivite-en-theories-regards-croises-sur-le-travail-tome-2.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Ricciardi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694435v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916314v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916306v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_management_desincarne-9782707178442" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dujar.2014.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520575v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745288v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04056966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-travailleurs_sociaux_en_recherche_action_education_insertion_cooperation-9782296122666-31570.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059107v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0199" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gok&#231;e Gulkan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0223" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.colle.2023.01" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03611771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/lestravailleursdesplateformesnumeriques/chapter/le-cas-du-bricolage-en-france/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916402v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916408v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/manuel_indocile_de_sciences_sociales-9782348045691" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916426v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059151v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916428v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159632v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315470290-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916431v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916444v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917727v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059142v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dujar.2014.01.0233" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752947v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754947v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917815v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756204v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917737v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580491v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916418v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916423v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916421v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865275v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fraser" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laigle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garouste" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04199533v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2309.0039" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062076v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Frayss&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865261v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580480v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o4z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nocenti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v21i2.1449" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.13.2.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916352v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.182.0092" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916368v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916369v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2014.03.019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Piney" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0092-3855" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916383v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejours" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gernet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeantet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Rolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.027.0123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.128.0135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palmato-Guillemin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.023.0137" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.002.0227" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059219v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.001.0129" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917806v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059235v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916397v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.019.0111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04881961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916340v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.039.0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04056953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Troubles_dans_le_travail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694451v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;nel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/280-lactivite-en-theories-regards-croises-sur-le-travail-tome-2.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Ricciardi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694435v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916314v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916306v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_management_desincarne-9782707178442" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dujar.2014.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520575v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745288v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04056966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-travailleurs_sociaux_en_recherche_action_education_insertion_cooperation-9782296122666-31570.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059107v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0199" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gok&#231;e Gulkan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0223" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.colle.2023.01" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03611771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/lestravailleursdesplateformesnumeriques/chapter/le-cas-du-bricolage-en-france/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916402v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916408v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/manuel_indocile_de_sciences_sociales-9782348045691" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916426v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059151v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159632v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315470290-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916431v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916444v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917727v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059142v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dujar.2014.01.0233" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752947v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754947v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917815v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756204v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917737v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580491v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916418v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916423v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916421v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865275v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fraser" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laigle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garouste" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574786v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04199533v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2309.0039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062076v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>