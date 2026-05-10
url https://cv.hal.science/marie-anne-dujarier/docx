--- v1 (2026-04-07)
+++ v2 (2026-05-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Anne Dujarier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (38)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Frayssé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours (des) dominants sur le « Futur du travail » : mimétisme, conservatisme et impensés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage de Lisa Herzog et Bénédicte Zimmermann (dir.), Shifting Categories of Work: Unsettling the Ways We Think about Jobs, Labor, and Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (2), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11o4z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire autour de l’ouvrage de Lionel Jacquot, Travail, gouvernementalité managériale et néolibéralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Work as a Category of Thought Has Been Disrupted in Neoliberal Capitalist Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (2), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31269/triplec.v21i2.1449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplier les significations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 301, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical division of labour : A sociology of work of the remote organisers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work Organisation, Labour and Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13169/workorgalaboglob.13.2.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Nick Srnicek, Le capitalisme de plateforme. L’hégémonie de l’économie numérique (Montréal, Lux, 2018).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit du travail ou droit du salariat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer et travailler : état des débats actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management à distance dans les grandes organisations : le travail des ‘planneurs’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utopie à la dystopie : à quoi collabore l’économie collaborative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 27 (2), pp.92-100. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.182.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières entre activité, travail et emploi : le cas des bricoleurs, in Nirello Laura (Coord.), Formes d’économie collaborative et protection sociale – n°31, p. 64-70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de la DREES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital labor, travail du consommateur : quels usages sociaux du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INA Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés. Le travail vu par les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l’activité : une clinique du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du LARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activity of the consumer: strengthening, transforming or contesting capitalism ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociological Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three sociological types of consumer work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning professional representations. The role of middlemen in mergers and acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 56 (n° 2), pp. 182-203. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2014.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard d’une sociologue de l’activité sur un congrès d’ergologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie et documentaire. Retour sur une expérience de coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : M.E. Chessel, Les consommateurs engagés à la Belle Époque. La ligue sociale d’acheteurs (Presses de Sciences Po. 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance-based management and quality of work: an empirical assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Piney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.3855-3860. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-0092-3855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance-based management and quality of work : an empirical assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Piney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work : a journal of prevention, assessment and rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saisir la subjectivité et le travail par le film de fiction ». Rencontre avec Jean-Marc Moutout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dejours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Rolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.123-142. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.027.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'automatisation du jugement sur le travail. Mesurer n'est pas évaluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 128-129 (1), pp.135-159. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cis.128.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’hypothèse de la mise au travail des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82, pp.3-19. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de A.-L. Ulmann, Dans les pas des contrôleurs de prestations sociales. Travailler entre droit et équité, (L’Harmattan, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automatisation du jugement sur le travail. Mesurer n’est pas évaluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : M. Buscatto, M. Loriol et J.-M. Weller (dir.), Au-delà du stress au travail, (Ères, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privatisation des crèches : quelles transformations du travail et de la compétence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Palmato-Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 23, pp. 137-149. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.023.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes cadres dynamiques désenchantés», recension du livre Isnards et Zuber, L’ open space m’a tuer (Hachette Littératures, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.173-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension du livre : F. Aballéa et M. Lallement, Relations au travail, relations de travail (Octarès, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.227. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.002.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La division sociale du travail d'organisation dans les services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 1, pp.129-136. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.001.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie au chevet du travail », Recension du livre de D. Lhuilier, Cliniques du travail (Toulouse, Ères, Collection Clinique du travail, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et dissimulation dans les organisations. Dynamique de l’évaluation experte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action des consultants dans le rachat d’une grande entreprise européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6, pp.85-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’inacceptable : la maltraitance en gériatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vol. VIII (19), pp.111-124. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips.019.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire &amp;quot;Contributions à une altergestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, pp.39-62, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Encadrer à distance : les ‘planneurs’ et le travail », Actes du Séminaire annuel Âges et Travail du CREAPT, mai 2015, Rapport de recherche CEE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur du travail. Critiques, enjeux et débats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Frayssé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31, pp.3-158, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer / Travailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2018, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.039.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité des clients : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 82, 2012, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idées reçues sur le travail. Emploi, activité, organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Cavalier Bleu, pp.236, 2023, Idées reçues, 979-10-318-0581-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Baghioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Po; Le Monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 340 p., 2023, Que sait-on ?, 9782724641905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles dans le travail.Sociologie d’une catégorie de pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-13084-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité en théories. Regards croisés sur le travail. Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travailleurs du management : acteurs, dispositifs et politiques d'encadrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Ricciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2020, Coll. Le travail en débats, 978-88-85812-68-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler sur le travail. Histoire de vie et choix théorique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clinique &amp; Changement Social, L’Harmattan, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité en théories. Regards croisés sur le travail. Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il lavoro del consumatore : come coproduciamo ciò che compriamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egea, Culture e Societa, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management désincarné. Enquête sur les nouveaux cadres du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782707178442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail du consommateur : de McDo à eBay : comment nous coproduisons ce que nous achetons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 261 p., 2014, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.dujar.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité des clients : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.206, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idéal au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, Coll. Quadrige, 291 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs sociaux en recherche-action. Éducation, insertion, coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 218 p., 2010, Recherche-action en pratiques sociales, ‎978-2-296-12266-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El ideal Al Trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modus Laborandi, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La concurrence au travail est naturelle et bénéficie à tous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Dujarier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur le travail. Emploi, activité, organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu; Le Cavalier Bleu, pp.197-203, 2023, 9791031805818. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcb.dujan.2023.01.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places de marché numériques : des discours révolutionnaires pour des pratiques incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plateformes de travail numériques. Polygraphie d’un nouveau modèle organisationnel. Vultur M. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval (PUL), « Sociologie contemporaine», pp.41-66, 2023, 9782763758022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travailler dans une start-up c’est fun ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokçe Gulkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Dujarier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur le travail. Emploi, activité, organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu; Le cavalier bleu, pp.221-226, 2023, 9791031805818. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcb.dujan.2023.01.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxal déploiement du management par les dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que sait-on du travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2023, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.colle.2023.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places de marché numériques : nouveaux travailleurs et continuité du capitalisme néolibéral. Le cas du bricolage en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodrigo Carelli, Patrick Cingolani et Donna Kesselman (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les travailleurs des plateformes numériques. Regards interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teseo Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 83-116, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au Tome II de &amp;quot;L'activité en théories, regards croisés sur le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité en théories - Regards croisés sur le travail (Tome II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès "Travail et activités humaines", pp.7-24, 2021, 9782366301151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que j’ai fait de ce qu’on a fait de moi : tentative d’explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler sur le travail. Histoire de vie et choix théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.73-93, 2020, Collection Clinique &amp; changement social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Penser son travail de recherche sur le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler sur le travail. Histoire de vie et choix théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.1-19, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'ouvrage &amp;quot;les travailleurs du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Ricciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les travailleurs du management. Acteurs, dispositifs et politiques d’encadrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-27, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel indocile des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.822-831, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un régime de travail réellement humain ?, Supiot et Mussot (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.42-52, 2018, 978-2-7056-9766-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La division sociale du travail de prescription : le &amp;quot;management à distance&amp;quot;. Avant-propos à la seconde édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'idéal au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s make the company a bunch of figures: Professional representations in mergers and acquisitions firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussard Valérie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance at work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp. 29-41, 2017, 978-1-138-20403-4. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315470290-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité et jeu au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, pp.197-216, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up to the financial elites, or Out to the menial world : Figuring out companies as commodities: a key to stay in the M&A sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance At Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.29-41, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs, jeu et fiction au travail : le sens du travail chez les cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mises en intrigues. Rencontres Recherche et Création du Festival d’Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.149-161, 2016, 9782271091932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d’une sociologie de l’activité pour comprendre le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité en théories - Regards croisés sur le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer en travaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi (vous) sert le (concept) de jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne travailler que pour les chiffres ? Le sens du travail à l’épreuve du management contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques du Travail. Pistes critiques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le concept de travail. Postface à la seconde édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail du consommateur. De Mac Do à eBay : comment nous coproduisons ce que nous achetons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.233-247, 2014, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.dujar.2014.01.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bevort Antoine, Jobert Annette, Lallement Michel, Mias Arnaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, Coll. Quadrige, pp. 126-132, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalisations et régulations de travail : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquot Lionel, Balzani Bernard, Boulayoune Ali, Lhotel Hervé (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et structures du salariat : crise, mutation, devenir. Tome 2 : des normes et transformations du travail salarié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp. 111-117, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qui m'arrive au travail ?&amp;quot; : actualité de la recherche-action clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clot Yves, Lhuilier Dominique (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en clinique du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, Coll. Clinique du travail, pp. 83-94, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-action : un moyen de penser et de transformer ses pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dujarier Marie-Anne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailleurs sociaux en recherche-action : éducation, insertion, coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 17-43, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse sociologique des discours sur la &amp;quot;souffrance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Périlleux Thomas, Cultiaux John (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destins politiques de la souffrance : intervention sociale, justice, travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, pp. 119-132, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution et rétribution subjectives au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanique Fabienne, Servel Laurence (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exister dans l'entreprise : histoires de vie et choix théoriques en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 13, L'Harmattan, pp. 161-185, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et reconnaissances du travail. La construction sociale de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévention du stress et des risques psychosociaux au travail, Editions de l’ANACT, Etudes et Documents, p .60-63</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre sur soi&amp;quot; : l'individualisation du travail d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terssac Gilbert de, Saint-Martin Corinne, Thébault Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La précarité : une relation entre travail, organisation et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, Coll. Le travail en débats, pp. 107-118, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La soumission à prescription de toute puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le consentement au travail. De la soumission volontaire à l’implication contrainte, Durand J.-P. &amp; Le Floch M.-Ch. (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan "Logiques sociales", pp.101-109, 2006, 2-7475-9927-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalisation vs Standardisation : le consommateur mis au travail d’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom du client. Management néo-libéral et dispositifs de gestion. S. Maugeri (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan "Logiques sociales", pp.61-84, 2006, 2-296-00818-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Conduite du Changement : lorsque le travail d’organisation devient un produit marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le stable, l’instable et le changement dans le travail, F. Hubault (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.149-161, 2006, 2-915346-36-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports sociaux et relations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapports sociaux et relations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l’activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Nancy Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garouste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologisme et socialisme Bifurquer ensemble?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire autour de l'ouvrage de Lionel Jacquot &amp;quot;Travail, gouvernementalité managériale et néolibéralisme&amp;quot;, animé par Brice Nocenti et Marie-Anne Dujarier, cahiers internationaux sociologie de la gestion, n°25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplier les significations du travail. Entretien avec Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2309.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner dans un département de formation continue et une école d’ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Anne Dujarier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTRETIEN AVEC MARIE-ANNE DUJARIER, Cahiers internationaux de la Sociologie de la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cléach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-virginie Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p.57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Frayssé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours (des) dominants sur le « Futur du travail » : mimétisme, conservatisme et impensés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage de Lisa Herzog et Bénédicte Zimmermann (dir.), Shifting Categories of Work: Unsettling the Ways We Think about Jobs, Labor, and Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (2), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11o4z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire autour de l’ouvrage de Lionel Jacquot, Travail, gouvernementalité managériale et néolibéralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Work as a Category of Thought Has Been Disrupted in Neoliberal Capitalist Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (2), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31269/triplec.v21i2.1449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplier les significations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 301, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical division of labour : A sociology of work of the remote organisers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work Organisation, Labour and Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13169/workorgalaboglob.13.2.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Nick Srnicek, Le capitalisme de plateforme. L’hégémonie de l’économie numérique (Montréal, Lux, 2018).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utopie à la dystopie : à quoi collabore l’économie collaborative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 27 (2), pp.92-100. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.182.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer et travailler : état des débats actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit du travail ou droit du salariat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management à distance dans les grandes organisations : le travail des ‘planneurs’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières entre activité, travail et emploi : le cas des bricoleurs, in Nirello Laura (Coord.), Formes d’économie collaborative et protection sociale – n°31, p. 64-70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de la DREES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital labor, travail du consommateur : quels usages sociaux du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INA Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés. Le travail vu par les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l’activité : une clinique du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du LARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activity of the consumer: strengthening, transforming or contesting capitalism ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociological Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three sociological types of consumer work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning professional representations. The role of middlemen in mergers and acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 56 (n° 2), pp. 182-203. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2014.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard d’une sociologue de l’activité sur un congrès d’ergologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie et documentaire. Retour sur une expérience de coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : M.E. Chessel, Les consommateurs engagés à la Belle Époque. La ligue sociale d’acheteurs (Presses de Sciences Po. 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance-based management and quality of work: an empirical assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Piney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.3855-3860. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-0092-3855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance-based management and quality of work : an empirical assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Piney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work : a journal of prevention, assessment and rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saisir la subjectivité et le travail par le film de fiction ». Rencontre avec Jean-Marc Moutout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dejours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Rolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.123-142. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.027.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'automatisation du jugement sur le travail. Mesurer n'est pas évaluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 128-129 (1), pp.135-159. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cis.128.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’hypothèse de la mise au travail des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82, pp.3-19. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de A.-L. Ulmann, Dans les pas des contrôleurs de prestations sociales. Travailler entre droit et équité, (L’Harmattan, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automatisation du jugement sur le travail. Mesurer n’est pas évaluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : M. Buscatto, M. Loriol et J.-M. Weller (dir.), Au-delà du stress au travail, (Ères, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privatisation des crèches : quelles transformations du travail et de la compétence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Palmato-Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 23, pp. 137-149. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.023.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes cadres dynamiques désenchantés», recension du livre Isnards et Zuber, L’ open space m’a tuer (Hachette Littératures, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.173-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension du livre : F. Aballéa et M. Lallement, Relations au travail, relations de travail (Octarès, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.227. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.002.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La division sociale du travail d'organisation dans les services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 1, pp.129-136. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.001.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie au chevet du travail », Recension du livre de D. Lhuilier, Cliniques du travail (Toulouse, Ères, Collection Clinique du travail, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et dissimulation dans les organisations. Dynamique de l’évaluation experte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action des consultants dans le rachat d’une grande entreprise européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6, pp.85-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’inacceptable : la maltraitance en gériatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vol. VIII (19), pp.111-124. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips.019.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire &amp;quot;Contributions à une altergestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, pp.39-62, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Encadrer à distance : les ‘planneurs’ et le travail », Actes du Séminaire annuel Âges et Travail du CREAPT, mai 2015, Rapport de recherche CEE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur du travail. Critiques, enjeux et débats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Frayssé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31, pp.3-158, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer / Travailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2018, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.039.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité des clients : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 82, 2012, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idées reçues sur le travail. Emploi, activité, organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Cavalier Bleu, pp.236, 2023, Idées reçues, 979-10-318-0581-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Baghioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Po; Le Monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 340 p., 2023, Que sait-on ?, 9782724641905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles dans le travail.Sociologie d’une catégorie de pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-13084-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité en théories. Regards croisés sur le travail. Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travailleurs du management : acteurs, dispositifs et politiques d'encadrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Ricciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2020, Coll. Le travail en débats, 978-88-85812-68-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler sur le travail. Histoire de vie et choix théorique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clinique &amp; Changement Social, L’Harmattan, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité en théories. Regards croisés sur le travail. Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il lavoro del consumatore : come coproduciamo ciò che compriamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egea, Culture e Societa, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management désincarné. Enquête sur les nouveaux cadres du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782707178442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail du consommateur : de McDo à eBay : comment nous coproduisons ce que nous achetons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 261 p., 2014, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.dujar.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité des clients : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.206, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idéal au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, Coll. Quadrige, 291 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs sociaux en recherche-action. Éducation, insertion, coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 218 p., 2010, Recherche-action en pratiques sociales, ‎978-2-296-12266-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El ideal Al Trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modus Laborandi, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La concurrence au travail est naturelle et bénéficie à tous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Dujarier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur le travail. Emploi, activité, organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu; Le Cavalier Bleu, pp.197-203, 2023, 9791031805818. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcb.dujan.2023.01.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travailler dans une start-up c’est fun ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokçe Gulkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Dujarier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur le travail. Emploi, activité, organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu; Le cavalier bleu, pp.221-226, 2023, 9791031805818. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcb.dujan.2023.01.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places de marché numériques : des discours révolutionnaires pour des pratiques incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plateformes de travail numériques. Polygraphie d’un nouveau modèle organisationnel. Vultur M. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval (PUL), « Sociologie contemporaine», pp.41-66, 2023, 9782763758022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxal déploiement du management par les dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que sait-on du travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2023, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.colle.2023.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places de marché numériques : nouveaux travailleurs et continuité du capitalisme néolibéral. Le cas du bricolage en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodrigo Carelli, Patrick Cingolani et Donna Kesselman (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les travailleurs des plateformes numériques. Regards interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teseo Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 83-116, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au Tome II de &amp;quot;L'activité en théories, regards croisés sur le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité en théories - Regards croisés sur le travail (Tome II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès "Travail et activités humaines", pp.7-24, 2021, 9782366301151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Penser son travail de recherche sur le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler sur le travail. Histoire de vie et choix théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.1-19, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que j’ai fait de ce qu’on a fait de moi : tentative d’explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler sur le travail. Histoire de vie et choix théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.73-93, 2020, Collection Clinique &amp; changement social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'ouvrage &amp;quot;les travailleurs du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Ricciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les travailleurs du management. Acteurs, dispositifs et politiques d’encadrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-27, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel indocile des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.822-831, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un régime de travail réellement humain ?, Supiot et Mussot (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.42-52, 2018, 978-2-7056-9766-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La division sociale du travail de prescription : le &amp;quot;management à distance&amp;quot;. Avant-propos à la seconde édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'idéal au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up to the financial elites, or Out to the menial world : Figuring out companies as commodities: a key to stay in the M&A sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance At Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.29-41, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité et jeu au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, pp.197-216, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s make the company a bunch of figures: Professional representations in mergers and acquisitions firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussard Valérie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance at work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp. 29-41, 2017, 978-1-138-20403-4. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315470290-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs, jeu et fiction au travail : le sens du travail chez les cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mises en intrigues. Rencontres Recherche et Création du Festival d’Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.149-161, 2016, 9782271091932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d’une sociologie de l’activité pour comprendre le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité en théories - Regards croisés sur le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer en travaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi (vous) sert le (concept) de jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne travailler que pour les chiffres ? Le sens du travail à l’épreuve du management contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques du Travail. Pistes critiques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le concept de travail. Postface à la seconde édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail du consommateur. De Mac Do à eBay : comment nous coproduisons ce que nous achetons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.233-247, 2014, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.dujar.2014.01.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bevort Antoine, Jobert Annette, Lallement Michel, Mias Arnaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, Coll. Quadrige, pp. 126-132, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalisations et régulations de travail : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquot Lionel, Balzani Bernard, Boulayoune Ali, Lhotel Hervé (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et structures du salariat : crise, mutation, devenir. Tome 2 : des normes et transformations du travail salarié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp. 111-117, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-action : un moyen de penser et de transformer ses pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dujarier Marie-Anne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailleurs sociaux en recherche-action : éducation, insertion, coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 17-43, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qui m'arrive au travail ?&amp;quot; : actualité de la recherche-action clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clot Yves, Lhuilier Dominique (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en clinique du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, Coll. Clinique du travail, pp. 83-94, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse sociologique des discours sur la &amp;quot;souffrance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Périlleux Thomas, Cultiaux John (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destins politiques de la souffrance : intervention sociale, justice, travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, pp. 119-132, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution et rétribution subjectives au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanique Fabienne, Servel Laurence (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exister dans l'entreprise : histoires de vie et choix théoriques en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 13, L'Harmattan, pp. 161-185, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et reconnaissances du travail. La construction sociale de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévention du stress et des risques psychosociaux au travail, Editions de l’ANACT, Etudes et Documents, p .60-63</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre sur soi&amp;quot; : l'individualisation du travail d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terssac Gilbert de, Saint-Martin Corinne, Thébault Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La précarité : une relation entre travail, organisation et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, Coll. Le travail en débats, pp. 107-118, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La soumission à prescription de toute puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le consentement au travail. De la soumission volontaire à l’implication contrainte, Durand J.-P. &amp; Le Floch M.-Ch. (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan "Logiques sociales", pp.101-109, 2006, 2-7475-9927-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalisation vs Standardisation : le consommateur mis au travail d’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom du client. Management néo-libéral et dispositifs de gestion. S. Maugeri (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan "Logiques sociales", pp.61-84, 2006, 2-296-00818-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Conduite du Changement : lorsque le travail d’organisation devient un produit marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le stable, l’instable et le changement dans le travail, F. Hubault (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.149-161, 2006, 2-915346-36-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports sociaux et relations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapports sociaux et relations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l’activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Nancy Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garouste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologisme et socialisme Bifurquer ensemble?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire autour de l'ouvrage de Lionel Jacquot &amp;quot;Travail, gouvernementalité managériale et néolibéralisme&amp;quot;, animé par Brice Nocenti et Marie-Anne Dujarier, cahiers internationaux sociologie de la gestion, n°25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplier les significations du travail. Entretien avec Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2309.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner dans un département de formation continue et une école d’ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865260v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Frayss&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865261v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580480v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o4z" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535988v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nocenti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v21i2.1449" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916343v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.13.2.0007" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917782v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916357v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916354v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916352v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.182.0092" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917764v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916362v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916366v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916363v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916368v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916369v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326232v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2014.03.019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916376v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917786v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Piney" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0092-3855" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916383v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057634v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejours" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gernet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeantet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Rolo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.027.0123" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059180v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.128.0135" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741910v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2016" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917810v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917790v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740227v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palmato-Guillemin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.023.0137" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917796v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917800v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.002.0227" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059219v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.001.0129" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917806v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916392v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059235v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916397v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.019.0111" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059257v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917776v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04881961v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916340v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.039.0007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2012" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04056953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916299v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Troubles_dans_le_travail" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694451v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gillet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;nel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/280-lactivite-en-theories-regards-croises-sur-le-travail-tome-2.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Ricciardi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916326v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694435v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916314v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916306v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_management_desincarne-9782707178442" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dujar.2014.01" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520575v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745288v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04056966v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-travailleurs_sociaux_en_recherche_action_education_insertion_cooperation-9782296122666-31570.html" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916322v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059107v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0199" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059122v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gok&#231;e Gulkan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0223" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580494v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.colle.2023.01" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03611771v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/lestravailleursdesplateformesnumeriques/chapter/le-cas-du-bricolage-en-france/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916402v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916410v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916408v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916406v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916412v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/manuel_indocile_de_sciences_sociales-9782348045691" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916426v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059151v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159632v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315470290-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916431v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916434v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916442v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916444v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917727v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059142v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dujar.2014.01.0233" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752947v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754947v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754951v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755193v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743267v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917815v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756204v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917742v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917737v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580491v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916418v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916423v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916419v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916421v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865275v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fraser" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laigle" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garouste" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574786v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04199533v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2309.0039" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062076v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-virginie Leon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Frayss&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o4z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535988v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nocenti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v21i2.1449" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.13.2.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.182.0092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916354v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917764v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916366v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2014.03.019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Piney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0092-3855" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejours" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gernet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeantet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Rolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.027.0123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.128.0135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740227v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palmato-Guillemin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.023.0137" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.002.0227" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.001.0129" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917806v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.019.0111" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04881961v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916340v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.039.0007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04056953v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916299v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Troubles_dans_le_travail" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;nel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/280-lactivite-en-theories-regards-croises-sur-le-travail-tome-2.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097114v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Ricciardi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916326v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916314v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916306v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_management_desincarne-9782707178442" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dujar.2014.01" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520575v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745288v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04056966v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-travailleurs_sociaux_en_recherche_action_education_insertion_cooperation-9782296122666-31570.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916322v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059107v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0199" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059122v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gok&#231;e Gulkan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0223" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916398v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580494v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.colle.2023.01" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03611771v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/lestravailleursdesplateformesnumeriques/chapter/le-cas-du-bricolage-en-france/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916402v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916408v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916412v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/manuel_indocile_de_sciences_sociales-9782348045691" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916426v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916431v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159632v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315470290-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916434v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916442v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916444v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917727v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059142v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dujar.2014.01.0233" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752059v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754951v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754947v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917815v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917742v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917733v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916423v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916421v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865275v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fraser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laigle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garouste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04199533v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2309.0039" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062076v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>