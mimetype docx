--- v2 (2026-05-10)
+++ v3 (2026-06-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Anne Dujarier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTRETIEN AVEC MARIE-ANNE DUJARIER, Cahiers internationaux de la Sociologie de la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cléach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-virginie Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p.57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Frayssé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours (des) dominants sur le « Futur du travail » : mimétisme, conservatisme et impensés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage de Lisa Herzog et Bénédicte Zimmermann (dir.), Shifting Categories of Work: Unsettling the Ways We Think about Jobs, Labor, and Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (2), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11o4z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire autour de l’ouvrage de Lionel Jacquot, Travail, gouvernementalité managériale et néolibéralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Work as a Category of Thought Has Been Disrupted in Neoliberal Capitalist Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (2), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31269/triplec.v21i2.1449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplier les significations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 301, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical division of labour : A sociology of work of the remote organisers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work Organisation, Labour and Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13169/workorgalaboglob.13.2.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Nick Srnicek, Le capitalisme de plateforme. L’hégémonie de l’économie numérique (Montréal, Lux, 2018).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utopie à la dystopie : à quoi collabore l’économie collaborative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 27 (2), pp.92-100. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.182.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer et travailler : état des débats actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit du travail ou droit du salariat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management à distance dans les grandes organisations : le travail des ‘planneurs’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières entre activité, travail et emploi : le cas des bricoleurs, in Nirello Laura (Coord.), Formes d’économie collaborative et protection sociale – n°31, p. 64-70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de la DREES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital labor, travail du consommateur : quels usages sociaux du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INA Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés. Le travail vu par les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l’activité : une clinique du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du LARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activity of the consumer: strengthening, transforming or contesting capitalism ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociological Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three sociological types of consumer work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning professional representations. The role of middlemen in mergers and acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 56 (n° 2), pp. 182-203. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2014.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard d’une sociologue de l’activité sur un congrès d’ergologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie et documentaire. Retour sur une expérience de coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : M.E. Chessel, Les consommateurs engagés à la Belle Époque. La ligue sociale d’acheteurs (Presses de Sciences Po. 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance-based management and quality of work: an empirical assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Piney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.3855-3860. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-0092-3855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance-based management and quality of work : an empirical assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Piney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work : a journal of prevention, assessment and rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saisir la subjectivité et le travail par le film de fiction ». Rencontre avec Jean-Marc Moutout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dejours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Rolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.123-142. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.027.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'automatisation du jugement sur le travail. Mesurer n'est pas évaluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 128-129 (1), pp.135-159. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cis.128.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’hypothèse de la mise au travail des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82, pp.3-19. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de A.-L. Ulmann, Dans les pas des contrôleurs de prestations sociales. Travailler entre droit et équité, (L’Harmattan, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automatisation du jugement sur le travail. Mesurer n’est pas évaluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : M. Buscatto, M. Loriol et J.-M. Weller (dir.), Au-delà du stress au travail, (Ères, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privatisation des crèches : quelles transformations du travail et de la compétence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Palmato-Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 23, pp. 137-149. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.023.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes cadres dynamiques désenchantés», recension du livre Isnards et Zuber, L’ open space m’a tuer (Hachette Littératures, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.173-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension du livre : F. Aballéa et M. Lallement, Relations au travail, relations de travail (Octarès, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.227. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.002.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La division sociale du travail d'organisation dans les services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 1, pp.129-136. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.001.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie au chevet du travail », Recension du livre de D. Lhuilier, Cliniques du travail (Toulouse, Ères, Collection Clinique du travail, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et dissimulation dans les organisations. Dynamique de l’évaluation experte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action des consultants dans le rachat d’une grande entreprise européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6, pp.85-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’inacceptable : la maltraitance en gériatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vol. VIII (19), pp.111-124. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips.019.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire &amp;quot;Contributions à une altergestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, pp.39-62, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Encadrer à distance : les ‘planneurs’ et le travail », Actes du Séminaire annuel Âges et Travail du CREAPT, mai 2015, Rapport de recherche CEE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur du travail. Critiques, enjeux et débats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Frayssé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31, pp.3-158, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer / Travailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2018, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.039.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité des clients : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 82, 2012, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idées reçues sur le travail. Emploi, activité, organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Cavalier Bleu, pp.236, 2023, Idées reçues, 979-10-318-0581-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Baghioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Po; Le Monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 340 p., 2023, Que sait-on ?, 9782724641905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles dans le travail.Sociologie d’une catégorie de pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-13084-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité en théories. Regards croisés sur le travail. Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travailleurs du management : acteurs, dispositifs et politiques d'encadrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Ricciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2020, Coll. Le travail en débats, 978-88-85812-68-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler sur le travail. Histoire de vie et choix théorique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clinique &amp; Changement Social, L’Harmattan, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité en théories. Regards croisés sur le travail. Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il lavoro del consumatore : come coproduciamo ciò che compriamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egea, Culture e Societa, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management désincarné. Enquête sur les nouveaux cadres du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782707178442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail du consommateur : de McDo à eBay : comment nous coproduisons ce que nous achetons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 261 p., 2014, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.dujar.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité des clients : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.206, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idéal au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, Coll. Quadrige, 291 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs sociaux en recherche-action. Éducation, insertion, coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 218 p., 2010, Recherche-action en pratiques sociales, ‎978-2-296-12266-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El ideal Al Trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modus Laborandi, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La concurrence au travail est naturelle et bénéficie à tous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Dujarier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur le travail. Emploi, activité, organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu; Le Cavalier Bleu, pp.197-203, 2023, 9791031805818. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcb.dujan.2023.01.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travailler dans une start-up c’est fun ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokçe Gulkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Dujarier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur le travail. Emploi, activité, organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu; Le cavalier bleu, pp.221-226, 2023, 9791031805818. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcb.dujan.2023.01.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places de marché numériques : des discours révolutionnaires pour des pratiques incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plateformes de travail numériques. Polygraphie d’un nouveau modèle organisationnel. Vultur M. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval (PUL), « Sociologie contemporaine», pp.41-66, 2023, 9782763758022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxal déploiement du management par les dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que sait-on du travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2023, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.colle.2023.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places de marché numériques : nouveaux travailleurs et continuité du capitalisme néolibéral. Le cas du bricolage en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodrigo Carelli, Patrick Cingolani et Donna Kesselman (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les travailleurs des plateformes numériques. Regards interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teseo Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 83-116, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au Tome II de &amp;quot;L'activité en théories, regards croisés sur le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité en théories - Regards croisés sur le travail (Tome II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès "Travail et activités humaines", pp.7-24, 2021, 9782366301151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Penser son travail de recherche sur le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler sur le travail. Histoire de vie et choix théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.1-19, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que j’ai fait de ce qu’on a fait de moi : tentative d’explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler sur le travail. Histoire de vie et choix théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.73-93, 2020, Collection Clinique &amp; changement social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'ouvrage &amp;quot;les travailleurs du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Ricciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les travailleurs du management. Acteurs, dispositifs et politiques d’encadrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-27, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel indocile des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.822-831, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un régime de travail réellement humain ?, Supiot et Mussot (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.42-52, 2018, 978-2-7056-9766-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La division sociale du travail de prescription : le &amp;quot;management à distance&amp;quot;. Avant-propos à la seconde édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'idéal au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up to the financial elites, or Out to the menial world : Figuring out companies as commodities: a key to stay in the M&A sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance At Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.29-41, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité et jeu au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, pp.197-216, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s make the company a bunch of figures: Professional representations in mergers and acquisitions firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussard Valérie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance at work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp. 29-41, 2017, 978-1-138-20403-4. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315470290-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs, jeu et fiction au travail : le sens du travail chez les cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mises en intrigues. Rencontres Recherche et Création du Festival d’Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.149-161, 2016, 9782271091932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d’une sociologie de l’activité pour comprendre le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité en théories - Regards croisés sur le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer en travaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi (vous) sert le (concept) de jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne travailler que pour les chiffres ? Le sens du travail à l’épreuve du management contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques du Travail. Pistes critiques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le concept de travail. Postface à la seconde édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail du consommateur. De Mac Do à eBay : comment nous coproduisons ce que nous achetons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.233-247, 2014, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.dujar.2014.01.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bevort Antoine, Jobert Annette, Lallement Michel, Mias Arnaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, Coll. Quadrige, pp. 126-132, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalisations et régulations de travail : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquot Lionel, Balzani Bernard, Boulayoune Ali, Lhotel Hervé (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et structures du salariat : crise, mutation, devenir. Tome 2 : des normes et transformations du travail salarié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp. 111-117, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-action : un moyen de penser et de transformer ses pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dujarier Marie-Anne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailleurs sociaux en recherche-action : éducation, insertion, coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 17-43, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qui m'arrive au travail ?&amp;quot; : actualité de la recherche-action clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clot Yves, Lhuilier Dominique (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en clinique du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, Coll. Clinique du travail, pp. 83-94, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse sociologique des discours sur la &amp;quot;souffrance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Périlleux Thomas, Cultiaux John (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destins politiques de la souffrance : intervention sociale, justice, travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, pp. 119-132, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution et rétribution subjectives au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanique Fabienne, Servel Laurence (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exister dans l'entreprise : histoires de vie et choix théoriques en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 13, L'Harmattan, pp. 161-185, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et reconnaissances du travail. La construction sociale de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévention du stress et des risques psychosociaux au travail, Editions de l’ANACT, Etudes et Documents, p .60-63</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre sur soi&amp;quot; : l'individualisation du travail d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terssac Gilbert de, Saint-Martin Corinne, Thébault Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La précarité : une relation entre travail, organisation et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, Coll. Le travail en débats, pp. 107-118, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La soumission à prescription de toute puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le consentement au travail. De la soumission volontaire à l’implication contrainte, Durand J.-P. &amp; Le Floch M.-Ch. (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan "Logiques sociales", pp.101-109, 2006, 2-7475-9927-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalisation vs Standardisation : le consommateur mis au travail d’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom du client. Management néo-libéral et dispositifs de gestion. S. Maugeri (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan "Logiques sociales", pp.61-84, 2006, 2-296-00818-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Conduite du Changement : lorsque le travail d’organisation devient un produit marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le stable, l’instable et le changement dans le travail, F. Hubault (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.149-161, 2006, 2-915346-36-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports sociaux et relations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapports sociaux et relations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l’activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Nancy Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garouste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologisme et socialisme Bifurquer ensemble?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire autour de l'ouvrage de Lionel Jacquot &amp;quot;Travail, gouvernementalité managériale et néolibéralisme&amp;quot;, animé par Brice Nocenti et Marie-Anne Dujarier, cahiers internationaux sociologie de la gestion, n°25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplier les significations du travail. Entretien avec Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2309.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner dans un département de formation continue et une école d’ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Anne Dujarier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENTRETIEN AVEC MARIE-ANNE DUJARIER, Cahiers internationaux de la Sociologie de la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cléach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-virginie Leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, p.57-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05584366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les discours (des) dominants sur le « Futur du travail » : mimétisme, conservatisme et impensés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.33-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de l'ouvrage de Lisa Herzog et Bénédicte Zimmermann (dir.), Shifting Categories of Work: Unsettling the Ways We Think about Jobs, Labor, and Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 66 (2), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11o4z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Frayssé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 31, pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire autour de l’ouvrage de Lionel Jacquot, Travail, gouvernementalité managériale et néolibéralisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04535988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Work as a Category of Thought Has Been Disrupted in Neoliberal Capitalist Societies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TripleC: Communication, Capitalism &amp; Critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21 (2), pp.107-121. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31269/triplec.v21i2.1449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplier les significations du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 301, pp.39-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : Nick Srnicek, Le capitalisme de plateforme. L’hégémonie de l’économie numérique (Montréal, Lux, 2018).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical division of labour : A sociology of work of the remote organisers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work Organisation, Labour and Globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13169/workorgalaboglob.13.2.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’utopie à la dystopie : à quoi collabore l’économie collaborative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N° 27 (2), pp.92-100. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfas.182.0092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droit du travail ou droit du salariat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit Social</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer et travailler : état des débats actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management à distance dans les grandes organisations : le travail des ‘planneurs’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières entre activité, travail et emploi : le cas des bricoleurs, in Nirello Laura (Coord.), Formes d’économie collaborative et protection sociale – n°31, p. 64-70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dossiers de la DREES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital labor, travail du consommateur : quels usages sociaux du numérique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INA Global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l’activité : une clinique du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du LARIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The activity of the consumer: strengthening, transforming or contesting capitalism ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociological Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés. Le travail vu par les sciences humaines et sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thaêtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The three sociological types of consumer work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questioning professional representations. The role of middlemen in mergers and acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, vol. 56 (n° 2), pp. 182-203. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2014.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regard d’une sociologue de l’activité sur un congrès d’ergologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie et documentaire. Retour sur une expérience de coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Mondes du travail </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : M.E. Chessel, Les consommateurs engagés à la Belle Époque. La ligue sociale d’acheteurs (Presses de Sciences Po. 2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 55 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance-based management and quality of work: an empirical assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Piney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41, pp.3855-3860. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/WOR-2012-0092-3855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03925089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance-based management and quality of work : an empirical assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Nascimento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Falzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Piney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Work : a journal of prevention, assessment and rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Saisir la subjectivité et le travail par le film de fiction ». Rencontre avec Jean-Marc Moutout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dejours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Jeantet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarte Rolo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.123-142. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.027.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'automatisation du jugement sur le travail. Mesurer n'est pas évaluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, n° 128-129 (1), pp.135-159. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/cis.128.0135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L’hypothèse de la mise au travail des clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 82, pp.3-19. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de A.-L. Ulmann, Dans les pas des contrôleurs de prestations sociales. Travailler entre droit et équité, (L’Harmattan, 2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation permanente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de : M. Buscatto, M. Loriol et J.-M. Weller (dir.), Au-delà du stress au travail, (Ères, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 52 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Privatisation des crèches : quelles transformations du travail et de la compétence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Palmato-Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, n° 23, pp. 137-149. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.023.0137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’automatisation du jugement sur le travail. Mesurer n’est pas évaluer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunes cadres dynamiques désenchantés», recension du livre Isnards et Zuber, L’ open space m’a tuer (Hachette Littératures, 2008)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.173-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension du livre : F. Aballéa et M. Lallement, Relations au travail, relations de travail (Octarès, 2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Socio-Economie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.227. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfse.002.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La division sociale du travail d'organisation dans les services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 1, pp.129-136. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/nrp.001.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La psychologie au chevet du travail », Recension du livre de D. Lhuilier, Cliniques du travail (Toulouse, Ères, Collection Clinique du travail, 2006)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation et dissimulation dans les organisations. Dynamique de l’évaluation experte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’action des consultants dans le rachat d’une grande entreprise européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologies pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 6, pp.85-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’inacceptable : la maltraitance en gériatrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue de psychosociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vol. VIII (19), pp.111-124. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips.019.0111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du séminaire &amp;quot;Contributions à une altergestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers internationaux de sociologie de la gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 25, pp.39-62, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Encadrer à distance : les ‘planneurs’ et le travail », Actes du Séminaire annuel Âges et Travail du CREAPT, mai 2015, Rapport de recherche CEE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur du travail. Critiques, enjeux et débats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Frayssé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">31, pp.3-158, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04881961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer / Travailler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Lay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, 2018, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/trav.039.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité des clients : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 82, 2012, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sds.2012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler fait-il toujours sens ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Coutrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cukier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonie Hemdat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Érès, 2026, Clinique du travail, 978-2-7492-8529-0. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eres.coutr.2026.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05625654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idées reçues sur le travail. Emploi, activité, organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Cavalier Bleu, pp.236, 2023, Idées reçues, 979-10-318-0581-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que sait-on du travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liza Baghioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Barraud de Lagerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Benhamou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sciences Po; Le Monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 340 p., 2023, Que sait-on ?, 9782724641905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04383339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Troubles dans le travail.Sociologie d’une catégorie de pensée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-13084-555-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité en théories. Regards croisés sur le travail. Tome 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octarès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les travailleurs du management : acteurs, dispositifs et politiques d'encadrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Ricciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2020, Coll. Le travail en débats, 978-88-85812-68-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailler sur le travail. Histoire de vie et choix théorique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clinique &amp; Changement Social, L’Harmattan, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité en théories. Regards croisés sur le travail. Tome 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Gaudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Octarès, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03694435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il lavoro del consumatore : come coproduciamo ciò che compriamo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Egea, Culture e Societa, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le management désincarné. Enquête sur les nouveaux cadres du travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9782707178442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail du consommateur : de McDo à eBay : comment nous coproduisons ce que nous achetons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, 261 p., 2014, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.dujar.2014.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité des clients : un travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Tiffon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.206, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01520575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'idéal au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de France, Coll. Quadrige, 291 p., 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travailleurs sociaux en recherche-action. Éducation, insertion, coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 218 p., 2010, Recherche-action en pratiques sociales, ‎978-2-296-12266-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El ideal Al Trabajo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Modus Laborandi, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La concurrence au travail est naturelle et bénéficie à tous »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Dujarier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur le travail. Emploi, activité, organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu; Le Cavalier Bleu, pp.197-203, 2023, 9791031805818. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcb.dujan.2023.01.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places de marché numériques : des discours révolutionnaires pour des pratiques incertaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les plateformes de travail numériques. Polygraphie d’un nouveau modèle organisationnel. Vultur M. (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’Université Laval (PUL), « Sociologie contemporaine», pp.41-66, 2023, 9782763758022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Travailler dans une start-up c’est fun ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokçe Gulkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Anne Dujarier (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Idées reçues sur le travail. Emploi, activité, organisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Cavalier Bleu; Le cavalier bleu, pp.221-226, 2023, 9791031805818. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lcb.dujan.2023.01.0223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradoxal déploiement du management par les dispositifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Que sait-on du travail ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de Sciences Po, 2023, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/scpo.colle.2023.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places de marché numériques : nouveaux travailleurs et continuité du capitalisme néolibéral. Le cas du bricolage en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rodrigo Carelli, Patrick Cingolani et Donna Kesselman (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les travailleurs des plateformes numériques. Regards interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teseo Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 83-116, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au Tome II de &amp;quot;L'activité en théories, regards croisés sur le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lénel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité en théories - Regards croisés sur le travail (Tome II)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès "Travail et activités humaines", pp.7-24, 2021, 9782366301151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que j’ai fait de ce qu’on a fait de moi : tentative d’explicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler sur le travail. Histoire de vie et choix théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.73-93, 2020, Collection Clinique &amp; changement social</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation. Penser son travail de recherche sur le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailler sur le travail. Histoire de vie et choix théorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'harmattan, pp.1-19, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à l'ouvrage &amp;quot;les travailleurs du management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferruccio Ricciardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les travailleurs du management. Acteurs, dispositifs et politiques d’encadrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-27, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel indocile des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Découverte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.822-831, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce que le travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qu'un régime de travail réellement humain ?, Supiot et Mussot (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.42-52, 2018, 978-2-7056-9766-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La division sociale du travail de prescription : le &amp;quot;management à distance&amp;quot;. Avant-propos à la seconde édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'idéal au travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up to the financial elites, or Out to the menial world : Figuring out companies as commodities: a key to stay in the M&A sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance At Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.29-41, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s make the company a bunch of figures: Professional representations in mergers and acquisitions firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Boussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boussard Valérie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance at work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp. 29-41, 2017, 978-1-138-20403-4. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315470290-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créativité et jeu au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et créativité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, pp.197-216, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs, jeu et fiction au travail : le sens du travail chez les cadres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mises en intrigues. Rencontres Recherche et Création du Festival d’Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.149-161, 2016, 9782271091932</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports d’une sociologie de l’activité pour comprendre le travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'activité en théories - Regards croisés sur le travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jouer en travaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A quoi (vous) sert le (concept) de jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne travailler que pour les chiffres ? Le sens du travail à l’épreuve du management contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les risques du Travail. Pistes critiques et pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour sur le concept de travail. Postface à la seconde édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le travail du consommateur. De Mac Do à eBay : comment nous coproduisons ce que nous achetons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.233-247, 2014, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dec.dujar.2014.01.0233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consommation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bevort Antoine, Jobert Annette, Lallement Michel, Mias Arnaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de France, Coll. Quadrige, pp. 126-132, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalisations et régulations de travail : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacquot Lionel, Balzani Bernard, Boulayoune Ali, Lhotel Hervé (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formes et structures du salariat : crise, mutation, devenir. Tome 2 : des normes et transformations du travail salarié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp. 111-117, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00752947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce qui m'arrive au travail ?&amp;quot; : actualité de la recherche-action clinique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Clot Yves, Lhuilier Dominique (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agir en clinique du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, Coll. Clinique du travail, pp. 83-94, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche-action : un moyen de penser et de transformer ses pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dujarier Marie-Anne (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travailleurs sociaux en recherche-action : éducation, insertion, coopération</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp. 17-43, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00754951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse sociologique des discours sur la &amp;quot;souffrance au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Périlleux Thomas, Cultiaux John (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Destins politiques de la souffrance : intervention sociale, justice, travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Erès, pp. 119-132, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00755193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution et rétribution subjectives au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hanique Fabienne, Servel Laurence (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exister dans l'entreprise : histoires de vie et choix théoriques en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n° 13, L'Harmattan, pp. 161-185, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et reconnaissances du travail. La construction sociale de reconnaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévention du stress et des risques psychosociaux au travail, Editions de l’ANACT, Etudes et Documents, p .60-63</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre sur soi&amp;quot; : l'individualisation du travail d'organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Terssac Gilbert de, Saint-Martin Corinne, Thébault Claire (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La précarité : une relation entre travail, organisation et santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, Coll. Le travail en débats, pp. 107-118, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00756204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personnalisation vs Standardisation : le consommateur mis au travail d’organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au nom du client. Management néo-libéral et dispositifs de gestion. S. Maugeri (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan "Logiques sociales", pp.61-84, 2006, 2-296-00818-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Conduite du Changement : lorsque le travail d’organisation devient un produit marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le stable, l’instable et le changement dans le travail, F. Hubault (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Octarès, pp.149-161, 2006, 2-915346-36-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La soumission à prescription de toute puissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le consentement au travail. De la soumission volontaire à l’implication contrainte, Durand J.-P. &amp; Le Floch M.-Ch. (Dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan "Logiques sociales", pp.101-109, 2006, 2-7475-9927-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03917742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des sciences du jeu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapports sociaux et relations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">rapports sociaux et relations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociologie de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie de l’activité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entretien avec Nancy Fraser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Fraser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Laigle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Garouste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écologisme et socialisme Bifurquer ensemble?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire autour de l'ouvrage de Lionel Jacquot &amp;quot;Travail, gouvernementalité managériale et néolibéralisme&amp;quot;, animé par Brice Nocenti et Marie-Anne Dujarier, cahiers internationaux sociologie de la gestion, n°25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Nocenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.39-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déplier les significations du travail. Entretien avec Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.39-49. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/espri.2309.0039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner dans un département de formation continue et une école d’ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Dujarier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-virginie Leon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865260v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Frayss&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865261v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580480v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o4z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535988v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nocenti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v21i2.1449" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916343v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.13.2.0007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917782v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.182.0092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916354v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916357v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917764v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916366v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916363v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916368v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2014.03.019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Piney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0092-3855" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejours" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gernet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeantet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Rolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.027.0123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.128.0135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917790v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740227v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palmato-Guillemin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.023.0137" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.002.0227" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.001.0129" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917806v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.019.0111" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04881961v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916340v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.039.0007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04056953v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916299v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Troubles_dans_le_travail" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694451v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gillet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;nel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/280-lactivite-en-theories-regards-croises-sur-le-travail-tome-2.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097114v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Ricciardi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916326v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916314v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916306v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_management_desincarne-9782707178442" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745403v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dujar.2014.01" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520575v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745288v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04056966v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-travailleurs_sociaux_en_recherche_action_education_insertion_cooperation-9782296122666-31570.html" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916322v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059107v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0199" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059122v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gok&#231;e Gulkan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0223" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916398v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580494v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.colle.2023.01" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03611771v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/lestravailleursdesplateformesnumeriques/chapter/le-cas-du-bricolage-en-france/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916402v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916408v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916410v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916406v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916412v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/manuel_indocile_de_sciences_sociales-9782348045691" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916426v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059151v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916428v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916431v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159632v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315470290-3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916434v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916442v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916444v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917727v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059142v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dujar.2014.01.0233" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752059v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752947v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754951v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754947v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755193v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917815v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756204v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917742v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917737v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917733v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580491v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916418v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916423v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916419v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916421v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865275v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fraser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laigle" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garouste" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04199533v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2309.0039" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062076v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584366v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Dujarier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-virginie Leon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865261v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580480v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11o4z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Frayss&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535988v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nocenti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580485v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31269/triplec.v21i2.1449" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917782v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916343v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13169/workorgalaboglob.13.2.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.182.0092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916354v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Lay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916352v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917764v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916363v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916368v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916366v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916369v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326232v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2014.03.019" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916376v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925089v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Falzon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Nascimento" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Gaudart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Piney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-2012-0092-3855" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916383v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057634v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejours" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gernet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jeantet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Rolo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.027.0123" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cis.128.0135" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tiffon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2016" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917790v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740227v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Palmato-Guillemin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.023.0137" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916385v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917796v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.002.0227" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.001.0129" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917806v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916392v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059235v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916397v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.019.0111" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917776v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04881961v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916340v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/trav.039.0007" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sds.2012" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625654v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cukier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Hemdat" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.coutr.2026.01" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04056953v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04383339v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Amoss&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Baghioni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Barraud de Lagerie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Benhamou" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesciencespo.fr/fr/book/?GCOI=27246100782310#h2tabFormats" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916299v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Troubles_dans_le_travail" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694451v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gillet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre L&#233;nel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.octares.com/travail-et-activite-humaine/280-lactivite-en-theories-regards-croises-sur-le-travail-tome-2.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097114v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferruccio Ricciardi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916326v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694435v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916314v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916306v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/le_management_desincarne-9782707178442" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745403v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dujar.2014.01" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520575v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745288v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04056966v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-travailleurs_sociaux_en_recherche_action_education_insertion_cooperation-9782296122666-31570.html" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059107v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0199" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916398v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059122v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gok&#231;e Gulkan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lcb.dujan.2023.01.0223" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580494v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.colle.2023.01" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03611771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.teseopress.com/lestravailleursdesplateformesnumeriques/chapter/le-cas-du-bricolage-en-france/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916402v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916410v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916408v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916406v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916412v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/manuel_indocile_de_sciences_sociales-9782348045691" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916426v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059151v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916428v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159632v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315470290-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916431v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916434v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916442v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916444v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917727v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059142v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.dujar.2014.01.0233" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752059v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752947v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754947v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754951v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755193v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743267v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917815v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917737v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917733v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03917742v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04580491v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916423v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916419v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916421v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916418v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865275v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Fraser" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laigle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Garouste" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574786v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04199533v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/espri.2309.0039" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062076v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>