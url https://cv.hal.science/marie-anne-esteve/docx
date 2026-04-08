--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -66,2032 +66,2032 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfluorocarbon Nanodroplets as Potential Nanocarriers for Brain Delivery Assisted by Focused Ultrasound-Mediated Blood–Brain Barrier Disruption</w:t>
+                <w:t xml:space="preserve">Stability and physical compatibility of parenteral nalbuphine hydrochloride during continuous infusion in pediatrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bérard</w:t>
+                <w:t xml:space="preserve">Romain Paoli-Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Desgranges</w:t>
+                <w:t xml:space="preserve">Vincent Arcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Dumas</w:t>
+                <w:t xml:space="preserve">Delphine Dazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Novell</w:t>
+                <w:t xml:space="preserve">Caroline Castera-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Larrat</w:t>
+                <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (7), pp.1498. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0330869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14071498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0330869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745029v1</w:t>
+                <w:t xml:space="preserve">hal-05557401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, In Vitro Antiproliferative Activity, and In Silico Evaluation of Novel Oxiranyl-Quinoxaline Derivatives</w:t>
+                <w:t xml:space="preserve">Perfluorocarbon Nanodroplets as Potential Nanocarriers for Brain Delivery Assisted by Focused Ultrasound-Mediated Blood–Brain Barrier Disruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Montero</w:t>
+                <w:t xml:space="preserve">Charlotte Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Montana</w:t>
+                <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omar Khoumeri</w:t>
+                <w:t xml:space="preserve">Noé Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Correard</w:t>
+                <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne A Estève</w:t>
+                <w:t xml:space="preserve">Benoit Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (7), pp.781. </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ph15070781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14071498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858712v1</w:t>
+                <w:t xml:space="preserve">hal-03745029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular imaging of ultrasound-mediated blood-brain barrier disruption in a mouse orthotopic Glioblastoma Model</w:t>
+                <w:t xml:space="preserve">Synthesis, In Vitro Antiproliferative Activity, and In Silico Evaluation of Novel Oxiranyl-Quinoxaline Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Bastiancich</w:t>
+                <w:t xml:space="preserve">Vincent Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Fernandez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Marc Montana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Khoumeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Larrat</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne A Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14102227⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (7), pp.781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph15070781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856759v1</w:t>
+                <w:t xml:space="preserve">hal-03858712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal Therapy for the Treatment of Glioblastoma: Potential and Preclinical Challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Molecular imaging of ultrasound-mediated blood-brain barrier disruption in a mouse orthotopic Glioblastoma Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Bastiancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Novell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Larrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14102227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2020.610356⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03137352v1</w:t>
+                <w:t xml:space="preserve">hal-03856759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo evaluation of safety, biodistribution and pharmacokinetics of laser-synthesized gold nanoparticles.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gleb Tselikov</w:t>
+                <w:t xml:space="preserve">Photothermal Therapy for the Treatment of Glioblastoma: Potential and Preclinical Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bastiancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Chaspoul</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.12890. </w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-48748-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2020.610356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296834v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophilic Fluorescent Nanoprodrug of Paclitaxel for Glioblastoma Chemotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Front Cover: Delaying Anticancer Drug Delivery by Self‐Assembly and Branching Effects of Minimalist Dendron–Drug Conjugates (Chem. Eur. J. 41/2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Daniel</w:t>
+                <w:t xml:space="preserve">Myriam Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Montaleytang</w:t>
+                <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sounderya Nagarajan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Clermont</w:t>
+                <w:t xml:space="preserve">Diane Braguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b02588⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (41), pp.9548-9548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201902437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416882v1</w:t>
+                <w:t xml:space="preserve">hal-02196896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front Cover: Delaying Anticancer Drug Delivery by Self‐Assembly and Branching Effects of Minimalist Dendron–Drug Conjugates (Chem. Eur. J. 41/2019)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cover profile: Delaying Anticancer Drug Delivery by Self‐Assembly and Branching Effects of Minimalist Dendron–Drug Conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Braguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 25 (41), pp.9548-9548. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201902437⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201902433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196896v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover profile: Delaying Anticancer Drug Delivery by Self‐Assembly and Branching Effects of Minimalist Dendron–Drug Conjugates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">In vivo evaluation of safety, biodistribution and pharmacokinetics of laser-synthesized gold nanoparticles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Terrasson</w:t>
+                <w:t xml:space="preserve">Popov Anton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Braguer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
+                <w:t xml:space="preserve">Gleb Tselikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Chaspoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201902433⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.12890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-48748-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194698v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser- synthesized TiN nanoparticles as promising plasmonic alternative for biomedical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrophilic Fluorescent Nanoprodrug of Paclitaxel for Glioblastoma Chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Popov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noé Dumas</w:t>
+                <w:t xml:space="preserve">Maeva Montaleytang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Berard</w:t>
+                <w:t xml:space="preserve">Sounderya Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Metwally</w:t>
+                <w:t xml:space="preserve">Sébastien Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37519-1⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (19), pp.18342-18354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b02588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121323v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delaying Anticancer Drug Delivery by Self-Assembly and Branching Effects of Minimalist Dendron-Drug Conjugates</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Terrasson</w:t>
+                <w:t xml:space="preserve">Laser- synthesized TiN nanoparticles as promising plasmonic alternative for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Popov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Braguer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne A Estève</w:t>
+                <w:t xml:space="preserve">Gleb Tselikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37519-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201801092⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01830269v1</w:t>
+                <w:t xml:space="preserve">hal-02121323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a pharmacist-led medication review on hospital readmission in a pediatric and elderly population: study protocol for a randomized open-label controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gayet</w:t>
+                <w:t xml:space="preserve">Delaying Anticancer Drug Delivery by Self-Assembly and Branching Effects of Minimalist Dendron-Drug Conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Braguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne A Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, pp.32 - 32. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13063-017-1798-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201801092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478931v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of in vitro antiproliferative activity of new ethyl 3-(arylethynyl)quinoxaline-2-carboxylate and pyrido[4,3-b] quinoxalin-1(2H)-one derivatives</w:t>
+                <w:t xml:space="preserve">Impact of a pharmacist-led medication review on hospital readmission in a pediatric and elderly population: study protocol for a randomized open-label controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majdi Hajri</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Pierre Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Terme</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.10.025⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.32 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-017-1798-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01460687v1</w:t>
+                <w:t xml:space="preserve">hal-01478931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do pharmacist-led medication reviews in hospitals help reduce hospital readmissions? A systematic review and meta-analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Synthesis and evaluation of in vitro antiproliferative activity of new ethyl 3-(arylethynyl)quinoxaline-2-carboxylate and pyrido[4,3-b] quinoxalin-1(2H)-one derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majdi Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bertault-Peres</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Khoumeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Auquier</w:t>
+                <w:t xml:space="preserve">Raoudha Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp.959--966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.10.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482370v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interventions pharmaceutiques dans un centre hospitalier universitaire : influence du mode de transmission sur leur acceptation par le prescripteur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Do pharmacist-led medication reviews in hospitals help reduce hospital readmissions? A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pisano</w:t>
+                <w:t xml:space="preserve">Pierre Bertault-Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pharmacien Hospitalier et Clinicien</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (6), pp.1660-1673</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772700v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Novel Tubulin-Binding Checkpoint Activator BAL101553 Inhibits EB1-Dependent Migration and Invasion and Promotes Differentiation of Glioblastoma Stem-like Cells</w:t>
+                <w:t xml:space="preserve">Les interventions pharmaceutiques dans un centre hospitalier universitaire : influence du mode de transmission sur leur acceptation par le prescripteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Berges</w:t>
+                <w:t xml:space="preserve">P. Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Tchoghandjian</w:t>
+                <w:t xml:space="preserve">J. Berbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Honore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne A Estève</w:t>
+                <w:t xml:space="preserve">J. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Figarella-Branger</w:t>
+                <w:t xml:space="preserve">P. Pisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Le Pharmacien Hospitalier et Clinicien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (1), pp.2 - 8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-16-0252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phclin.2015.07.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478393v1</w:t>
+                <w:t xml:space="preserve">hal-01772700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrapure laser-synthesized Si nanoparticles with variable oxidation states for biomedical applications</w:t>
               </w:r>
@@ -2237,51 +2237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Al-Kattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Njim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2339,1054 +2339,1188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ultrasensitive LC–MS/MS method with liquid phase extraction to determine paclitaxel in both cell culture medium and lysate promising quantification of drug nanocarriers release in vitro</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Novel Tubulin-Binding Checkpoint Activator BAL101553 Inhibits EB1-Dependent Migration and Invasion and Promotes Differentiation of Glioblastoma Stem-like Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Schembri</w:t>
+                <w:t xml:space="preserve">Raphael Berges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Villard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diane Braguer</w:t>
+                <w:t xml:space="preserve">Aurelie Tchoghandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Honore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne A Estève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Figarella-Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2015.07.041⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-16-0252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478918v1</w:t>
+                <w:t xml:space="preserve">hal-01478393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanoparticles prepared by laser ablation in aqueous biocompatible solutions: assessment of safety and biological identity for nanomedicine applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An ultrasensitive LC–MS/MS method with liquid phase extraction to determine paclitaxel in both cell culture medium and lysate promising quantification of drug nanocarriers release in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Schembri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Myriam Roy</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Braguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.300 - 306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2015.07.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/IJN.S65817⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01310706v1</w:t>
+                <w:t xml:space="preserve">hal-01478918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of New Quinoxalines Containing an Oxirane Ring by the TDAE Strategy and in Vitro Evaluation in Neuroblastoma Cell Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Montana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Khoumeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Terme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 19 (9), pp.14987-14998. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules190914987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanodrug potential in cancer therapy: efficacy/toxicity studies in cancer cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Gold nanoparticles prepared by laser ablation in aqueous biocompatible solutions: assessment of safety and biological identity for nanomedicine applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Maximova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045352⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.5415-5430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/IJN.S65817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772650v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01310706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patupilone-Induced Apoptosis Is Mediated by Mitochondrial Reactive Oxygen Species through Bim Relocalization to Mitochondria</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Nanodrug potential in cancer therapy: efficacy/toxicity studies in cancer cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Honore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Braguer</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Braguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 74 (4), pp.1072 - 1083. </w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1124/mol.108.048405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744736v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtubules in Apoptosis Induction: Are They Necessary?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Patupilone-Induced Apoptosis Is Mediated by Mitochondrial Reactive Oxygen Species through Bim Relocalization to Mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khawaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé O Kovacic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Braguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Cancer Drug Targets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/156800907783220480⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (4), pp.1072 - 1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/mol.108.048405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772731v1</w:t>
+                <w:t xml:space="preserve">hal-01744736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe acute toxicity associated with high-dose methotrexate (MTX) therapy: use of therapeutic drug monitoring and test-dose to guide carboxypeptidase G2 rescue and MTX continuation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Microtubules in Apoptosis Induction: Are They Necessary?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Devictor-Pierre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Braguer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 63 (1), pp.39 - 42. </w:t>
+              <w:t xml:space="preserve">Current Cancer Drug Targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (8), pp.713 - 729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00228-006-0212-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/156800907783220480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01772507v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Severe acute toxicity associated with high-dose methotrexate (MTX) therapy: use of therapeutic drug monitoring and test-dose to guide carboxypeptidase G2 rescue and MTX continuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Devictor-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63 (1), pp.39 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00228-006-0212-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bcl-2 down-regulation and tubulin subtype composition are involved in resistance of ovarian cancer cells to vinflunine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bourgarel-Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kruczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raspaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (11), pp.2824 - 2833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-06-0277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3396,2802 +3530,2802 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a sustainable to increase the bioavailability of xanthophyll-loaded nanoemulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Contino-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de chimie organique biologique (RECOB19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoémulsions de perfluorocarbures, du diagnostic au traitement du SNC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Contino-Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de chimie organique biologique (RECOB19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In one step, without organic solvents: Extremulsions, a sustainable process to increase bioavailability of xanthophylls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hamimed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TISS 2023 - 2nd Tersys Implanteus Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docetaxel-loaded nanodroplets as therapeutic agents against Glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNano 2023 - 10th annual meeting of the Société Française de Nanomédecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docetaxel perfluorocarbon nanodroplets: a new glioblastoma therapeutic agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumas Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hamimed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTU-2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toronto, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluorocarbon nanodroplets combined with blood-brain barrier disruption: a new therapeutic agent for glioblastoma treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Tumor Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-sensitive perfluorocarbon nanodroplets and resulting formulations: Evolution and potential for brain drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th SFNano Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluorocarbon nanodroplets and blood-brain barrier disruption as tools to improve glioblastoma treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th SFNano Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated setup for photo-thermal therapy treatment of the glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bastiancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular uptake of perfluorocarbon nanodroplets: a potential nano carrier for ultrasound-mediated drug delivery</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Situ Temperature Monitoring with PhotoAcoustics during Photothermal Therapy and Perspectives for Glioblastoma Treatment Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wladimir Urbach</w:t>
+                <w:t xml:space="preserve">K. Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Taulier</w:t>
+                <w:t xml:space="preserve">C. Bastiancich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du Cancéropole PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Saint Raphaël, France</w:t>
+              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646323v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential And Challenges Of Titanium Nitride Nanoparticles For Glioblastoma Photothermal Therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Metwally Khaled</w:t>
+                <w:t xml:space="preserve">In-situ temperature monitoring with photoacoustics during photothermal therapy and perspectives for glioblastoma treatment monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bastiancich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Controlled Release Society Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Opto-Acoustic Methods and Applications in Biophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, France. pp.8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2527060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376589v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ temperature monitoring with photoacoustics during photothermal therapy and perspectives for glioblastoma treatment monitoring</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cellular uptake of perfluorocarbon nanodroplets: a potential nano carrier for ultrasound-mediated drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anthony Novell</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Opto-Acoustic Methods and Applications in Biophotonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire annuel du Cancéropole PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Saint Raphaël, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2527060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02415947v1</w:t>
+                <w:t xml:space="preserve">hal-04646323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Temperature Monitoring with PhotoAcoustics during Photothermal Therapy and Perspectives for Glioblastoma Treatment Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential And Challenges Of Titanium Nitride Nanoparticles For Glioblastoma Photothermal Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastiancich Chiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correard Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novell Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Metwally</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Novell</w:t>
+                <w:t xml:space="preserve">Dumas Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metwally Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">46th Controlled Release Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376652v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internalisation cellulaire de nanogouttes de perfluorocarbure : Vecteurs potentiels de principes actifs activables par ultrasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ièmes Journées Scientifiques Ultrasons et Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Orange, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermométrie photoacoustique en thérapie photothermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ndjehoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optdiag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRAVITY: a project on Glioblastoma Risk Attrition by VectorIzed ThermotherapY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ndjehoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West/BIOS2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium Nitride Nanoparticles as Photo-Absorbing Carriers of Photothermal Glioblastoma Therapy In Vitro Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Bastiancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Correard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chaspoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Investigation of Titanium Nitride Nanoparticles as Photo-Absorbing Agent for Photothermal Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Bastiancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold-coated perfluorocarbon nanodroplets for theranostic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Al-Kattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques du C'Nano-PACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Porquerolles (Hyères), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-sensitive nano-droplets for theranostic applications ni cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Somaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Rosano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ième Coloque Cancéropôle PACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Ultrasound Contrast Agents for applications in nanomedicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Al-Kattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europeen Nanomedicine Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photothermic Activated Phase-Shifted Perfluorocarbon Droplets for Theranostic applications on Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Al-Kattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51èmes Rencontres Internationales de Chimie Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId182"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6338,51 +6472,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte B&#233;rard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desgranges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dumas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14071498" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858712v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montana" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khoumeri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Correard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne A Est&#232;ve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15070781" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856759v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bastiancich" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102227" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137352v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Esteve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.610356" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02296834v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bailly" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popov Anton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Tselikov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48748-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Montaleytang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounderya Nagarajan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clermont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02588" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Braguer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902437" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194698v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902433" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37519-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801092" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaudin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daumas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gayet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-1798-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460687v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Hajri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Abderrahim" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terme" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.10.025" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482370v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertault-Peres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berbis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delorme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pisano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phclin.2015.07.090" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478393v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Berges" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Tchoghandjian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Honore" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0252" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772516v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Ryabchikov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Baati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Chirvony" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;nchez-Royo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TB02623K" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406588v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Njim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25400" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478918v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Schembri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Villard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2015.07.041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01310706v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S65817" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules190914987" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772650v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pagano" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045352" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744736v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khawaja" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carr&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; O Kovacic" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braguer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.108.048405" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772731v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carr&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156800907783220480" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772507v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devictor-Pierre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-006-0212-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43951E90E3AF41E61C6651F09907F9EBE27A140A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772720v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourgarel-Rey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kruczynski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raspaglio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-06-0277" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645912v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Contino-Pepin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645886v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Contino-P&#233;pin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646239v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larrat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hamimed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645935v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas No&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Est&#232;ve" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646308v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646290v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951637v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Metwally" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bastiancich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Correard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novell" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646323v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Urbach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taulier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376589v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiancich Chiara" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Correard Florian" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novell Anthony" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metwally Khaled" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415947v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2527060" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376652v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646411v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376906v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jones" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ndjehoya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Bailly" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376897v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376900v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376904v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Jones" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653650v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tardieu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Davy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Souli&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653680v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Somaglino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rosano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653656v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653669v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paoli-Lombardo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arcani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dazan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Esteve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330869" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte B&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desgranges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dumas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14071498" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khoumeri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Correard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne A Est&#232;ve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15070781" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bastiancich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.610356" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196896v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Braguer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902437" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902433" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02296834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bailly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popov Anton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Tselikov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48748-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Montaleytang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounderya Nagarajan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clermont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02588" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121323v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37519-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801092" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaudin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daumas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gayet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-1798-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460687v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Hajri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Abderrahim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.10.025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertault-Peres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berbis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delorme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pisano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phclin.2015.07.090" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772516v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Ryabchikov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Baati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Chirvony" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;nchez-Royo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TB02623K" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406588v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Njim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25400" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Berges" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Tchoghandjian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Honore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0252" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Schembri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Villard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2015.07.041" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules190914987" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01310706v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S65817" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772650v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pagano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045352" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744736v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khawaja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; O Kovacic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braguer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.108.048405" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156800907783220480" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772507v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devictor-Pierre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-006-0212-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43951E90E3AF41E61C6651F09907F9EBE27A140A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772720v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourgarel-Rey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kruczynski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raspaglio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-06-0277" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645912v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Contino-Pepin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645886v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Contino-P&#233;pin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larrat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hamimed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas No&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646266v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Est&#232;ve" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646290v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Metwally" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bastiancich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Correard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376652v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415947v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2527060" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646323v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Urbach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taulier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiancich Chiara" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Correard Florian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novell Anthony" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metwally Khaled" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646411v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jones" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ndjehoya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Bailly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376897v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376900v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376904v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Jones" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653650v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tardieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Davy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Souli&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653680v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Somaglino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rosano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653656v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653669v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>