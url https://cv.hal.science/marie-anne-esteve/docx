--- v1 (2026-04-08)
+++ v2 (2026-05-16)
@@ -66,3461 +66,3595 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and physical compatibility of parenteral nalbuphine hydrochloride during continuous infusion in pediatrics</w:t>
+                <w:t xml:space="preserve">Combined Docetaxel-Loaded Perfluorocarbon Nanodroplets with Ultrasound-Mediated Blood–Brain Barrier Disruption for Effective Glioblastoma Treatment in Mice Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Paoli-Lombardo</w:t>
+                <w:t xml:space="preserve">Charlotte Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Arcani</w:t>
+                <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Dazan</w:t>
+                <w:t xml:space="preserve">Noé Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Castera-Ducros</w:t>
+                <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
+                <w:t xml:space="preserve">Erwan Selingue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0330869. </w:t>
+              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21, pp.571560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0330869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/IJN.S571560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05557401v1</w:t>
+                <w:t xml:space="preserve">hal-05589773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfluorocarbon Nanodroplets as Potential Nanocarriers for Brain Delivery Assisted by Focused Ultrasound-Mediated Blood–Brain Barrier Disruption</w:t>
+                <w:t xml:space="preserve">Stability and physical compatibility of parenteral nalbuphine hydrochloride during continuous infusion in pediatrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Bérard</w:t>
+                <w:t xml:space="preserve">Romain Paoli-Lombardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Desgranges</w:t>
+                <w:t xml:space="preserve">Vincent Arcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Dumas</w:t>
+                <w:t xml:space="preserve">Delphine Dazan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Novell</w:t>
+                <w:t xml:space="preserve">Caroline Castera-Ducros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Larrat</w:t>
+                <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (7), pp.1498. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (9), pp.e0330869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14071498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0330869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745029v1</w:t>
+                <w:t xml:space="preserve">hal-05557401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, In Vitro Antiproliferative Activity, and In Silico Evaluation of Novel Oxiranyl-Quinoxaline Derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perfluorocarbon Nanodroplets as Potential Nanocarriers for Brain Delivery Assisted by Focused Ultrasound-Mediated Blood–Brain Barrier Disruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Novell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Montero</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne A Estève</w:t>
+                <w:t xml:space="preserve">Benoit Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceuticals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ph15070781⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (7), pp.1498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14071498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03858712v1</w:t>
+                <w:t xml:space="preserve">hal-03745029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular imaging of ultrasound-mediated blood-brain barrier disruption in a mouse orthotopic Glioblastoma Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis, In Vitro Antiproliferative Activity, and In Silico Evaluation of Novel Oxiranyl-Quinoxaline Derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Montana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Khoumeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Bastiancich</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Benoit Larrat</w:t>
+                <w:t xml:space="preserve">Marie-Anne A Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14102227⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceuticals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (7), pp.781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ph15070781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856759v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal Therapy for the Treatment of Glioblastoma: Potential and Preclinical Challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Molecular imaging of ultrasound-mediated blood-brain barrier disruption in a mouse orthotopic Glioblastoma Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Bastiancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anabela da Silva</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Samantha Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Novell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Larrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, </w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (10), pp.2227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fonc.2020.610356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics14102227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137352v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Front Cover: Delaying Anticancer Drug Delivery by Self‐Assembly and Branching Effects of Minimalist Dendron–Drug Conjugates (Chem. Eur. J. 41/2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Correard</w:t>
+                <w:t xml:space="preserve">Photothermal Therapy for the Treatment of Glioblastoma: Potential and Preclinical Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Bastiancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Roy</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anabela da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201902437⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fonc.2020.610356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196896v1</w:t>
+                <w:t xml:space="preserve">hal-03137352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover profile: Delaying Anticancer Drug Delivery by Self‐Assembly and Branching Effects of Minimalist Dendron–Drug Conjugates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Front Cover: Delaying Anticancer Drug Delivery by Self‐Assembly and Branching Effects of Minimalist Dendron–Drug Conjugates (Chem. Eur. J. 41/2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Terrasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Braguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201902433⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 25 (41), pp.9548-9548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201902437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194698v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo evaluation of safety, biodistribution and pharmacokinetics of laser-synthesized gold nanoparticles.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Cover profile: Delaying Anticancer Drug Delivery by Self‐Assembly and Branching Effects of Minimalist Dendron–Drug Conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Chaspoul</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Braguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-48748-3⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201902433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296834v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophilic Fluorescent Nanoprodrug of Paclitaxel for Glioblastoma Chemotherapy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo evaluation of safety, biodistribution and pharmacokinetics of laser-synthesized gold nanoparticles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Popov Anton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleb Tselikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Daniel</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Clermont</w:t>
+                <w:t xml:space="preserve">Florence Chaspoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.9b02588⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.12890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-48748-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416882v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser- synthesized TiN nanoparticles as promising plasmonic alternative for biomedical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrophilic Fluorescent Nanoprodrug of Paclitaxel for Glioblastoma Chemotherapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Montaleytang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounderya Nagarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anton Popov</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Khaled Metwally</w:t>
+                <w:t xml:space="preserve">Guillaume Clermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37519-1⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (19), pp.18342-18354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.9b02588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121323v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delaying Anticancer Drug Delivery by Self-Assembly and Branching Effects of Minimalist Dendron-Drug Conjugates</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne A Estève</w:t>
+                <w:t xml:space="preserve">Laser- synthesized TiN nanoparticles as promising plasmonic alternative for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Popov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gleb Tselikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201801092⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37519-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01830269v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a pharmacist-led medication review on hospital readmission in a pediatric and elderly population: study protocol for a randomized open-label controlled trial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gayet</w:t>
+                <w:t xml:space="preserve">Delaying Anticancer Drug Delivery by Self-Assembly and Branching Effects of Minimalist Dendron-Drug Conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Terrasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Braguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne A Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-017-1798-6⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201801092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478931v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01830269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of in vitro antiproliferative activity of new ethyl 3-(arylethynyl)quinoxaline-2-carboxylate and pyrido[4,3-b] quinoxalin-1(2H)-one derivatives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of a pharmacist-led medication review on hospital readmission in a pediatric and elderly population: study protocol for a randomized open-label controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Baumstarck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Daumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majdi Hajri</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Terme</w:t>
+                <w:t xml:space="preserve">Stéphane Gayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.10.025⟩</w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.32 - 32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13063-017-1798-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460687v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do pharmacist-led medication reviews in hospitals help reduce hospital readmissions? A systematic review and meta-analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Renaudin</w:t>
+                <w:t xml:space="preserve">Les interventions pharmaceutiques dans un centre hospitalier universitaire : influence du mode de transmission sur leur acceptation par le prescripteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Berbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Boyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
+                <w:t xml:space="preserve">J. Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bertault-Peres</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Auquier</w:t>
+                <w:t xml:space="preserve">P. Pisano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Pharmacien Hospitalier et Clinicien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (1), pp.2 - 8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phclin.2015.07.090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01482370v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les interventions pharmaceutiques dans un centre hospitalier universitaire : influence du mode de transmission sur leur acceptation par le prescripteur</w:t>
+                <w:t xml:space="preserve">Synthesis and evaluation of in vitro antiproliferative activity of new ethyl 3-(arylethynyl)quinoxaline-2-carboxylate and pyrido[4,3-b] quinoxalin-1(2H)-one derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Renaudin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Majdi Hajri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Khoumeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Berbis</w:t>
+                <w:t xml:space="preserve">Raoudha Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Delorme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Pisano</w:t>
+                <w:t xml:space="preserve">Thierry Terme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pharmacien Hospitalier et Clinicien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phclin.2015.07.090⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124, pp.959--966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2016.10.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772700v1</w:t>
+                <w:t xml:space="preserve">hal-01460687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrapure laser-synthesized Si nanoparticles with variable oxidation states for biomedical applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do pharmacist-led medication reviews in hospitals help reduce hospital readmissions? A systematic review and meta-analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Al-Kattan</w:t>
+                <w:t xml:space="preserve">Pierre Bertault-Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yury Ryabchikov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Juan Sánchez-Royo</w:t>
+                <w:t xml:space="preserve">Pascal Auquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82 (6), pp.1660-1673</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772516v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01482370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrapure laser-synthesized Si-based nanomaterials for biomedical applications: in vivo assessment of safety and biodistribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Ultrapure laser-synthesized Si nanoparticles with variable oxidation states for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Al-Kattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Ryabchikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Baati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Chirvony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Njim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yury Ryabchikov</w:t>
+                <w:t xml:space="preserve">Juan Sánchez-Royo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.25400. </w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4 (48), pp.7852 - 7858. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep25400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6TB02623K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406588v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Novel Tubulin-Binding Checkpoint Activator BAL101553 Inhibits EB1-Dependent Migration and Invasion and Promotes Differentiation of Glioblastoma Stem-like Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultrapure laser-synthesized Si-based nanomaterials for biomedical applications: in vivo assessment of safety and biodistribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Al-Kattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Berges</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Figarella-Branger</w:t>
+                <w:t xml:space="preserve">Leila Njim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yury Ryabchikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-16-0252⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.25400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep25400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478393v1</w:t>
+                <w:t xml:space="preserve">hal-01406588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ultrasensitive LC–MS/MS method with liquid phase extraction to determine paclitaxel in both cell culture medium and lysate promising quantification of drug nanocarriers release in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tarek Baati</w:t>
+                <w:t xml:space="preserve">The Novel Tubulin-Binding Checkpoint Activator BAL101553 Inhibits EB1-Dependent Migration and Invasion and Promotes Differentiation of Glioblastoma Stem-like Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Berges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Tchoghandjian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Honore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne A Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérèse Schembri</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Diane Braguer</w:t>
+                <w:t xml:space="preserve">Dominique Figarella-Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2015.07.041⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-16-0252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478918v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of New Quinoxalines Containing an Oxirane Ring by the TDAE Strategy and in Vitro Evaluation in Neuroblastoma Cell Lines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">An ultrasensitive LC–MS/MS method with liquid phase extraction to determine paclitaxel in both cell culture medium and lysate promising quantification of drug nanocarriers release in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Baati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Schembri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Terme</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Braguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules190914987⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.300 - 306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2015.07.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01460539v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanoparticles prepared by laser ablation in aqueous biocompatible solutions: assessment of safety and biological identity for nanomedicine applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Synthesis of New Quinoxalines Containing an Oxirane Ring by the TDAE Strategy and in Vitro Evaluation in Neuroblastoma Cell Lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Montana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Khoumeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Myriam Roy</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Terme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (1), pp.5415-5430. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (9), pp.14987-14998. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/IJN.S65817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules190914987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01310706v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01460539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanodrug potential in cancer therapy: efficacy/toxicity studies in cancer cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gold nanoparticles prepared by laser ablation in aqueous biocompatible solutions: assessment of safety and biological identity for nanomedicine applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Pagano</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Ksenia Maximova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, </w:t>
+              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.5415-5430. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2147/IJN.S65817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772650v1</w:t>
+                <w:t xml:space="preserve">hal-01310706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patupilone-Induced Apoptosis Is Mediated by Mitochondrial Reactive Oxygen Species through Bim Relocalization to Mitochondria</w:t>
+                <w:t xml:space="preserve">Nanodrug potential in cancer therapy: efficacy/toxicity studies in cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Khawaja</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alessandra Pagano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Honore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Braguer</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Braguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/mol.108.048405⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744736v1</w:t>
+                <w:t xml:space="preserve">hal-01772650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microtubules in Apoptosis Induction: Are They Necessary?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Patupilone-Induced Apoptosis Is Mediated by Mitochondrial Reactive Oxygen Species through Bim Relocalization to Mitochondria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khawaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé O Kovacic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Braguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Cancer Drug Targets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (8), pp.713 - 729. </w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 74 (4), pp.1072 - 1083. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/156800907783220480⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1124/mol.108.048405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01772731v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severe acute toxicity associated with high-dose methotrexate (MTX) therapy: use of therapeutic drug monitoring and test-dose to guide carboxypeptidase G2 rescue and MTX continuation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Microtubules in Apoptosis Induction: Are They Necessary?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Devictor-Pierre</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manon Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Braguer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00228-006-0212-1⟩</w:t>
+              <w:t xml:space="preserve">Current Cancer Drug Targets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (8), pp.713 - 729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/156800907783220480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01772507v1</w:t>
+                <w:t xml:space="preserve">hal-01772731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Severe acute toxicity associated with high-dose methotrexate (MTX) therapy: use of therapeutic drug monitoring and test-dose to guide carboxypeptidase G2 rescue and MTX continuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Devictor-Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Clinical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 63 (1), pp.39 - 42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00228-006-0212-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01772507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bcl-2 down-regulation and tubulin subtype composition are involved in resistance of ovarian cancer cells to vinflunine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Esteve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bourgarel-Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kruczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Raspaglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Cancer Therapeutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 5 (11), pp.2824 - 2833. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1158/1535-7163.MCT-06-0277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01772720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3530,2802 +3664,2802 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a sustainable to increase the bioavailability of xanthophyll-loaded nanoemulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Contino-Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de chimie organique biologique (RECOB19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoémulsions de perfluorocarbures, du diagnostic au traitement du SNC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Contino-Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de chimie organique biologique (RECOB19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In one step, without organic solvents: Extremulsions, a sustainable process to increase bioavailability of xanthophylls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hamimed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TISS 2023 - 2nd Tersys Implanteus Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docetaxel-loaded nanodroplets as therapeutic agents against Glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNano 2023 - 10th annual meeting of the Société Française de Nanomédecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Docetaxel perfluorocarbon nanodroplets: a new glioblastoma therapeutic agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumas Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Larrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hamimed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTU-2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Toronto, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluorocarbon nanodroplets combined with blood-brain barrier disruption: a new therapeutic agent for glioblastoma treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Tumor Meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Berlin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-sensitive perfluorocarbon nanodroplets and resulting formulations: Evolution and potential for brain drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th SFNano Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluorocarbon nanodroplets and blood-brain barrier disruption as tools to improve glioblastoma treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th SFNano Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrated setup for photo-thermal therapy treatment of the glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bastiancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02951637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Temperature Monitoring with PhotoAcoustics during Photothermal Therapy and Perspectives for Glioblastoma Treatment Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bastiancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conferences On Biomedical Optics (ECBO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ temperature monitoring with photoacoustics during photothermal therapy and perspectives for glioblastoma treatment monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Bastiancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opto-Acoustic Methods and Applications in Biophotonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Munich, France. pp.8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2527060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular uptake of perfluorocarbon nanodroplets: a potential nano carrier for ultrasound-mediated drug delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Taulier</w:t>
+                <w:t xml:space="preserve">Potential And Challenges Of Titanium Nitride Nanoparticles For Glioblastoma Photothermal Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastiancich Chiara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correard Florian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Novell Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumas Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metwally Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel du Cancéropole PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Saint Raphaël, France</w:t>
+              <w:t xml:space="preserve">46th Controlled Release Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646323v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential And Challenges Of Titanium Nitride Nanoparticles For Glioblastoma Photothermal Therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Metwally Khaled</w:t>
+                <w:t xml:space="preserve">Cellular uptake of perfluorocarbon nanodroplets: a potential nano carrier for ultrasound-mediated drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wladimir Urbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Taulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th Controlled Release Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Séminaire annuel du Cancéropole PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Saint Raphaël, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376589v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internalisation cellulaire de nanogouttes de perfluorocarbure : Vecteurs potentiels de principes actifs activables par ultrasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wladimir Urbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Taulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ièmes Journées Scientifiques Ultrasons et Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Orange, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermométrie photoacoustique en thérapie photothermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ndjehoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optdiag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRAVITY: a project on Glioblastoma Risk Attrition by VectorIzed ThermotherapY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ndjehoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics West/BIOS2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titanium Nitride Nanoparticles as Photo-Absorbing Carriers of Photothermal Glioblastoma Therapy In Vitro Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Bastiancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Novell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Chaspoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Investigation of Titanium Nitride Nanoparticles as Photo-Absorbing Agent for Photothermal Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Bastiancich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold-coated perfluorocarbon nanodroplets for theranostic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Davy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Al-Kattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques du C'Nano-PACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Porquerolles (Hyères), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrasound-sensitive nano-droplets for theranostic applications ni cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Somaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Rosano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Estève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ième Coloque Cancéropôle PACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Ultrasound Contrast Agents for applications in nanomedicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Al-Kattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europeen Nanomedicine Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photothermic Activated Phase-Shifted Perfluorocarbon Droplets for Theranostic applications on Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Al-Kattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Desgranges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">51èmes Rencontres Internationales de Chimie Thérapeutique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId182"/>
+      <w:footerReference w:type="default" r:id="rId185"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6472,51 +6606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557401v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paoli-Lombardo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arcani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dazan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Esteve" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330869" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745029v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte B&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desgranges" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dumas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14071498" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858712v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khoumeri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Correard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne A Est&#232;ve" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15070781" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856759v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bastiancich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137352v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.610356" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196896v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Braguer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902437" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902433" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02296834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bailly" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popov Anton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Tselikov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48748-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Montaleytang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounderya Nagarajan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clermont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02588" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121323v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popov" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37519-1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830269v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801092" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478931v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaudin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daumas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gayet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-1798-6" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460687v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Hajri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Abderrahim" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terme" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.10.025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482370v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertault-Peres" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772700v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berbis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delorme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pisano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phclin.2015.07.090" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772516v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Ryabchikov" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Baati" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Chirvony" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;nchez-Royo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TB02623K" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406588v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Njim" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25400" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478393v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Berges" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Tchoghandjian" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Honore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0252" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478918v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Schembri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Villard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2015.07.041" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460539v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules190914987" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01310706v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S65817" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772650v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pagano" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045352" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744736v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khawaja" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carr&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; O Kovacic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braguer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.108.048405" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772731v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carr&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156800907783220480" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772507v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devictor-Pierre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-006-0212-1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43951E90E3AF41E61C6651F09907F9EBE27A140A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772720v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourgarel-Rey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kruczynski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raspaglio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-06-0277" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645912v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Contino-Pepin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645886v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Contino-P&#233;pin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646239v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larrat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hamimed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645935v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646249v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas No&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646266v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Est&#232;ve" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646308v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646290v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951637v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Metwally" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bastiancich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumas" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Correard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376652v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415947v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2527060" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646323v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Urbach" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taulier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiancich Chiara" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Correard Florian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novell Anthony" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metwally Khaled" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646411v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jones" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ndjehoya" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Bailly" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376897v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376900v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376904v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Jones" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653650v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tardieu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Davy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Souli&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653680v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Somaglino" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rosano" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653656v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653669v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589773v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte B&#233;rard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desgranges" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Dumas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Novell" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Selingue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S571560" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557401v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paoli-Lombardo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Arcani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Dazan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Castera-Ducros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Esteve" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0330869" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Larrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14071498" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858712v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Montero" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Montana" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khoumeri" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Correard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne A Est&#232;ve" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ph15070781" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856759v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Bastiancich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Fernandez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics14102227" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137352v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela da Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2020.610356" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Roy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Terrasson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Braguer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902437" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utc.hal.science/hal-02194698v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201902433" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02296834v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bailly" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popov Anton" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Tselikov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Chaspoul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-48748-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416882v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Daniel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Montaleytang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounderya Nagarajan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clermont" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b02588" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121323v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Popov" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Berard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37519-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01830269v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201801092" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478931v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaudin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Baumstarck" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daumas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gayet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-1798-6" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772700v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Renaudin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Berbis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delorme" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pisano" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phclin.2015.07.090" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460687v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Hajri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoudha Abderrahim" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Terme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2016.10.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482370v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bertault-Peres" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Auquier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772516v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yury Ryabchikov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Baati" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Chirvony" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan S&#225;nchez-Royo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6TB02623K" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406588v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Njim" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep25400" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478393v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Berges" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Tchoghandjian" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Honore" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Figarella-Branger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-16-0252" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01478918v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Schembri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Villard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2015.07.041" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules190914987" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01310706v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Maximova" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S65817" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772650v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Pagano" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045352" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01744736v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khawaja" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carr&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; O Kovacic" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Braguer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.108.048405" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772731v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Carr&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/156800907783220480" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772507v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Devictor-Pierre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Galy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00228-006-0212-1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/43951E90E3AF41E61C6651F09907F9EBE27A140A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01772720v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bourgarel-Rey" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kruczynski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raspaglio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1535-7163.MCT-06-0277" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Contino-Pepin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645886v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Contino-P&#233;pin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646239v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Larrat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hamimed" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645935v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646249v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas No&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646266v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Est&#232;ve" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646308v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646290v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951637v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Metwally" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bastiancich" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Correard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Novell" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376652v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415947v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2527060" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376589v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastiancich Chiara" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Correard Florian" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Novell Anthony" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metwally Khaled" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646323v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wladimir Urbach" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taulier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646411v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376906v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jones" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ndjehoya" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Bailly" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376897v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376900v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376904v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Jones" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653650v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tardieu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Davy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Souli&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653680v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Somaglino" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Rosano" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653656v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653669v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>