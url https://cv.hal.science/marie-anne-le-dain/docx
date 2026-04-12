--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -698,252 +698,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Purchasing and innovation: Past, present and future of the field of research</w:t>
+                <w:t xml:space="preserve">Purchasing and innovation: Past, present and future of the field of research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Johnsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Kiratli</w:t>
+                <w:t xml:space="preserve">Nadia Kiratli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Schiele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Purchasing and Supply Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Purchasing and Supply Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.100768</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761525v1</w:t>
+                <w:t xml:space="preserve">hal-03662092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purchasing and innovation: Past, present and future of the field of research</w:t>
+                <w:t xml:space="preserve">Editorial: Purchasing and innovation: Past, present and future of the field of research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Johnsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Kiratli</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Kiratli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Schiele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Purchasing and Supply Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Purchasing and Supply Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.100768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pursup.2022.100768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662092v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMEs innovating in collaborative networks: how does absorptive capacity matter for innovation performance in times of good partnership quality?</w:t>
               </w:r>
@@ -2035,247 +2035,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a tool to evaluate the customer's performance in collaborative product development with suppliers</w:t>
+                <w:t xml:space="preserve">Measuring supplier performance in collaborative design: Proposition of a framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (2), pp.73-83. </w:t>
+              <w:t xml:space="preserve">R&amp;D Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (1), pp.61-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-010-0112-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9310.2010.00630.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00477125v1</w:t>
+                <w:t xml:space="preserve">hal-00477127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring supplier performance in collaborative design: Proposition of a framework</w:t>
+                <w:t xml:space="preserve">Proposition of a tool to evaluate the customer's performance in collaborative product development with suppliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R&amp;D Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.73-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-010-0112-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9310.2010.00630.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00477127v1</w:t>
+                <w:t xml:space="preserve">hal-00477125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing an approach for design-or-buy-design decision-making</w:t>
               </w:r>
@@ -3488,226 +3488,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic model for decision support in selective risk-based maintenance scheduling</w:t>
+                <w:t xml:space="preserve">How does IT effective use impact NPD project success? An IT functional approach for collaborative buyer-supplier NPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Crestani</w:t>
+                <w:t xml:space="preserve">Yassine Talas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAD 2020 - 4th International Conference on Control, Automation and Diagnosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECIS 2020 : 28th European Conference on Information Systems. "Liberty, Equality, and Fraternity in a Digitizing World"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Marrakech, Morocco. pp.20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131488v1</w:t>
+                <w:t xml:space="preserve">hal-02643299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does IT effective use impact NPD project success? An IT functional approach for collaborative buyer-supplier NPD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+                <w:t xml:space="preserve">Systemic model for decision support in selective risk-based maintenance scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Crestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS 2020 : 28th European Conference on Information Systems. "Liberty, Equality, and Fraternity in a Digitizing World"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCAD 2020 - 4th International Conference on Control, Automation and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCAD49821.2020.9260533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643299v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of digital capabilities for digital product-service-systems development</w:t>
               </w:r>
@@ -3925,749 +3925,749 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse Paths of Innovation in SME Manufacturing Firms through Digitization and Servitization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors influencing the integration of product and service design in Product-Service System development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Maleki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judy Matthew</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Gzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACERE Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. pp.91-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337402v1</w:t>
+                <w:t xml:space="preserve">hal-02337654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking absorption practices of knowledge for collaborative innovation : which is the Ideal multi criteria decision method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+                <w:t xml:space="preserve">Analyse des problèmes liés à l'utilisation des TIC en DPN avec les fournisseurs: Un regard donné par le Capital Social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Talas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joshua D. Summers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED19 - 22nd International Conference on Engineering Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24éme AIM Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331163v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing the integration of product and service design in Product-Service System development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elaheh Maleki</w:t>
+                <w:t xml:space="preserve">Ranking absorption practices of knowledge for collaborative innovation : which is the Ideal multi criteria decision method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua D. Summers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICED19 - 22nd International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.2337-2346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dsi.2019.240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337654v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des problèmes liés à l'utilisation des TIC en DPN avec les fournisseurs: Un regard donné par le Capital Social</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Talas</w:t>
+                <w:t xml:space="preserve">The contribution of Smart Glasses for PSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Santos Dalenogare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Fabián Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Germán Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24éme AIM Conférence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th CIRP IPSS Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.03.307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337712v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of Smart Glasses for PSS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diverse Paths of Innovation in SME Manufacturing Firms through Digitization and Servitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Germán Frank</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judy Matthew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th CIRP IPSS Conférence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACERE Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Sydney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337473v1</w:t>
+                <w:t xml:space="preserve">hal-02337402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How purchasing can contribute to innovation in digital Product-Service System ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ranking absorption practices of knowledge for collaborative innovation: Which is the ideal multi criteria decision method ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herve Legenvre</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua D. Summers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Conférence IPSERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Milan, Italy</w:t>
+              <w:t xml:space="preserve">ICED 2019 - 23rd International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337372v1</w:t>
+                <w:t xml:space="preserve">hal-02337438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking absorption practices of knowledge for collaborative innovation: Which is the ideal multi criteria decision method ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How purchasing can contribute to innovation in digital Product-Service System ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Gendreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joshua D. Summers</w:t>
+                <w:t xml:space="preserve">Herve Legenvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED 2019 - 23rd International Conference on Engineering Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">The 28th International Conférence IPSERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337438v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers for the digitalization of servitization</w:t>
               </w:r>
@@ -4777,178 +4777,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servitization leveraging Smart Products offering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Fabichak</w:t>
+                <w:t xml:space="preserve">SMEs embedded in Collaborative Network to Innovate: A framework to characterize their Absorptive Capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Germán Frank</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Spring Servitization Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Australian Centre for Entrepreneurship Research Exchange Conference (ACERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969396v1</w:t>
+                <w:t xml:space="preserve">hal-02009622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Capital dimensions and the usage of Information Technology in buyer-supplier collaboration for New Product Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Talas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4993,329 +4967,355 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th International Innovation and Product Development Management Conférence (IPDMC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMEs embedded in Collaborative Network to Innovate: A framework to characterize their Absorptive Capacity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+                <w:t xml:space="preserve">Servitization leveraging Smart Products offering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Fabián Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fabichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolline Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Germán Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Centre for Entrepreneurship Research Exchange Conference (ACERE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">The Spring Servitization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009622v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of LSP in the development of Product Service System: An Early Supplier Involvement-oriented approach</w:t>
+                <w:t xml:space="preserve">Digitalization and Servitization in SME Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Calvi</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judy Matthew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th AIRL-SCM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">The 32nd Australian and New Zealand Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969388v1</w:t>
+                <w:t xml:space="preserve">hal-01969385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalization and Servitization in SME Manufacturing</w:t>
+                <w:t xml:space="preserve">The role of LSP in the development of Product Service System: An Early Supplier Involvement-oriented approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judy Matthew</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 32nd Australian and New Zealand Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">The 12th AIRL-SCM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969385v1</w:t>
+                <w:t xml:space="preserve">hal-01969388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorptive Capacity of SMEs in Collaborative Networks: A contextualized operationalization.</w:t>
               </w:r>
@@ -5701,373 +5701,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Model configuration for PSS: An explorative study</w:t>
+                <w:t xml:space="preserve">Climbing c-trees : analysing concept-tree content and construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Orellano</w:t>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Neubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+                <w:t xml:space="preserve">Pierre Lavayssiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th CIRP IPSS Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21st International Conference on Engineering Design (ICED17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337700v1</w:t>
+                <w:t xml:space="preserve">hal-01725811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climbing c-trees : analysing concept-tree content and construction</w:t>
+                <w:t xml:space="preserve">Enabling Knowing in Practice in collaborative NPD through ICT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blanco</w:t>
+                <w:t xml:space="preserve">C.A. Paslauski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chévrier</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Merminod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Gzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Engineering Design (ICED17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">The 24th International Innovation and Product Development Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725811v1</w:t>
+                <w:t xml:space="preserve">hal-01480050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Knowing in Practice in collaborative NPD through ICT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.A. Paslauski</w:t>
+                <w:t xml:space="preserve">Business Model configuration for PSS: An explorative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Orellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Gzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A.G. Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th International Innovation and Product Development Management Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th CIRP IPSS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480050v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an operationalization of knowledge absorptive capacity for a collaborative innovation network</w:t>
               </w:r>
@@ -6148,51 +6148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which are the limitations of ICT tools for collaborative design with suppliers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Talas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Gzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6364,64 +6364,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation ambidexterity in medium size entreprises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lavayssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6757,64 +6757,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Product Development Process : a multiple case study of medium-sized enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lavayssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6954,273 +6954,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the failures criticatily in collaborative design with suppliers</w:t>
+                <w:t xml:space="preserve">Failures in collaborative design with suppliers : impact analysis on project innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Personnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Schiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conférence ICED13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">22nd International Conférence IPSERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966978v1</w:t>
+                <w:t xml:space="preserve">hal-00966972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failures in collaborative design with suppliers : impact analysis on project innovation</w:t>
+                <w:t xml:space="preserve">Evaluating the failures criticatily in collaborative design with suppliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Personnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Holger Schiele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conférence IPSERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">19th International Conférence ICED13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966972v1</w:t>
+                <w:t xml:space="preserve">hal-00966978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Design Research Quality : Investigating Verification and ValidationCriteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Summers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7252,204 +7252,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Spanning Practices to Enhance Co-Development Effectiveness : A cross case analysis of Gray Box projects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valery Merminod</w:t>
+                <w:t xml:space="preserve">Failures in collaborative design with suppliers: Literature review and future research avenues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Personnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International R&amp;D Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IPSERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799270v1</w:t>
+                <w:t xml:space="preserve">hal-00787740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failures in collaborative design with suppliers: Literature review and future research avenues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Personnier</w:t>
+                <w:t xml:space="preserve">Boundary Spanning Practices to Enhance Co-Development Effectiveness : A cross case analysis of Gray Box projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Merminod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPSERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Naples, Italy</w:t>
+              <w:t xml:space="preserve">The International R&amp;D Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787740v1</w:t>
+                <w:t xml:space="preserve">hal-00799270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Glitches in Design Chain</w:t>
               </w:r>
@@ -8031,51 +8031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Wieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on engineering design, ICED'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Standford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8094,204 +8094,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative product development : how to make the &amp;quot;Buy Design&amp;quot; decision ?</w:t>
+                <w:t xml:space="preserve">Knowledge and Information Technology Requirements in Open Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Cheriti</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Merminod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on engineering design, ICED'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Standford, United States</w:t>
+              <w:t xml:space="preserve">16th International Annual EurOMA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Goteborg, Sweden. pp.320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381435v1</w:t>
+                <w:t xml:space="preserve">hal-00381609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge and Information Technology Requirements in Open Development</w:t>
+                <w:t xml:space="preserve">Collaborative product development : how to make the &amp;quot;Buy Design&amp;quot; decision ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valery Merminod</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Annual EurOMA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Goteborg, Sweden. pp.320</w:t>
+              <w:t xml:space="preserve">International Conference on engineering design, ICED'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Standford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381609v1</w:t>
+                <w:t xml:space="preserve">hal-00381435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing an approach for Design or Buy Design decision-making</w:t>
               </w:r>
@@ -8398,51 +8398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Wieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Workshop on Journal Publishing for Non-Native English-Speaking Researchers in OM and NPDM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8651,312 +8651,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a Tool to Evaluate the Customer's Performance in Collaborative Product Development with Suppliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of Lean and CMMI contribution to achieve agility for continuous innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Wieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Beijing, China. paper 9</w:t>
+              <w:t xml:space="preserve">15TH INTERNATIONAL PRODUCT DEVELOPMENT MANAGEMENT CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hambourg, Germany. paper 18303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366709v1</w:t>
+                <w:t xml:space="preserve">hal-00366686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of Lean and CMMI contribution to achieve agility for continuous innovation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Supplier Involvement in Product Development: How to Assess the Project Team's Ability to Co-Design with Suppliers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15TH INTERNATIONAL PRODUCT DEVELOPMENT MANAGEMENT CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Hambourg, Germany. paper 18303</w:t>
+              <w:t xml:space="preserve">17th IPSERA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Perth, Australia. pp.355-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366686v1</w:t>
+                <w:t xml:space="preserve">hal-00366701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Supplier Involvement in Product Development: How to Assess the Project Team's Ability to Co-Design with Suppliers?</w:t>
+                <w:t xml:space="preserve">Proposition of a Tool to Evaluate the Customer's Performance in Collaborative Product Development with Suppliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IPSERA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Perth, Australia. pp.355-365</w:t>
+              <w:t xml:space="preserve">IDMME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Beijing, China. paper 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366701v1</w:t>
+                <w:t xml:space="preserve">hal-00366709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to evaluate the supplier's performance in collaborative design</w:t>
               </w:r>
@@ -9145,51 +9145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to evaluate the NPD Process Agility in an intensive innovation context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Wieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9240,51 +9240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to manage preliminary information exchanged with suppliers in New Product Development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9342,217 +9342,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la performance fournisseur en conception collaborative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Calvi</w:t>
+                <w:t xml:space="preserve">Evaluer la performance des phases amont du Développement de produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Wieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre et piloter la mutation des systèmes de production,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, -, France. p. 71- 82 (total 350 p)</w:t>
+              <w:t xml:space="preserve">colloque IPI 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Allevard, France. p. 237-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00131263v1</w:t>
+                <w:t xml:space="preserve">hal-00366677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la performance des phases amont du Développement de produits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanco</w:t>
+                <w:t xml:space="preserve">Evaluation de la performance fournisseur en conception collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque IPI 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Allevard, France. p. 237-248</w:t>
+              <w:t xml:space="preserve">Comprendre et piloter la mutation des systèmes de production,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, -, France. p. 71- 82 (total 350 p)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366677v1</w:t>
+                <w:t xml:space="preserve">halshs-00131263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customer/supplier relation in new product development: communication and information systems point of view</w:t>
               </w:r>
@@ -9823,191 +9823,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00355569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICT System Requirements in Collaborative Design with Suppliers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">How to Manage Preliminary Information exchanged with Suppliers in New Product Development ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Verlag, pp.XIV, 2007</w:t>
+              <w:t xml:space="preserve">, Eds Springer Verlag, pp.15-30, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185906v1</w:t>
+                <w:t xml:space="preserve">hal-00388584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Manage Preliminary Information exchanged with Suppliers in New Product Development ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">ICT System Requirements in Collaborative Design with Suppliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Eds Springer Verlag, pp.15-30, 2007</w:t>
+              <w:t xml:space="preserve">, Springer Verlag, pp.XIV, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388584v1</w:t>
+                <w:t xml:space="preserve">hal-00185906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la performance fournisseur en conception collaborative</w:t>
               </w:r>
@@ -10643,51 +10643,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Hernandez Marquina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811415v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le-Dain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Matthews" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11628-023-00520-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Fabi&#225;n Ayala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhayoun Lamiae" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcon Arthur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2023.128793" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811403v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Poissonnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihab Allal-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2023.2288851" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Maleki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.91-102" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnsen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kiratli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schiele" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pursup.2022.100768" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kiratli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-11-2020-0439" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor F. Ayala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gaiardelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Pezzotta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Le Dain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Frank" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-09-2020-0374" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150047X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Merminod" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Valle Enrique" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2020.101633" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Lyons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120196" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337301v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Merminod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yager Matthieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2019.1632500" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Calvi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2019.1570654" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969376v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Kleber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Marcon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Germ&#225;n Frank" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.20180070" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2014.09.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WF50ZJX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477125v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cheriti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0112-6" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477127v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9310.2010.00630.x" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TLHTQ1TQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calvi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506923v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Descombes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811547v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811553v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cabrol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Gon&#231;alves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalenogare Lucas Santos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492384v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece U&#231;ar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.058" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131488v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Crestani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD49821.2020.9260533" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643299v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Talas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santos Dalenogare" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338092v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gendreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Summers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-97801" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337402v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Matthew" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331163v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.240" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337654v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337473v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.307" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337372v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric dos Santos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Legenvre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337438v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gendreau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marcon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.129" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969396v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fabichak" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolline Amaral" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808725v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009622v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969388v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969381v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chicot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480044v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Alaya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Valle Enrique" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Frank" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480035v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Perry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337700v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Orellano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01725811v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavayssiere" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;vrier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480050v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Paslauski" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009606v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479014v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrier Pierre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123685v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merminod" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123677v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123651v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966954v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koulikov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966978v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Personnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966972v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966986v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Summers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799270v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580661v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477119v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477121v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Fendt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herrmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551400v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381460v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wieder" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381435v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381609v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381394v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381416v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366698v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366709v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366686v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366701v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185872v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185862v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185880v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Trebucq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376269v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Grebici" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131263v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366677v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093514v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schilpt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811599v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355569v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185906v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388584v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187114v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366966v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388580v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796950v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534830v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Fendt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Herrmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Hernandez Marquina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811415v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le-Dain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Matthews" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11628-023-00520-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Fabi&#225;n Ayala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhayoun Lamiae" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcon Arthur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2023.128793" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811403v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Poissonnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihab Allal-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2023.2288851" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Maleki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.91-102" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnsen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kiratli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schiele" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kiratli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pursup.2022.100768" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-11-2020-0439" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor F. Ayala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gaiardelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Pezzotta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Le Dain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Frank" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-09-2020-0374" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150047X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Merminod" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Valle Enrique" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2020.101633" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Lyons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120196" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337301v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Merminod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yager Matthieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2019.1632500" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Calvi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2019.1570654" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969376v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Kleber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Marcon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Germ&#225;n Frank" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.20180070" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2014.09.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WF50ZJX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cheriti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9310.2010.00630.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TLHTQ1TQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477125v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0112-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calvi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506923v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Descombes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811547v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811553v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cabrol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Gon&#231;alves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalenogare Lucas Santos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492384v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece U&#231;ar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.058" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Talas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131488v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Crestani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD49821.2020.9260533" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santos Dalenogare" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338092v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gendreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Summers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-97801" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337712v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331163v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.240" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.307" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337402v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Matthew" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gendreau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337372v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric dos Santos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Legenvre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marcon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.129" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969396v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fabichak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolline Amaral" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969385v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969388v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969381v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chicot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480044v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Alaya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Valle Enrique" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Frank" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480035v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Perry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01725811v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavayssiere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;vrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480050v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Paslauski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337700v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Orellano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009606v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479014v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrier Pierre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123685v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merminod" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123677v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123651v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966954v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koulikov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966972v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Personnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966978v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966986v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Summers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787740v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580661v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477119v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477121v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Fendt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herrmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551400v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381460v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wieder" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381609v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381435v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381394v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381416v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366698v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366686v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366701v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366709v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185872v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185862v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185880v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Trebucq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376269v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Grebici" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366677v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131263v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093514v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schilpt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811599v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355569v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388584v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185906v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187114v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366966v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388580v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796950v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534830v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Fendt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Herrmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>