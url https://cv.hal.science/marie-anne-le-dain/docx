--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -334,2119 +334,1989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do small and medium-sized enterprises learn through collaborative networks for innovation? A mixed methodology to explore absorptive capacity supporting learning</w:t>
+                <w:t xml:space="preserve">Developing a sustainable buyer-supplier collaboration: an approach based on Herzberg’s Two-Factor Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néstor Fabián Ayala</w:t>
+                <w:t xml:space="preserve">Hugues Poissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihab Allal-Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carine Dominguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJTM.2023.128793⟩</w:t>
+              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (3), pp.267-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16258312.2023.2288851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809341v1</w:t>
+                <w:t xml:space="preserve">hal-04811403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a sustainable buyer-supplier collaboration: an approach based on Herzberg’s Two-Factor Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors Influencing the Integration of Product and Service Design in Product-Service System Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Maleki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Gzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Poissonnier</w:t>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oihab Allal-Chérif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (3), pp.267-280. </w:t>
+              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 19 (1), pp.91-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/16258312.2023.2288851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14733/cadaps.2022.91-102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811403v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors Influencing the Integration of Product and Service Design in Product-Service System Development</w:t>
+                <w:t xml:space="preserve">Editorial: Purchasing and innovation: Past, present and future of the field of research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaheh Maleki</w:t>
+                <w:t xml:space="preserve">Thomas Johnsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Gzara</w:t>
+                <w:t xml:space="preserve">Nadine Kiratli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farouk Belkadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+                <w:t xml:space="preserve">Holger Schiele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer-Aided Design and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14733/cadaps.2022.91-102⟩</w:t>
+              <w:t xml:space="preserve">Journal of Purchasing and Supply Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (2), pp.100768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pursup.2022.100768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811487v1</w:t>
+                <w:t xml:space="preserve">hal-03761525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purchasing and innovation: Past, present and future of the field of research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Johnsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kiratli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Schiele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Purchasing and Supply Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.100768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Purchasing and innovation: Past, present and future of the field of research</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+                <w:t xml:space="preserve">Adopting service suppliers for servitisation: which type of supplier involvement is more effective?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor F. Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Gaiardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Pezzotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Kiratli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Holger Schiele</w:t>
+                <w:t xml:space="preserve">Marie Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Purchasing and Supply Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pursup.2022.100768⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Technology Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (5), pp.977-993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JMTM-09-2020-0374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761525v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMEs innovating in collaborative networks: how does absorptive capacity matter for innovation performance in times of good partnership quality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Fabián Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Technology Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (8), pp.1578-1598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/JMTM-11-2020-0439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03232737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adopting service suppliers for servitisation: which type of supplier involvement is more effective?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Gaiardelli</w:t>
+                <w:t xml:space="preserve">Characterising absorptive capacity supporting SMEs’ learnings within collaborative innovation networks : insights from multi-level case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuditta Pezzotta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Frank</w:t>
+                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Technology Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JMTM-09-2020-0374⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (4), pp.2150047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S136391962150047X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811475v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising absorptive capacity supporting SMEs’ learnings within collaborative innovation networks : insights from multi-level case studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">SMEs embedded in collaborative innovation networks: how to measure their absorptive capacity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew C. Lyons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovation Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S136391962150047X⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 159, pp.120196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963877v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of IT-leveraging capability for collaborative product development with suppliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Fabián Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Merminod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Gzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daisy Valle Enrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strategic Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 29 (3), pp.101633. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsis.2020.101633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMEs embedded in collaborative innovation networks: how to measure their absorptive capacity?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaborative Practices in New Product Development Projects Involving Suppliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrew C. Lyons</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Merminod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yager Matthieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120196⟩</w:t>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (4), pp.308-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2019.1632500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03144459v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Practices in New Product Development Projects Involving Suppliers</w:t>
+                <w:t xml:space="preserve">LSP integration in Product-Service System Development: A New Managerial Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Merminod</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yager Matthieu</w:t>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Planning and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09537287.2019.1632500⟩</w:t>
+              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.43- 55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16258312.2019.1570654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337301v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSP integration in Product-Service System Development: A New Managerial Challenge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge sharing in collaborative new product development: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Kleber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Fabián Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Paché</w:t>
+                <w:t xml:space="preserve">Erico Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Calvi</w:t>
+                <w:t xml:space="preserve">Alejandro Germán Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (1), pp.43- 55. </w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/16258312.2019.1570654⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/0103-6513.20180070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969366v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge sharing in collaborative new product development: a case study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Néstor Fabián Ayala</w:t>
+                <w:t xml:space="preserve">A knowledge sharing framework for black, grey and white box supplier configurations in new product development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Merminod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Germán Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0103-6513.20180070⟩</w:t>
+              <w:t xml:space="preserve">Technovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (11), pp.688 - 701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.technovation.2014.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969376v1</w:t>
+                <w:t xml:space="preserve">hal-01123643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A knowledge sharing framework for black, grey and white box supplier configurations in new product development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partage de connaissances en co-développement de produit avec des fournisseurs : cas des projets black-box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Merminod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (239), pp.121 - 142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01123643v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de connaissances en co-développement de produit avec des fournisseurs : cas des projets black-box</w:t>
+                <w:t xml:space="preserve">Measuring supplier performance in collaborative design: Proposition of a framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Merminod</w:t>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">R&amp;D Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (1), pp.61-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9310.2010.00630.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966944v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring supplier performance in collaborative design: Proposition of a framework</w:t>
+                <w:t xml:space="preserve">Proposition of a tool to evaluate the customer's performance in collaborative product development with suppliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R&amp;D Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9310.2010.00630.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.73-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-010-0112-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00477127v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a tool to evaluate the customer's performance in collaborative product development with suppliers</w:t>
+                <w:t xml:space="preserve">Developing an approach for design-or-buy-design decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Calvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Purchasing and Supply Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (n° 2,), p. 77-87</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477125v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00551347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing an approach for design-or-buy-design decision-making</w:t>
-[...93 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pilotage des partenariats client-fournisseur dans l'industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de gestion industrielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 19 (1), pp.5-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2456,444 +2326,444 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specifying data access paradoxes in digital servitization: an empirical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Merminod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EurOMA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to resolve paradoxes in collaborative innovation with external partners?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihab Allal-Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference IPSERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Rio de Jaineiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embracing paradox theory in purchasing and supply management: an extensive and systematic literature review and research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihab Allal-Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32rd International Conference IPSERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purchasing and supply management in industrial start-ups: A critical review and research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACERE Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Collaborative Ecosystem in the Circular Economy Context: Electrical and Electronic Equipment Value Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Victoria Hernandez Marquina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2915,6733 +2785,6733 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iragaël Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Zwolinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30 EurOMA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, LEUVEN, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des paradoxes organisationnels dans la digitalisation d’une offre servicisée : le cas d’une multinationale du secteur de la mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Merminod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'AIM (Association Information et Management) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIM, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards smart product-service systems: understanding the outcomes of digital servitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalenogare Lucas Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Merminod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring Servitization 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2022, Florence, Italie, Italie</w:t>
+              <w:t xml:space="preserve">, Jan 2022, Florence, Italie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a productive and sustainable buyer-supplier collaboration: an approach based on Herzberg’s Two Factor Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihab Allal-Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st International Conference IPSERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Linkoping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles et opportunités de la servicisation numérique des PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judy Matthews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2021 : 26ème Conférence de l’Association Information &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03251078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Technologies in Circular Economy Transition: Evidence from Case Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ece Uçar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iragaël Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th CIRP Life Cycle Engineering Conference (LCE2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Grenoble, France. pp.133 - 136, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2020.01.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03492384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does IT effective use impact NPD project success? An IT functional approach for collaborative buyer-supplier NPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Talas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIS 2020 : 28th European Conference on Information Systems. "Liberty, Equality, and Fraternity in a Digitizing World"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Marrakech, Morocco. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic model for decision support in selective risk-based maintenance scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Crestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Flaus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCAD 2020 - 4th International Conference on Control, Automation and Diagnosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICCAD49821.2020.9260533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of digital capabilities for digital product-service-systems development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Santos Dalenogare</w:t>
+                <w:t xml:space="preserve">Factors influencing the integration of product and service design in Product-Service System development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Germán Frank</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Gzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring Servitization Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Linköping, Switzerland</w:t>
+              <w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. pp.91-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337542v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Usability of an Innovation Management Decision Aid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+                <w:t xml:space="preserve">Analyse des problèmes liés à l'utilisation des TIC en DPN avec les fournisseurs: Un regard donné par le Capital Social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Talas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Design Engineering Technical Conferences and Computers and Information in Engineering Conference (IDETC-CIE 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24éme AIM Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338092v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing the integration of product and service design in Product-Service System development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elaheh Maleki</w:t>
+                <w:t xml:space="preserve">Ranking absorption practices of knowledge for collaborative innovation : which is the Ideal multi criteria decision method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua D. Summers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICED19 - 22nd International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.2337-2346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dsi.2019.240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337654v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des problèmes liés à l'utilisation des TIC en DPN avec les fournisseurs: Un regard donné par le Capital Social</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Talas</w:t>
+                <w:t xml:space="preserve">The contribution of Smart Glasses for PSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Santos Dalenogare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Fabián Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Germán Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24éme AIM Conférence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th CIRP IPSS Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.03.307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337712v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking absorption practices of knowledge for collaborative innovation : which is the Ideal multi criteria decision method</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diverse Paths of Innovation in SME Manufacturing Firms through Digitization and Servitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joshua D. Summers</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judy Matthew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED19 - 22nd International Conference on Engineering Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACERE Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Sydney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331163v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of Smart Glasses for PSS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">The role of digital capabilities for digital product-service-systems development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Valle Enrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Santos Dalenogare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Fabián Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Germán Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th CIRP IPSS Conférence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spring Servitization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Linköping, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337473v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse Paths of Innovation in SME Manufacturing Firms through Digitization and Servitization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating Usability of an Innovation Management Decision Aid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua D. Summers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judy Matthew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACERE Conférence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Design Engineering Technical Conferences and Computers and Information in Engineering Conference (IDETC-CIE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Anaheim, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2019-97801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337402v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking absorption practices of knowledge for collaborative innovation: Which is the ideal multi criteria decision method ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua D. Summers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICED 2019 - 23rd International Conference on Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How purchasing can contribute to innovation in digital Product-Service System ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Legenvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 28th International Conférence IPSERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers for the digitalization of servitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erico Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Fabián Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Germán Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th CIRP IPSS Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Zhuhai, China. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2019.03.129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMEs embedded in Collaborative Network to Innovate: A framework to characterize their Absorptive Capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Centre for Entrepreneurship Research Exchange Conference (ACERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social Capital dimensions and the usage of Information Technology in buyer-supplier collaboration for New Product Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Talas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Merminod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Gzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Fabián Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th International Innovation and Product Development Management Conférence (IPDMC 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servitization leveraging Smart Products offering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Fabián Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Fabichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolline Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Germán Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Spring Servitization Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digitalization and Servitization in SME Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judy Matthew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 32nd Australian and New Zealand Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of LSP in the development of Product Service System: An Early Supplier Involvement-oriented approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th AIRL-SCM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorptive Capacity of SMEs in Collaborative Networks: A contextualized operationalization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society for Professional Innovation Management (ISPIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01969381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public procurement of innovation : Exploring the difficulties in procurer-supplier collaboration for the developpment of innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Chicot</w:t>
+                <w:t xml:space="preserve">Climbing c-trees : analysing concept-tree content and construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mireille Matt</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lavayssiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th international conférence IPSERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Budaspest, Hungary</w:t>
+              <w:t xml:space="preserve">21st International Conference on Engineering Design (ICED17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478993v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intensity of use of ICT tools for collaborative NPD with suppliers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Valle Enrique</w:t>
+                <w:t xml:space="preserve">Enabling Knowing in Practice in collaborative NPD through ICT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Paslauski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Merminod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Gzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th International Innovation and Product Development Management Conférence</w:t>
+              <w:t xml:space="preserve">The 24th International Innovation and Product Development Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480044v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a maturity grid to measure the knowledge absorptive capacity of a SME integrated in an innovation collaborative network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+                <w:t xml:space="preserve">Business Model configuration for PSS: An explorative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Orellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Gzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carine Dominguez-Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th Internatioal Innovation and Product Development Management Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th CIRP IPSS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480035v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climbing c-trees : analysing concept-tree content and construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanco</w:t>
+                <w:t xml:space="preserve">Public procurement of innovation : Exploring the difficulties in procurer-supplier collaboration for the developpment of innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chévrier</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Matt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Engineering Design (ICED17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">26th international conférence IPSERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Budaspest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01725811v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Knowing in Practice in collaborative NPD through ICT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C.A. Paslauski</w:t>
+                <w:t xml:space="preserve">The intensity of use of ICT tools for collaborative NPD with suppliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.F. Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Valle Enrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Merminod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th International Innovation and Product Development Management Conference</w:t>
+              <w:t xml:space="preserve">The 24th International Innovation and Product Development Management Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480050v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Model configuration for PSS: An explorative study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lilia Gzara</w:t>
+                <w:t xml:space="preserve">Designing a maturity grid to measure the knowledge absorptive capacity of a SME integrated in an innovation collaborative network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th CIRP IPSS Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 24th Internatioal Innovation and Product Development Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337700v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an operationalization of knowledge absorptive capacity for a collaborative innovation network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Management (EURAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which are the limitations of ICT tools for collaborative design with suppliers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Talas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Gzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Merminod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Germán Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 21st International Conference on Engineering Design (ICED 17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.289-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Development of Innovations through Early Supplier Involvement in Public Procurement Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference What's new in the economics of innovation ? Theory, empirics and public policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation ambidexterity in medium size entreprises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lavayssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chevrier Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20h International Conference ICED 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative practices in co-development : Insights from Orlikowski's knowing in practice approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yager Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Merminod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 24th International Conference IPSERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploratory study of the specifications process in a customer-supplier collaborative New Product Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yager Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Merminod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20h International Conference ICED 15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital capabilities for SMEs’ innovation in collaborative networks: a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2015 : 20ème Conférence de l'Association Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Product Development Process : a multiple case study of medium-sized enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lavayssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chevrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which boundary spanning proctices enhance knowledge sharing effectiveness in product development with suppliers ? A fuzzy set approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Failures in collaborative design with suppliers : impact analysis on project innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Personnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Schiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valery Merminod</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Koulikov</w:t>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International EGOS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">22nd International Conférence IPSERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966993v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failures in collaborative design with suppliers : impact analysis on project innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Personnier</w:t>
+                <w:t xml:space="preserve">Which boundary spanning proctices enhance knowledge sharing effectiveness in product development with suppliers ? A fuzzy set approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Merminod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Calvi</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Koulikov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conférence IPSERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">The International EGOS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966972v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the failures criticatily in collaborative design with suppliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Personnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conférence ICED13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Design Research Quality : Investigating Verification and ValidationCriteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Summers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference ICED13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failures in collaborative design with suppliers: Literature review and future research avenues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Personnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPSERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00787740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary Spanning Practices to Enhance Co-Development Effectiveness : A cross case analysis of Gray Box projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Merminod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International R&amp;D Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Glitches in Design Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Personnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Internationale Conference on Engineering Design ICED11 Conference : Impacting society through engineering design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Coopenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to appraise the benefits of collaborative design with suppliers? A &amp;quot;Glitch-based&amp;quot; approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Personnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Conference IPSERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative glitches in Design chain : case study of an unsuccessful product development with a supplier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Personnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaborative glitches in Design chain : case study of an unsuccessful product development with a supplier.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing knowledge across inter organizational boundaries in New Product Development: A framework to manage different supplier configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Merminod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International EURAM Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplier selection for strategic development: An application of the analytic hierarch process to supplier selection for strategic lean supplier development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.X. Fendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clemens Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 19th International Conference IPSERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Lappeenranta, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00477121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplier selection for strategic supplier development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IPSERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lapeerrentha, Finlande. p. 723-732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00551400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a maturity grid to assess NPD agility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knowledge and Information Technology Requirements in Open Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanco</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Merminod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on engineering design, ICED'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Standford, United States</w:t>
+              <w:t xml:space="preserve">16th International Annual EurOMA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Goteborg, Sweden. pp.320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381460v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge and Information Technology Requirements in Open Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition of a maturity grid to assess NPD agility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Wieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valery Merminod</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Annual EurOMA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Goteborg, Sweden. pp.320</w:t>
+              <w:t xml:space="preserve">International conference on engineering design, ICED'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Standford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381609v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative product development : how to make the &amp;quot;Buy Design&amp;quot; decision ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on engineering design, ICED'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Standford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing an approach for Design or Buy Design decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International IPSERA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Oestrich-Winkel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lean development and CMMI : contribution to agile NPD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring the supplier's performance in collaborative design: Proposition of a model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanco</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Journal Publishing for Non-Native English-Speaking Researchers in OM and NPDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Nice, France</w:t>
+              <w:t xml:space="preserve">17th IPSERA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Perth, Australia. pp.73-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381416v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a tool for self-assessing the project team's ability to co-design with suppliers in new product development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lean development and CMMI : contribution to agile NPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Wieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Cheriti</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International product development management conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Hamburg, Germany. paper 18300</w:t>
+              <w:t xml:space="preserve">1st Workshop on Journal Publishing for Non-Native English-Speaking Researchers in OM and NPDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366704v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the supplier's performance in collaborative design: Proposition of a model</w:t>
+                <w:t xml:space="preserve">Development of a tool for self-assessing the project team's ability to co-design with suppliers in new product development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IPSERA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Perth, Australia. pp.73-87</w:t>
+              <w:t xml:space="preserve">15th International product development management conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hamburg, Germany. paper 18300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366698v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of Lean and CMMI contribution to achieve agility for continuous innovation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Supplier Involvement in Product Development: How to Assess the Project Team's Ability to Co-Design with Suppliers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15TH INTERNATIONAL PRODUCT DEVELOPMENT MANAGEMENT CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Hambourg, Germany. paper 18303</w:t>
+              <w:t xml:space="preserve">17th IPSERA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Perth, Australia. pp.355-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366686v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Supplier Involvement in Product Development: How to Assess the Project Team's Ability to Co-Design with Suppliers?</w:t>
+                <w:t xml:space="preserve">Proposition of a Tool to Evaluate the Customer's Performance in Collaborative Product Development with Suppliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IPSERA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Perth, Australia. pp.355-365</w:t>
+              <w:t xml:space="preserve">IDMME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Beijing, China. paper 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366701v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a Tool to Evaluate the Customer's Performance in Collaborative Product Development with Suppliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of Lean and CMMI contribution to achieve agility for continuous innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Wieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Beijing, China. paper 9</w:t>
+              <w:t xml:space="preserve">15TH INTERNATIONAL PRODUCT DEVELOPMENT MANAGEMENT CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hambourg, Germany. paper 18303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366709v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to evaluate the supplier's performance in collaborative design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICED'07 16th International COnference On Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Paris, France. pp.version électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposition d'un modèle d'évaluation de la performance fournisseur en conception collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e Congrès International de Génie Industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Trois Rivières, Canada. pp.version électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to evaluate the NPD Process Agility in an intensive innovation context?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Wieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Trebucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICED'07 16th International Conference On Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Paris, France. pp.version électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to manage preliminary information exchanged with suppliers in New Product Development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadidja Grebici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 6th IDMME Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer la performance des phases amont du Développement de produits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Wieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque IPI 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Allevard, France. p. 237-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la performance fournisseur en conception collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre et piloter la mutation des systèmes de production,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, -, France. p. 71- 82 (total 350 p)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00131263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customer/supplier relation in new product development: communication and information systems point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schilpt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International IPSERA Conference. Archamps. 20-23 mars. p 451-463</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Archamps, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00093514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9651,611 +9521,611 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cas SIC : montée en maturité d’une organisation achats en PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cas en Management des Achats</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gwenaëlle Oruezabala et Hugues Poissonnier, pp.276, 2021, 978-2-37687-503-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04811599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un système d'information support à la collaboration entre un client et un fournisseur dans le processus de conception ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la recherche en gestion : contributions grenobloises,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.353-370, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00355569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Manage Preliminary Information exchanged with Suppliers in New Product Development ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eds Springer Verlag, pp.15-30, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICT System Requirements in Collaborative Design with Suppliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag, pp.XIV, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la performance fournisseur en conception collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Boujut; Daniel Llerena; Daniel Brissaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes de production : applications interdisciplinaires et mutations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Lavoisier, pp.109-126, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00187114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer la performance fournisseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Indicateurs et tableaux de bord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFNOR, pp.5-10-20, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partage de l'activité de conception entre un client et ses fournisseurs : quels modes de coordination adopter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la dir. de T.Froehlicher et B. Walliser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Métamorphose des organisations : créer, innover, relier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eds l'Harmatan, pp.200-215, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10265,91 +10135,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suite d'outils génériques PRAXIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: IDDN.FR.001.380003.000.S.P.2011.000.20600. CI. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00796950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10359,144 +10229,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supplier selection for strategic supplier development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.C. Fendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.J. Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00534830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId222"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10643,51 +10513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Hernandez Marquina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811415v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le-Dain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Matthews" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11628-023-00520-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809341v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Fabi&#225;n Ayala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhayoun Lamiae" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcon Arthur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTM.2023.128793" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811403v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Poissonnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihab Allal-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2023.2288851" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811487v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Maleki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.91-102" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnsen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kiratli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schiele" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761525v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kiratli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pursup.2022.100768" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232737v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-11-2020-0439" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor F. Ayala" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gaiardelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Pezzotta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Le Dain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Frank" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-09-2020-0374" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963877v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150047X" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956970v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Merminod" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Valle Enrique" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2020.101633" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144459v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Lyons" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120196" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337301v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Merminod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yager Matthieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2019.1632500" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Calvi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2019.1570654" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969376v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Kleber" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Marcon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Germ&#225;n Frank" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.20180070" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123643v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2014.09.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WF50ZJX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477127v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cheriti" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9310.2010.00630.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TLHTQ1TQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477125v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0112-6" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551347v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calvi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388589v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506923v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Descombes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811547v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811557v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811553v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cabrol" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811539v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Gon&#231;alves" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809677v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalenogare Lucas Santos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251078v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492384v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece U&#231;ar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.058" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643299v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Talas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131488v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Crestani" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD49821.2020.9260533" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santos Dalenogare" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338092v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gendreau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Summers" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-97801" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337654v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337712v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331163v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.240" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.307" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337402v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Matthew" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gendreau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337372v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric dos Santos" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Legenvre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marcon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.129" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808725v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969396v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fabichak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolline Amaral" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969385v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969388v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969381v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478993v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chicot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480044v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Alaya" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Valle Enrique" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Frank" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480035v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Perry" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01725811v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavayssiere" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;vrier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480050v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Paslauski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337700v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Orellano" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009606v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808724v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479014v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrier Pierre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123685v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merminod" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123677v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123651v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966954v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966993v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koulikov" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966972v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Personnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966978v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966986v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Summers" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787740v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799270v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580661v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580658v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684415v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477119v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477121v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Fendt" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herrmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551400v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrmann" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381460v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wieder" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381609v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381435v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381394v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381416v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366704v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366698v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366686v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366701v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366709v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185872v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185862v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185880v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Trebucq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376269v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Grebici" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366677v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131263v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093514v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schilpt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811599v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355569v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388584v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185906v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187114v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366966v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388580v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796950v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534830v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Fendt" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Herrmann" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Hernandez Marquina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811415v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le-Dain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Matthews" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11628-023-00520-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811403v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Poissonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihab Allal-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2023.2288851" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811487v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Maleki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.91-102" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnsen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kiratli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schiele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pursup.2022.100768" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662092v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kiratli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor F. Ayala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gaiardelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Pezzotta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Le Dain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Frank" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-09-2020-0374" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Fabi&#225;n Ayala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-11-2020-0439" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150047X" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Lyons" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120196" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956970v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Merminod" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Valle Enrique" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2020.101633" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Merminod" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yager Matthieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2019.1632500" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Calvi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2019.1570654" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Kleber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Marcon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Germ&#225;n Frank" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.20180070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123643v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2014.09.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WF50ZJX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477127v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cheriti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9310.2010.00630.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TLHTQ1TQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477125v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0112-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calvi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388589v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Descombes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811547v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cabrol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811539v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Gon&#231;alves" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalenogare Lucas Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece U&#231;ar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.058" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Talas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131488v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Crestani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD49821.2020.9260533" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337654v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337712v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331163v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gendreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Summers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.240" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337473v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santos Dalenogare" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.307" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Matthew" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-97801" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gendreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337372v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric dos Santos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Legenvre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marcon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.129" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808725v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fabichak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolline Amaral" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969385v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01725811v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavayssiere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;vrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480050v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Paslauski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Frank" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337700v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Orellano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478993v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chicot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480044v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Alaya" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Valle Enrique" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480035v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Perry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009606v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479014v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123665v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrier Pierre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123685v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merminod" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966972v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Personnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966993v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koulikov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966978v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966986v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Summers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787740v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580661v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580658v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684415v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477119v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477121v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Fendt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herrmann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551400v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381609v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381460v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wieder" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381435v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381394v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366698v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381416v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366704v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366701v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366709v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366686v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185872v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185862v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185880v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Trebucq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376269v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Grebici" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366677v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131263v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093514v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schilpt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811599v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355569v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388584v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185906v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187114v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366966v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388580v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796950v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534830v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Fendt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Herrmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>