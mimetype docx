--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -217,248 +217,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and opportunities of digital servitization for SMEs: the effect of smart Product-Service System business models</w:t>
+                <w:t xml:space="preserve">Developing a sustainable buyer-supplier collaboration: an approach based on Herzberg’s Two-Factor Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Le-Dain</w:t>
+                <w:t xml:space="preserve">Hugues Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamiae Benhayoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Liard</w:t>
+                <w:t xml:space="preserve">Oihab Allal-Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Service Business</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11628-023-00520-4⟩</w:t>
+              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (3), pp.267-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/16258312.2023.2288851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811415v1</w:t>
+                <w:t xml:space="preserve">hal-04811403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a sustainable buyer-supplier collaboration: an approach based on Herzberg’s Two-Factor Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barriers and opportunities of digital servitization for SMEs: the effect of smart Product-Service System business models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le-Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Benhayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Poissonnier</w:t>
+                <w:t xml:space="preserve">Judy Matthews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oihab Allal-Chérif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+                <w:t xml:space="preserve">Marine Liard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (3), pp.267-280. </w:t>
+              <w:t xml:space="preserve">Service Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (1), pp.359-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/16258312.2023.2288851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11628-023-00520-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811403v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Influencing the Integration of Product and Service Design in Product-Service System Development</w:t>
               </w:r>
@@ -793,1359 +793,1359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03662092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adopting service suppliers for servitisation: which type of supplier involvement is more effective?</w:t>
+                <w:t xml:space="preserve">Characterising absorptive capacity supporting SMEs’ learnings within collaborative innovation networks : insights from multi-level case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néstor F. Ayala</w:t>
+                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Gaiardelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Frank</w:t>
+                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Technology Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JMTM-09-2020-0374⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Innovation Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (4), pp.2150047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S136391962150047X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811475v1</w:t>
+                <w:t xml:space="preserve">hal-02963877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SMEs innovating in collaborative networks: how does absorptive capacity matter for innovation performance in times of good partnership quality?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Fabián Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Technology Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (8), pp.1578-1598. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/JMTM-11-2020-0439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03232737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising absorptive capacity supporting SMEs’ learnings within collaborative innovation networks : insights from multi-level case studies</w:t>
+                <w:t xml:space="preserve">Adopting service suppliers for servitisation: which type of supplier involvement is more effective?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+                <w:t xml:space="preserve">Néstor F. Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Gaiardelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuditta Pezzotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
+                <w:t xml:space="preserve">Alejandro Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovation Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 25 (4), pp.2150047. </w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Technology Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (5), pp.977-993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S136391962150047X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/JMTM-09-2020-0374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02963877v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMEs embedded in collaborative innovation networks: how to measure their absorptive capacity?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+                <w:t xml:space="preserve">The contribution of IT-leveraging capability for collaborative product development with suppliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Fabián Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew C. Lyons</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valéry Merminod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Gzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Valle Enrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120196⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strategic Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (3), pp.101633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsis.2020.101633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144459v1</w:t>
+                <w:t xml:space="preserve">hal-02956970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of IT-leveraging capability for collaborative product development with suppliers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Néstor Fabián Ayala</w:t>
+                <w:t xml:space="preserve">SMEs embedded in collaborative innovation networks: how to measure their absorptive capacity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lilia Gzara</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daisy Valle Enrique</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrew C. Lyons</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strategic Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (3), pp.101633. </w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 159, pp.120196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsis.2020.101633⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2020.120196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956970v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Practices in New Product Development Projects Involving Suppliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge sharing in collaborative new product development: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus Kleber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Fabián Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yager Matthieu</w:t>
+                <w:t xml:space="preserve">Erico Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Germán Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Production Planning and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09537287.2019.1632500⟩</w:t>
+              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0103-6513.20180070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337301v1</w:t>
+                <w:t xml:space="preserve">hal-01969376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LSP integration in Product-Service System Development: A New Managerial Challenge</w:t>
+                <w:t xml:space="preserve">Collaborative Practices in New Product Development Projects Involving Suppliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Calvi</w:t>
+                <w:t xml:space="preserve">Valery Merminod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yager Matthieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/16258312.2019.1570654⟩</w:t>
+              <w:t xml:space="preserve">Production Planning and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (4), pp.308-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09537287.2019.1632500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969366v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge sharing in collaborative new product development: a case study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LSP integration in Product-Service System Development: A New Managerial Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erico Marcon</w:t>
+                <w:t xml:space="preserve">Gilles Paché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Germán Frank</w:t>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproduction [Cambridge]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Supply Chain Forum: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.43- 55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/0103-6513.20180070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/16258312.2019.1570654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969376v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01969366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A knowledge sharing framework for black, grey and white box supplier configurations in new product development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Partage de connaissances en co-développement de produit avec des fournisseurs : cas des projets black-box</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Merminod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (239), pp.121 - 142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123643v1</w:t>
+                <w:t xml:space="preserve">hal-00966944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partage de connaissances en co-développement de produit avec des fournisseurs : cas des projets black-box</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A knowledge sharing framework for black, grey and white box supplier configurations in new product development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Merminod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valery Merminod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (11), pp.688 - 701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.technovation.2014.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966944v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01123643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring supplier performance in collaborative design: Proposition of a framework</w:t>
+                <w:t xml:space="preserve">Proposition of a tool to evaluate the customer's performance in collaborative product development with suppliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R&amp;D Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 41 (1), pp.61-79. </w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2), pp.73-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1467-9310.2010.00630.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12008-010-0112-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00477127v1</w:t>
+                <w:t xml:space="preserve">hal-00477125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a tool to evaluate the customer's performance in collaborative product development with suppliers</w:t>
+                <w:t xml:space="preserve">Measuring supplier performance in collaborative design: Proposition of a framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">R&amp;D Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 41 (1), pp.61-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9310.2010.00630.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-010-0112-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00477125v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing an approach for design-or-buy-design decision-making</w:t>
               </w:r>
@@ -2226,51 +2226,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage des partenariats client-fournisseur dans l'industrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2334,705 +2334,705 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specifying data access paradoxes in digital servitization: an empirical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Descombes</w:t>
+                <w:t xml:space="preserve">How to resolve paradoxes in collaborative innovation with external partners?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihab Allal-Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valéry Merminod</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EurOMA 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">33rd International Conference IPSERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Rio de Jaineiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506923v1</w:t>
+                <w:t xml:space="preserve">hal-04811547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to resolve paradoxes in collaborative innovation with external partners?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oihab Allal-Chérif</w:t>
+                <w:t xml:space="preserve">Specifying data access paradoxes in digital servitization: an empirical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hugues Poissonnier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Merminod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference IPSERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Rio de Jaineiro, Brazil</w:t>
+              <w:t xml:space="preserve">EurOMA 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811547v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embracing paradox theory in purchasing and supply management: an extensive and systematic literature review and research agenda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des paradoxes organisationnels dans la digitalisation d’une offre servicisée : le cas d’une multinationale du secteur de la mobilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Descombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hugues Poissonnier</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Merminod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32rd International Conference IPSERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Conférence de l'AIM (Association Information et Management) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIM, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811557v1</w:t>
+                <w:t xml:space="preserve">hal-05506899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purchasing and supply management in industrial start-ups: A critical review and research agenda</w:t>
+                <w:t xml:space="preserve">Embracing paradox theory in purchasing and supply management: an extensive and systematic literature review and research agenda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihab Allal-Chérif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACERE Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">32rd International Conference IPSERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811553v1</w:t>
+                <w:t xml:space="preserve">hal-04811557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Collaborative Ecosystem in the Circular Economy Context: Electrical and Electronic Equipment Value Chain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Purchasing and supply management in industrial start-ups: A critical review and research agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gil Gonçalves</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30 EurOMA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, LEUVEN, Belgium</w:t>
+              <w:t xml:space="preserve">ACERE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811539v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des paradoxes organisationnels dans la digitalisation d’une offre servicisée : le cas d’une multinationale du secteur de la mobilité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Boris Descombes</w:t>
+                <w:t xml:space="preserve">The Collaborative Ecosystem in the Circular Economy Context: Electrical and Electronic Equipment Value Chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Victoria Hernandez Marquina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valéry Merminod</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iragaël Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Zwolinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'AIM (Association Information et Management) 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIM, May 2023, Dijon, France</w:t>
+              <w:t xml:space="preserve">30 EurOMA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, LEUVEN, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05506899v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards smart product-service systems: understanding the outcomes of digital servitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalenogare Lucas Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Merminod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spring Servitization 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Florence, Italie, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3057,64 +3057,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a productive and sustainable buyer-supplier collaboration: an approach based on Herzberg’s Two Factor Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Poissonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihab Allal-Chérif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3152,90 +3152,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obstacles et opportunités de la servicisation numérique des PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judy Matthews</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIM 2021 : 26ème Conférence de l’Association Information &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3377,51 +3377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does IT effective use impact NPD project success? An IT functional approach for collaborative buyer-supplier NPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Talas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3557,2430 +3557,2430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing the integration of product and service design in Product-Service System development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elaheh Maleki</w:t>
+                <w:t xml:space="preserve">Barriers for the digitalization of servitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erico Marcon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Marcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Fabián Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Germán Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th CIRP IPSS Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Zhuhai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.03.129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337654v1</w:t>
+                <w:t xml:space="preserve">hal-02337498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des problèmes liés à l'utilisation des TIC en DPN avec les fournisseurs: Un regard donné par le Capital Social</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Talas</w:t>
+                <w:t xml:space="preserve">The role of digital capabilities for digital product-service-systems development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daisy Valle Enrique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Santos Dalenogare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Fabián Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Germán Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24éme AIM Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Spring Servitization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Linköping, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337712v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking absorption practices of knowledge for collaborative innovation : which is the Ideal multi criteria decision method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Investigating Usability of an Innovation Management Decision Aid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elizabeth Gendreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua D. Summers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joshua D. Summers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED19 - 22nd International Conference on Engineering Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Design Engineering Technical Conferences and Computers and Information in Engineering Conference (IDETC-CIE 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Anaheim, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2019-97801⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/dsi.2019.240⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02331163v1</w:t>
+                <w:t xml:space="preserve">hal-02338092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of Smart Glasses for PSS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diverse Paths of Innovation in SME Manufacturing Firms through Digitization and Servitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Germán Frank</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judy Matthew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th CIRP IPSS Conférence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACERE Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Sydney, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337473v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diverse Paths of Innovation in SME Manufacturing Firms through Digitization and Servitization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ranking absorption practices of knowledge for collaborative innovation : which is the Ideal multi criteria decision method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judy Matthew</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua D. Summers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACERE Conférence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICED19 - 22nd International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Delft, Netherlands. pp.2337-2346, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/dsi.2019.240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337402v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of digital capabilities for digital product-service-systems development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Santos Dalenogare</w:t>
+                <w:t xml:space="preserve">Factors influencing the integration of product and service design in Product-Service System development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaheh Maleki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Germán Frank</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Gzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farouk Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spring Servitization Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Linköping, Switzerland</w:t>
+              <w:t xml:space="preserve">CIRP 2019 - 29th CIRP Design Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Povoa de Varzim, Portugal. pp.91-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337542v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Usability of an Innovation Management Decision Aid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+                <w:t xml:space="preserve">Analyse des problèmes liés à l'utilisation des TIC en DPN avec les fournisseurs: Un regard donné par le Capital Social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Talas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Design Engineering Technical Conferences and Computers and Information in Engineering Conference (IDETC-CIE 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24éme AIM Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338092v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking absorption practices of knowledge for collaborative innovation: Which is the ideal multi criteria decision method ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+                <w:t xml:space="preserve">The contribution of Smart Glasses for PSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Santos Dalenogare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joshua D. Summers</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Fabián Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Germán Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED 2019 - 23rd International Conference on Engineering Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th CIRP IPSS Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Hong Kong, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2019.03.307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337438v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How purchasing can contribute to innovation in digital Product-Service System ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ranking absorption practices of knowledge for collaborative innovation: Which is the ideal multi criteria decision method ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gendreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Herve Legenvre</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joshua D. Summers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th International Conférence IPSERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Milan, Italy</w:t>
+              <w:t xml:space="preserve">ICED 2019 - 23rd International Conference on Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337372v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers for the digitalization of servitization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erico Marcon</w:t>
+                <w:t xml:space="preserve">How purchasing can contribute to innovation in digital Product-Service System ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Marcon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Germán Frank</w:t>
+                <w:t xml:space="preserve">Eric dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Legenvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th CIRP IPSS Conférence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 28th International Conférence IPSERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337498v1</w:t>
+                <w:t xml:space="preserve">hal-02337372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMEs embedded in Collaborative Network to Innovate: A framework to characterize their Absorptive Capacity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Absorptive Capacity of SMEs in Collaborative Networks: A contextualized operationalization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Centre for Entrepreneurship Research Exchange Conference (ACERE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Brisbane, Australia</w:t>
+              <w:t xml:space="preserve">The International Society for Professional Innovation Management (ISPIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02009622v1</w:t>
+                <w:t xml:space="preserve">hal-01969381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Capital dimensions and the usage of Information Technology in buyer-supplier collaboration for New Product Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Talas</w:t>
+                <w:t xml:space="preserve">Servitization leveraging Smart Products offering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Fabián Ayala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Fabichak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolline Amaral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Germán Frank</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th International Innovation and Product Development Management Conférence (IPDMC 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">The Spring Servitization Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01808725v1</w:t>
+                <w:t xml:space="preserve">hal-01969396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servitization leveraging Smart Products offering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Social Capital dimensions and the usage of Information Technology in buyer-supplier collaboration for New Product Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Talas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Merminod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Gzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néstor Fabián Ayala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Spring Servitization Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">The 25th International Innovation and Product Development Management Conférence (IPDMC 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01969396v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01808725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digitalization and Servitization in SME Manufacturing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SMEs embedded in Collaborative Network to Innovate: A framework to characterize their Absorptive Capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Judy Matthew</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 32nd Australian and New Zealand Academy of Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">Australian Centre for Entrepreneurship Research Exchange Conference (ACERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Brisbane, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969385v1</w:t>
+                <w:t xml:space="preserve">hal-02009622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of LSP in the development of Product Service System: An Early Supplier Involvement-oriented approach</w:t>
+                <w:t xml:space="preserve">Digitalization and Servitization in SME Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Richard Calvi</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judy Matthew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th AIRL-SCM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">The 32nd Australian and New Zealand Academy of Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969388v1</w:t>
+                <w:t xml:space="preserve">hal-01969385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorptive Capacity of SMEs in Collaborative Networks: A contextualized operationalization.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The role of LSP in the development of Product Service System: An Early Supplier Involvement-oriented approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Paché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society for Professional Innovation Management (ISPIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">The 12th AIRL-SCM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01969381v1</w:t>
+                <w:t xml:space="preserve">hal-01969388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climbing c-trees : analysing concept-tree content and construction</w:t>
+                <w:t xml:space="preserve">Public procurement of innovation : Exploring the difficulties in procurer-supplier collaboration for the developpment of innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Blanco</w:t>
+                <w:t xml:space="preserve">Julien Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lavayssiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Chévrier</w:t>
+                <w:t xml:space="preserve">Mireille Matt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Engineering Design (ICED17)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">26th international conférence IPSERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Budaspest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01725811v1</w:t>
+                <w:t xml:space="preserve">hal-01478993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Knowing in Practice in collaborative NPD through ICT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The intensity of use of ICT tools for collaborative NPD with suppliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.F. Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Paslauski</w:t>
+                <w:t xml:space="preserve">D Valle Enrique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Merminod</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lilia Gzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.G. Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th International Innovation and Product Development Management Conference</w:t>
+              <w:t xml:space="preserve">The 24th International Innovation and Product Development Management Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480050v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business Model configuration for PSS: An explorative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing a maturity grid to measure the knowledge absorptive capacity of a SME integrated in an innovation collaborative network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Orellano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+                <w:t xml:space="preserve">Carine Dominguez-Perry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th CIRP IPSS Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 24th Internatioal Innovation and Product Development Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337700v1</w:t>
+                <w:t xml:space="preserve">hal-01480035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public procurement of innovation : Exploring the difficulties in procurer-supplier collaboration for the developpment of innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Chicot</w:t>
+                <w:t xml:space="preserve">Business Model configuration for PSS: An explorative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Orellano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Neubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Gzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mireille Matt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th international conférence IPSERA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th CIRP IPSS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Copenhagen, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2017.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478993v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The intensity of use of ICT tools for collaborative NPD with suppliers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climbing c-trees : analysing concept-tree content and construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.F. Alaya</w:t>
+                <w:t xml:space="preserve">Pierre Lavayssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Valle Enrique</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A.G. Frank</w:t>
+                <w:t xml:space="preserve">Pierre Chévrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th International Innovation and Product Development Management Conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">21st International Conference on Engineering Design (ICED17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480044v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01725811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a maturity grid to measure the knowledge absorptive capacity of a SME integrated in an innovation collaborative network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
+                <w:t xml:space="preserve">Enabling Knowing in Practice in collaborative NPD through ICT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Paslauski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carine Dominguez-Perry</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Merminod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Gzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.G. Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 24th Internatioal Innovation and Product Development Management Conference</w:t>
+              <w:t xml:space="preserve">The 24th International Innovation and Product Development Management Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480035v1</w:t>
+                <w:t xml:space="preserve">hal-01480050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an operationalization of knowledge absorptive capacity for a collaborative innovation network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Péry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6057,64 +6057,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Gzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Merminod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Germán Frank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 21st International Conference on Engineering Design (ICED 17)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada. pp.289-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6139,77 +6139,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Development of Innovations through Early Supplier Involvement in Public Procurement Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Chicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Matt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference What's new in the economics of innovation ? Theory, empirics and public policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6234,64 +6234,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation ambidexterity in medium size entreprises.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lavayssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6342,51 +6342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative practices in co-development : Insights from Orlikowski's knowing in practice approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yager Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Merminod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6437,51 +6437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploratory study of the specifications process in a customer-supplier collaborative New Product Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yager Matthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6532,51 +6532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital capabilities for SMEs’ innovation in collaborative networks: a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamiae Benhayoun-Sadafiyine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Dominguez-Pery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6627,64 +6627,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Product Development Process : a multiple case study of medium-sized enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lavayssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6729,165 +6729,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failures in collaborative design with suppliers : impact analysis on project innovation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Design Research Quality : Investigating Verification and ValidationCriteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Personnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Richard Calvi</w:t>
+                <w:t xml:space="preserve">Joshua Summers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conférence IPSERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Nantes, France</w:t>
+              <w:t xml:space="preserve">19th International Conference ICED13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966972v1</w:t>
+                <w:t xml:space="preserve">hal-00966986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which boundary spanning proctices enhance knowledge sharing effectiveness in product development with suppliers ? A fuzzy set approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Merminod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6938,77 +6925,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the failures criticatily in collaborative design with suppliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Personnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conférence ICED13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7019,363 +7006,376 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Design Research Quality : Investigating Verification and ValidationCriteria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Failures in collaborative design with suppliers : impact analysis on project innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Personnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joshua Summers</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Schiele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference ICED13</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">22nd International Conférence IPSERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966986v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failures in collaborative design with suppliers: Literature review and future research avenues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Personnier</w:t>
+                <w:t xml:space="preserve">Boundary Spanning Practices to Enhance Co-Development Effectiveness : A cross case analysis of Gray Box projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Merminod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPSERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Naples, Italy</w:t>
+              <w:t xml:space="preserve">The International R&amp;D Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787740v1</w:t>
+                <w:t xml:space="preserve">hal-00799270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Spanning Practices to Enhance Co-Development Effectiveness : A cross case analysis of Gray Box projects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valery Merminod</w:t>
+                <w:t xml:space="preserve">Failures in collaborative design with suppliers: Literature review and future research avenues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Personnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International R&amp;D Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Grenoble, France</w:t>
+              <w:t xml:space="preserve">IPSERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799270v1</w:t>
+                <w:t xml:space="preserve">hal-00787740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Glitches in Design Chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Personnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Internationale Conference on Engineering Design ICED11 Conference : Impacting society through engineering design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Coopenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7400,77 +7400,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to appraise the benefits of collaborative design with suppliers? A &amp;quot;Glitch-based&amp;quot; approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Personnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th International Conference IPSERA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7495,77 +7495,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative glitches in Design chain : case study of an unsuccessful product development with a supplier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Personnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collaborative glitches in Design chain : case study of an unsuccessful product development with a supplier.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7584,627 +7584,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing knowledge across inter organizational boundaries in New Product Development: A framework to manage different supplier configurations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supplier selection for strategic supplier development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Calvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valery Merminod</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th International EURAM Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Rome, Italy</w:t>
+              <w:t xml:space="preserve">19th IPSERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lapeerrentha, Finlande. p. 723-732</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00477119v1</w:t>
+                <w:t xml:space="preserve">halshs-00551400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplier selection for strategic development: An application of the analytic hierarch process to supplier selection for strategic lean supplier development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Managing knowledge across inter organizational boundaries in New Product Development: A framework to manage different supplier configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Calvi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Clemens Herrmann</w:t>
+                <w:t xml:space="preserve">Valery Merminod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 19th International Conference IPSERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Lappeenranta, Finland</w:t>
+              <w:t xml:space="preserve">The 10th International EURAM Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00477121v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplier selection for strategic supplier development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Calvi</w:t>
+                <w:t xml:space="preserve">Supplier selection for strategic development: An application of the analytic hierarch process to supplier selection for strategic lean supplier development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.X. Fendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Herrmann</w:t>
+                <w:t xml:space="preserve">Clemens Herrmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IPSERA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lapeerrentha, Finlande. p. 723-732</w:t>
+              <w:t xml:space="preserve">The 19th International Conference IPSERA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Lappeenranta, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00551400v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge and Information Technology Requirements in Open Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposition of a maturity grid to assess NPD agility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Wieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valery Merminod</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Annual EurOMA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Goteborg, Sweden. pp.320</w:t>
+              <w:t xml:space="preserve">International conference on engineering design, ICED'09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Standford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381609v1</w:t>
+                <w:t xml:space="preserve">hal-00381460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a maturity grid to assess NPD agility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaborative product development : how to make the &amp;quot;Buy Design&amp;quot; decision ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanco</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on engineering design, ICED'09</w:t>
+              <w:t xml:space="preserve">International Conference on engineering design, ICED'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Standford, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00381460v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00381435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative product development : how to make the &amp;quot;Buy Design&amp;quot; decision ?</w:t>
+                <w:t xml:space="preserve">Knowledge and Information Technology Requirements in Open Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Calvi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandra Cheriti</w:t>
+                <w:t xml:space="preserve">Valery Merminod</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on engineering design, ICED'09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Standford, United States</w:t>
+              <w:t xml:space="preserve">16th International Annual EurOMA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Goteborg, Sweden. pp.320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381435v1</w:t>
+                <w:t xml:space="preserve">hal-00381609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing an approach for Design or Buy Design decision-making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8236,1193 +8236,1193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the supplier's performance in collaborative design: Proposition of a model</w:t>
+                <w:t xml:space="preserve">Early Supplier Involvement in Product Development: How to Assess the Project Team's Ability to Co-Design with Suppliers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IPSERA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2008, Perth, Australia. pp.73-87</w:t>
+              <w:t xml:space="preserve">, Mar 2008, Perth, Australia. pp.355-365</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366698v1</w:t>
+                <w:t xml:space="preserve">hal-00366701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lean development and CMMI : contribution to agile NPD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposition of a Tool to Evaluate the Customer's Performance in Collaborative Product Development with Suppliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanco</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Journal Publishing for Non-Native English-Speaking Researchers in OM and NPDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Nice, France</w:t>
+              <w:t xml:space="preserve">IDMME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Beijing, China. paper 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00381416v1</w:t>
+                <w:t xml:space="preserve">hal-00366709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a tool for self-assessing the project team's ability to co-design with suppliers in new product development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of Lean and CMMI contribution to achieve agility for continuous innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Wieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International product development management conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Hamburg, Germany. paper 18300</w:t>
+              <w:t xml:space="preserve">15TH INTERNATIONAL PRODUCT DEVELOPMENT MANAGEMENT CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hambourg, Germany. paper 18303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366704v1</w:t>
+                <w:t xml:space="preserve">hal-00366686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Supplier Involvement in Product Development: How to Assess the Project Team's Ability to Co-Design with Suppliers?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lean development and CMMI : contribution to agile NPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Wieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Cheriti</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IPSERA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Perth, Australia. pp.355-365</w:t>
+              <w:t xml:space="preserve">1st Workshop on Journal Publishing for Non-Native English-Speaking Researchers in OM and NPDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366701v1</w:t>
+                <w:t xml:space="preserve">hal-00381416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a Tool to Evaluate the Customer's Performance in Collaborative Product Development with Suppliers</w:t>
+                <w:t xml:space="preserve">Development of a tool for self-assessing the project team's ability to co-design with suppliers in new product development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Beijing, China. paper 9</w:t>
+              <w:t xml:space="preserve">15th International product development management conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Hamburg, Germany. paper 18300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366709v1</w:t>
+                <w:t xml:space="preserve">hal-00366704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of Lean and CMMI contribution to achieve agility for continuous innovation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring the supplier's performance in collaborative design: Proposition of a model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15TH INTERNATIONAL PRODUCT DEVELOPMENT MANAGEMENT CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Hambourg, Germany. paper 18303</w:t>
+              <w:t xml:space="preserve">17th IPSERA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Perth, Australia. pp.73-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00366686v1</w:t>
+                <w:t xml:space="preserve">hal-00366698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to evaluate the supplier's performance in collaborative design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to evaluate the NPD Process Agility in an intensive innovation context?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Wieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Cheriti</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Trebucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED'07 16th International COnference On Engineering Design</w:t>
+              <w:t xml:space="preserve">ICED'07 16th International Conference On Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Paris, France. pp.version électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185872v1</w:t>
+                <w:t xml:space="preserve">hal-00185880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d'un modèle d'évaluation de la performance fournisseur en conception collaborative</w:t>
+                <w:t xml:space="preserve">How to evaluate the supplier's performance in collaborative design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Trois Rivières, Canada. pp.version électronique</w:t>
+              <w:t xml:space="preserve">ICED'07 16th International COnference On Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Paris, France. pp.version électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185862v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to evaluate the NPD Process Agility in an intensive innovation context?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Proposition d'un modèle d'évaluation de la performance fournisseur en conception collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Trebucq</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICED'07 16th International Conference On Engineering Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Paris, France. pp.version électronique</w:t>
+              <w:t xml:space="preserve">7e Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Trois Rivières, Canada. pp.version électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185880v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to manage preliminary information exchanged with suppliers in New Product Development?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Evaluer la performance des phases amont du Développement de produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Wieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Khadidja Grebici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th IDMME Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">colloque IPI 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Allevard, France. p. 237-248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00376269v1</w:t>
+                <w:t xml:space="preserve">hal-00366677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la performance des phases amont du Développement de produits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanco</w:t>
+                <w:t xml:space="preserve">Evaluation de la performance fournisseur en conception collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cheriti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque IPI 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Allevard, France. p. 237-248</w:t>
+              <w:t xml:space="preserve">Comprendre et piloter la mutation des systèmes de production,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, -, France. p. 71- 82 (total 350 p)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00366677v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00131263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la performance fournisseur en conception collaborative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">How to manage preliminary information exchanged with suppliers in New Product Development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandra Cheriti</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadidja Grebici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre et piloter la mutation des systèmes de production,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, -, France. p. 71- 82 (total 350 p)</w:t>
+              <w:t xml:space="preserve">The 6th IDMME Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00131263v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00376269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Customer/supplier relation in new product development: communication and information systems point of view</w:t>
               </w:r>
@@ -9693,139 +9693,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00355569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to Manage Preliminary Information exchanged with Suppliers in New Product Development ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Blanco</w:t>
+                <w:t xml:space="preserve">Evaluation de la performance fournisseur en conception collaborative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cheriti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-François Boujut; Daniel Llerena; Daniel Brissaud. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eds Springer Verlag, pp.15-30, 2007</w:t>
+              <w:t xml:space="preserve">Les systèmes de production : applications interdisciplinaires et mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès Lavoisier, pp.109-126, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388584v1</w:t>
+                <w:t xml:space="preserve">halshs-00187114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICT System Requirements in Collaborative Design with Suppliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9857,126 +9874,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la performance fournisseur en conception collaborative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Calvi</w:t>
+                <w:t xml:space="preserve">How to Manage Preliminary Information exchanged with Suppliers in New Product Development ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les systèmes de production : applications interdisciplinaires et mutations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès Lavoisier, pp.109-126, 2007</w:t>
+              <w:t xml:space="preserve">Advances in Integrated Design and Manufacturing in Mechanical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eds Springer Verlag, pp.15-30, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00187114v1</w:t>
+                <w:t xml:space="preserve">hal-00388584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer la performance fournisseur</w:t>
               </w:r>
@@ -10031,51 +10031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le partage de l'activité de conception entre un client et ses fournisseurs : quels modes de coordination adopter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Calvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Dain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10513,51 +10513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Hernandez Marquina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811415v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le-Dain" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Matthews" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11628-023-00520-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811403v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Poissonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihab Allal-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2023.2288851" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811487v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Maleki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.91-102" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnsen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kiratli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schiele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pursup.2022.100768" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662092v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kiratli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811475v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor F. Ayala" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gaiardelli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Pezzotta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Le Dain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Frank" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-09-2020-0374" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232737v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Fabi&#225;n Ayala" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-11-2020-0439" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963877v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150047X" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Lyons" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120196" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956970v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Merminod" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Valle Enrique" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2020.101633" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Merminod" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yager Matthieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2019.1632500" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969366v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Calvi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2019.1570654" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969376v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Kleber" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Marcon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Germ&#225;n Frank" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.20180070" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123643v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2014.09.005" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WF50ZJX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966944v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477127v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cheriti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9310.2010.00630.x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TLHTQ1TQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477125v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0112-6" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calvi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388589v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506923v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Descombes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811547v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811553v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cabrol" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811539v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Gon&#231;alves" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506899v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalenogare Lucas Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece U&#231;ar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.058" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Talas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131488v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Crestani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD49821.2020.9260533" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337654v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337712v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331163v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gendreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Summers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.240" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337473v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santos Dalenogare" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.307" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Matthew" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338092v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-97801" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gendreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337372v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric dos Santos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Legenvre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337498v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marcon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.129" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808725v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969396v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fabichak" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolline Amaral" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969385v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969381v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01725811v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavayssiere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;vrier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480050v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Paslauski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Frank" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337700v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Orellano" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478993v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chicot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480044v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Alaya" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Valle Enrique" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480035v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Perry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009606v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479014v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123665v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrier Pierre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123685v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merminod" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966972v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Personnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966993v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koulikov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966978v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966986v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Summers" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787740v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580661v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580658v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684415v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477119v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477121v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Fendt" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herrmann" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551400v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381609v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381460v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wieder" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381435v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381394v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366698v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381416v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366704v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366701v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366709v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366686v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185872v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185862v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185880v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Trebucq" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376269v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Grebici" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366677v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131263v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093514v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schilpt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811599v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355569v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388584v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185906v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187114v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366966v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388580v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796950v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534830v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Fendt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Herrmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04768676v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Victoria Hernandez Marquina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Dain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Zwolinski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.07.017" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811403v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Poissonnier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihab Allal-Ch&#233;rif" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2023.2288851" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811415v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le-Dain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Matthews" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11628-023-00520-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811487v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaheh Maleki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Belkadi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14733/cadaps.2022.91-102" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761525v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Johnsen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Kiratli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Schiele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pursup.2022.100768" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662092v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kiratli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamiae Benhayoun-Sadafiyine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-P&#233;ry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S136391962150047X" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232737v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Fabi&#225;n Ayala" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-11-2020-0439" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811475v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor F. Ayala" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Gaiardelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuditta Pezzotta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Le Dain" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Frank" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JMTM-09-2020-0374" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Merminod" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Valle Enrique" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsis.2020.101633" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C. Lyons" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2020.120196" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969376v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Kleber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Marcon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Germ&#225;n Frank" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0103-6513.20180070" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337301v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Merminod" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yager Matthieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09537287.2019.1632500" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969366v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pach&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Calvi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16258312.2019.1570654" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123643v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2014.09.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WF50ZJX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477125v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cheriti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-010-0112-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477127v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9310.2010.00630.x" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TLHTQ1TQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551347v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calvi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388589v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811547v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506923v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Descombes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506899v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811557v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811553v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cabrol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811539v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Gon&#231;alves" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809677v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalenogare Lucas Santos" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811563v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ece U&#231;ar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.058" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02643299v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Talas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131488v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Crestani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Flaus" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD49821.2020.9260533" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337498v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Marcon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.129" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337542v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Santos Dalenogare" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338092v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Gendreau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua D. Summers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2019-97801" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337402v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Matthew" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331163v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/dsi.2019.240" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337654v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337712v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337473v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2019.03.307" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337438v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gendreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337372v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric dos Santos" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Legenvre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fabichak" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolline Amaral" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808725v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009622v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969385v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969388v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478993v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chicot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Matt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480044v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.F. Alaya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Valle Enrique" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G. Frank" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480035v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Perry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337700v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Orellano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Neubert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2017.03.008" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01725811v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blanco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavayssiere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ch&#233;vrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480050v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Paslauski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009606v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808724v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479014v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123665v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chevrier Pierre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123685v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Merminod" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123651v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dominguez-Pery" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966954v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevrier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966986v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Summers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966993v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Koulikov" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966978v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Personnier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966972v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799270v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787740v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580661v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580658v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684415v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551400v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Herrmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477119v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477121v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.X. Fendt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Herrmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381460v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Wieder" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381435v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381609v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381394v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366701v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366709v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366686v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381416v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366704v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366698v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185880v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Trebucq" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185872v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185862v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366677v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131263v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376269v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadidja Grebici" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00093514v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schilpt" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811599v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00355569v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00187114v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185906v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388584v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366966v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388580v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796950v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00534830v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Fendt" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Herrmann" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>