--- v0 (2026-03-28)
+++ v1 (2026-05-12)
@@ -1606,277 +1606,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des effets centraux du neuropeptide 26RFa sur la régulation de la glycémie chez la souris high fat diet</w:t>
+                <w:t xml:space="preserve">Evaluation of the 26RFa/GPR103 peptidergic system in a mouse model of insulinopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Arabo</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aranaud Arabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. congrès de la Société Française d’Endocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d’Endocrinologie, Oct 2021, Le Havre, France. pp.CO-064</w:t>
+              <w:t xml:space="preserve">57. annual meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). GBR., Sep 2021, Virtual meeting, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158104v1</w:t>
+                <w:t xml:space="preserve">hal-03368831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the 26RFa/GPR103 peptidergic system in a mouse model of insulinopenia</w:t>
+                <w:t xml:space="preserve">Évaluation des effets centraux du neuropeptide 26RFa sur la régulation de la glycémie chez la souris high fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aranaud Arabo</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Picot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. annual meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for the Study of Diabetes (EASD). GBR., Sep 2021, Virtual meeting, France. 1 p</w:t>
+              <w:t xml:space="preserve">37. congrès de la Société Française d’Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d’Endocrinologie, Oct 2021, Le Havre, France. pp.CO-064</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03368831v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2259,652 +2259,652 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’administration aiguë mais non chronique de 26RFa améliore la régulation glycémique chez la souris soumise à un régime high fat</w:t>
+                <w:t xml:space="preserve">L’administration aigüe mais non chronique de 26RFa améliore la régulation glycémique chez la souris soumise à un régime high fat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Picot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Francophone du Diabète (SFD)</w:t>
+              <w:t xml:space="preserve">Colloque de la Société Francophone du Diabète (SFD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05167741v1</w:t>
+                <w:t xml:space="preserve">hal-05166052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’administration aigüe mais non chronique de 26RFa améliore la régulation glycémique chez la souris soumise à un régime high fat</w:t>
+                <w:t xml:space="preserve">L’administration aiguë mais non chronique de 26RFa améliore la régulation glycémique chez la souris soumise à un régime high fat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Devère</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la Société Francophone du Diabète (SFD)</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Francophone du Diabète (SFD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166052v1</w:t>
+                <w:t xml:space="preserve">hal-05167741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the 26RFa/GPR103 Peptidergic System in a Mouse Model of Insulinopenia</w:t>
+                <w:t xml:space="preserve">Évaluation des effets centraux du neuropeptide 26RFa sur la régulation de la glycémie chez la souris high fat diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Picot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57. annual meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, On line, Germany</w:t>
+              <w:t xml:space="preserve">37. congrès de la Société Française d'Endocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166051v1</w:t>
+                <w:t xml:space="preserve">hal-05166083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des effets centraux du neuropeptide 26RFa sur la régulation de la glycémie chez la souris high fat diet</w:t>
+                <w:t xml:space="preserve">Acute (but Not Chronic) Central Administration of the Neuropeptide 26RFa (QRFP) Improves Glucose-Stimulated Insulin Secretion (GSIS) in Obese/Diabetic Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Picot</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. congrès de la Société Française d'Endocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Le Havre, France</w:t>
+              <w:t xml:space="preserve">44. colloque de la Société de Neuroendocrinologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166083v1</w:t>
+                <w:t xml:space="preserve">hal-05166050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute (but Not Chronic) Central Administration of the Neuropeptide 26RFa (QRFP) Improves Glucose-Stimulated Insulin Secretion (GSIS) in Obese/Diabetic Mice</w:t>
+                <w:t xml:space="preserve">Evaluation of the 26RFa/GPR103 Peptidergic System in a Mouse Model of Insulinopenia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Le Solliec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Maucotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Picot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saloua Takhlidjt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mélodie Devère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44. colloque de la Société de Neuroendocrinologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, On line, France</w:t>
+              <w:t xml:space="preserve">57. annual meeting of the European-Association-for-the-Study-of-Diabetes (EASD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, On line, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166050v1</w:t>
+                <w:t xml:space="preserve">hal-05166051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3162,51 +3162,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05485335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Fridhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cherif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourzam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Dlimi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannani Boukhawiye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/68122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Solliec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arabo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Takhlidjt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maucotel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Dev&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npep.2023.102326" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522287" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712879v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-022-05706-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2021.02.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793302v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Le Solliec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takhlidjt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.08.040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galmiche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lucas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechelotte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deroissart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020522" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466091v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dominique" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Azhar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8010035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02474510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-019-0515-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pr&#233;vost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Berrahmoune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ec-19-0247" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bons" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00540.2018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158104v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368831v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranaud Arabo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05168309v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05168305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168060v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pignol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Presse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Devaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nahon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167741v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166051v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166083v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166050v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03696523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMR089" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05485335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Fridhi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Cherif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourzam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma Dlimi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannani Boukhawiye" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/68122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Le Solliec" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arabo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Takhlidjt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Maucotel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Dev&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.npep.2023.102326" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03564780v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000522287" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03712879v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Mehdi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00125-022-05706-5" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793304v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Picot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chartrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mmm.2021.02.007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03793302v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Le Solliec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takhlidjt" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Picot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2021.08.040" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02484641v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galmiche" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lucas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dechelotte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Deroissart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020522" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02466091v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dominique" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Azhar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8010035" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02474510v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-019-0515-9" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330439v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Pr&#233;vost" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Berrahmoune" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ec-19-0247" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02330443v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bons" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpendo.00540.2018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368831v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aranaud Arabo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158104v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05168309v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthi Duraisamy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lefranc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Devel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05168305v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168060v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pignol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Presse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Devaux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Nahon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166052v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05166083v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166050v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166051v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03696523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021NORMR089" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>