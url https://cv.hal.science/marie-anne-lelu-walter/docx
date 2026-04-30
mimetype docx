--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -2207,319 +2207,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early molecular events involved in Pinus pinaster Ait. somatic embryo development under reduced water availability: transcriptomic and proteomic analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In search of markers for somatic embryo maturation in hybrid larch ( Larix × eurolepis ): global DNA methylation and proteomic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedřich Pešek</w:t>
+                <w:t xml:space="preserve">Stéphane Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Beaufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 152 (1), pp.184-201. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ppl.12158⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 150 (2), pp.271-291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179486v1</w:t>
+                <w:t xml:space="preserve">hal-02087600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of markers for somatic embryo maturation in hybrid larch ( Larix × eurolepis ): global DNA methylation and proteomic analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early molecular events involved in Pinus pinaster Ait. somatic embryo development under reduced water availability: transcriptomic and proteomic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martine Beaufour</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateřina Eliášová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Grondin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Delaunay</w:t>
+                <w:t xml:space="preserve">Bedřich Pešek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 150 (2), pp.271-291. </w:t>
+              <w:t xml:space="preserve">, 2014, 152 (1), pp.184-201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.12081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087600v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo assembly of maritime pine transcriptome: implications for forest breeding and biotechnology</w:t>
               </w:r>
@@ -2927,51 +2927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased gelling agent concentration promotes somatic embryo maturation in hybrid larch (Larix × eurolepsis): a 2-DE proteomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4701,294 +4701,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of secondary somatic embryogenesis in hybrid larch (Larix x leptoeuropaea) as related to ethylene</w:t>
+                <w:t xml:space="preserve">Abscisic acid and its influence on development of the embryonal root cap, storage product and secondary metabolite accumulation in hybrid larch somatic embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Saly</w:t>
+                <w:t xml:space="preserve">P. von Aderkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Joseph</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+                <w:t xml:space="preserve">René Rohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Côme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Sundberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gutmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumont-Béboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Growth Regulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 69 (2), pp.111-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681950v1</w:t>
+                <w:t xml:space="preserve">hal-02676416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abscisic acid and its influence on development of the embryonal root cap, storage product and secondary metabolite accumulation in hybrid larch somatic embryos</w:t>
+                <w:t xml:space="preserve">Induction of secondary somatic embryogenesis in hybrid larch (Larix x leptoeuropaea) as related to ethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. von Aderkas</w:t>
+                <w:t xml:space="preserve">Sabine Saly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Rohr</w:t>
+                <w:t xml:space="preserve">Claude Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sundberg</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Côme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Growth Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 37 (3), pp.287-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1020856112765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676416v1</w:t>
+                <w:t xml:space="preserve">hal-02681950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regeneration of transgenic Picea glauca, P. mariana, and P. abies after cocultivation of embryogenic tissue with agrobacterium tumefaciens</w:t>
               </w:r>
@@ -5296,285 +5296,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desiccation decreases abscisic acid content in hybrid larch (Larix x leptoeuropaea) somatic embryos</w:t>
+                <w:t xml:space="preserve">Agrobacterium tumefaciens-mediated transformation of hybrid larch (Larix kaempferi x L. decidua) and transgenic plant regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dronne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
+                <w:t xml:space="preserve">Valérie Levée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.1997.tb00557.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 16 (10), pp.680-685. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s002990050301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02694142v1</w:t>
+                <w:t xml:space="preserve">hal-02695750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrobacterium tumefaciens-mediated transformation of hybrid larch (Larix kaempferi x L. decidua) and transgenic plant regeneration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Levée</w:t>
+                <w:t xml:space="preserve">Desiccation decreases abscisic acid content in hybrid larch (Larix x leptoeuropaea) somatic embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 16 (10), pp.680-685. </w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 99 (3), pp.433-438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s002990050301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.1997.tb00557.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695750v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larix laricina (tamarack): somatic embryogenesis and genetic transformation</w:t>
               </w:r>
@@ -5690,64 +5690,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of abscisic acid on somatic embryo maturation of hybrid larch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gutmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. von Aderkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6532,51 +6532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.C. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. von Aderkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Charest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7376,51 +7376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epigenetics in forest trees : role in plasticity, adaptation and potential implications for breeding in a context of climate change (EPITREE).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Fichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9618,51 +9618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase gelling agent concentration promotes somatic embryo maturation of hybrid larch (Larix x eurolepis): a 2-DE proteomic analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9851,51 +9851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase gelling agent concentration promotes somatic embryo maturation of hybrid larch (Larix x eurolepis): a 2-DE proteomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10160,320 +10160,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some insights into initiation rate of somatic embryogenesis in maritime pine using Litvay basal formulations containing CPPU</w:t>
+                <w:t xml:space="preserve">Basal medium formulation strongly affects transformation efficiency in maritime pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Reymond</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Debille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Quoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josiane Hoebeke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laure Saint-Denis</w:t>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756725v1</w:t>
+                <w:t xml:space="preserve">hal-02758235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal medium formulation strongly affects transformation efficiency in maritime pine</w:t>
+                <w:t xml:space="preserve">Some insights into initiation rate of somatic embryogenesis in maritime pine using Litvay basal formulations containing CPPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Vallance</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Quoniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Hoebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
+                <w:t xml:space="preserve">Laure Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758235v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase gelrite concentration improves somatic embryo maturation in hybrid larch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11162,51 +11162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrobacterium-mediated transformation of hybrid larch and production of transgenic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dauvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11287,51 +11287,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High yield Agrobacterium-mediated transformation of hybrid larch and rapid production of transgenic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dauvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11412,51 +11412,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endogenous levels of plant growth regulators in developing somatic embryos of hybrid larch (Larix x leptoeuropeae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. von Aderkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11559,51 +11559,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dauvillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11654,64 +11654,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lointier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Saly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11982,51 +11982,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Gouez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Narboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Meeting of the Cost 822 Working group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1995, Prague, Czech Republic</w:t>
@@ -12081,51 +12081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Levée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12314,51 +12314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. general colloquium on plant sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12802,51 +12802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la transformation génétique du mélèze par coculture avec Agrobacterium tumefaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Levée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14723,51 +14723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduce water availability during hybrid larch somatic embryo maturation is not stressful</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15564,64 +15564,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Seillac, France. p. 24, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16880,51 +16880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenic in Larix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology of Woody Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, Kluwer Academic Publishers, 2000, Forestry Sciences, 0-7923-6241-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16949,51 +16949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IX Transgenic Larch (Larix Species)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17096,51 +17096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Klimaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. von Aderkas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Somatic embryogenesis in woody plants. Vol 3. Gymnosperms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, Kluwer, 1995, Forestry Sciences, 0-7923-2938-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17505,51 +17505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. von Aderkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PI-X--111F, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -17623,51 +17623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. von Aderkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA. 1993, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -18177,51 +18177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04946126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Amara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron-Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2456099" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Savane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#225;&#353;ov&#225; Kate&#345;ina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrev Petre I" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vondr&#225;kov&#225; Zuzana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110283" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Modesto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae600" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Konr&#225;dov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Dobrev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Motyka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Lomenech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.823617" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakari V&#228;lim&#228;ki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Tikkinen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1031686" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404171v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Cuong Le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Dedicova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Johansson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Egertsdotter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.btre.2021.e00684" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563193v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040536" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00118" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Reeves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hargreaves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-017-1622-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-017-1318-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondrakova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lomenech" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1337-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saladin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6094-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick von Aderkas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gutmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu254" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179478v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2125-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Pe&#353;ek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12158" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D16CBEAB2E9DB7BC92E0B1FC1FC4FD9EF836DEE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087600v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12081" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMK9QH2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa G&#243;mez-Maldonado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12136" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Trontin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Canlet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Reymond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Debille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Durandeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thompson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Toribio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0620-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DPJFTS1G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648615v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2010.01423.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AB1D82A8C32894381A7CB26538B5BC9659B0A02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657254v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Klimaszewska" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Noceda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Pelletier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rodriguez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11627-008-9158-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664991v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2008079" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaumot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Germot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meytraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis No&#235;l Gastinel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.08.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bernier-Cardou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-007-9300-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97B8C53E3A2D0429FAE6240C05875FAC1C15DB93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Becwar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yill-Sung Park" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656234v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657508v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bernier-Cadou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-006-0115-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQQDBBXS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664106v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mathieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blervacq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-006-0036-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4P67P03C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yill Sung Park" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Maceacheron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-006-9101-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LD3W7L8J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677012v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rinc&#243;n" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Priha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bonnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sotta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.9.1101" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Gleeson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parkinson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-004-1363-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64D685017F91CC1588CFA30E4B238D51CC0BB63D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674294v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883836v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681950v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joseph" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C&#244;me" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020856112765" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB7830053B0E1A70F102D80EBF5FDF41A72500D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676416v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Aderkas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rohr" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sundberg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumont-B&#233;boux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676415v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lachance" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/IVP2001230" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696977v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2000.100413.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TH3S7F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jourdain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694142v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dronne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1997.tb00557.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q39TWBB8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695750v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lev&#233;e" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990050301" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SVHZT1MS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694577v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Devantier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Charest" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x96-208" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694598v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713452v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pflaum" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02632220" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712457v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Kumar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712484v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Klimaszewska" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ward" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Charest" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715979v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024107" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MP5Q0V2P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712338v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712482v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714470v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712483v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Duchesne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704031v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tenning" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Weich" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.B. Kjarsgaard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nihlgard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714297v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris H. Bornman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711858v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P. Boulay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00119005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722453v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621759v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621818v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13966" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541976v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523238v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Jan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541970v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fischerov&#225;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre I Dobrev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809833v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondr&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523145v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712341v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523191v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541954v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541962v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603097v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743883v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Moncale&#225;n" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740112v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269049v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793629v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809831v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740937v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#353;ek Bed&#345;ichc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268055v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canlet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748239v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Morel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Le Mette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804889v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750364v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reymond" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Quoniou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746546v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748475v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744955v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203854v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751970v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813688v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756725v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Hoebeke" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Denis" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758235v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756816v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751707v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812133v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813023v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824562v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759060v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762474v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Harrison" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoffmann" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kannenberg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770035v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauvillier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lev&#233;e" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gouez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770086v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766786v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770033v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dauvillier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842897v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lointier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766186v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767424v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778030v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gouez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Narboux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776416v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778046v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saly" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmille Joseph" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774922v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848446v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776224v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776526v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774025v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Pedrotti" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776191v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850345v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846252v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773665v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777884v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pedrotti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Billot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621965v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Ivanov Dobrev" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Motyka" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541990v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341374v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alazard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740936v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269050v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798385v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Avila" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de La Torre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge El-Azaz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742679v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269493v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Corbineau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740212v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740452v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Mendoza-Poudereux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cano" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M C&#225;novas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808492v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rupps" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zoglauer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vornam Barbara" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Finkeldey" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Teresa Cervera" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268054v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Mette" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267979v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267976v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie B. Reeves" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268053v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746152v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746570v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvenght" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817044v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829704v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852569v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269052v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hargreaves" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/306680.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3061-6_8" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795079v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800018v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuija Aronen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Aurora Montalb&#225;n" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797752v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Miguel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319337043" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33705-0_19" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800946v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269051v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/306678.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3061-6_7" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598847v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foffova" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heinze" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liesebach" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268039v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute-Katrin Krakau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Liesebach" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schneck" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-94-007-6145-2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_6" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268035v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Foffov&#225;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Heinze" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838653v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840831v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849705v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonga" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846046v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bercetche" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galerne" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639965v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bollon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829978v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852560v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Klimaszewska" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jones" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852389v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644783v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulay" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Arnaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644761v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677991v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677915v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04946126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Amara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron-Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2456099" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Savane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#225;&#353;ov&#225; Kate&#345;ina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrev Petre I" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vondr&#225;kov&#225; Zuzana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110283" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Modesto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae600" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Konr&#225;dov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Dobrev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Motyka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Lomenech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.823617" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakari V&#228;lim&#228;ki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Tikkinen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1031686" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404171v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Cuong Le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Dedicova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Johansson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Egertsdotter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.btre.2021.e00684" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563193v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040536" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00118" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Reeves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hargreaves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-017-1622-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-017-1318-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondrakova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lomenech" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1337-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saladin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6094-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick von Aderkas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gutmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu254" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179478v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2125-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087600v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12081" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMK9QH2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Pe&#353;ek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12158" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D16CBEAB2E9DB7BC92E0B1FC1FC4FD9EF836DEE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa G&#243;mez-Maldonado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12136" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Trontin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Canlet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Reymond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Debille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Durandeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thompson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Toribio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0620-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DPJFTS1G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648615v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2010.01423.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AB1D82A8C32894381A7CB26538B5BC9659B0A02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657254v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Klimaszewska" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Noceda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Pelletier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rodriguez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11627-008-9158-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664991v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2008079" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaumot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Germot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meytraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis No&#235;l Gastinel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.08.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bernier-Cardou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-007-9300-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97B8C53E3A2D0429FAE6240C05875FAC1C15DB93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Becwar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yill-Sung Park" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656234v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657508v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bernier-Cadou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-006-0115-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQQDBBXS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664106v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mathieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blervacq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-006-0036-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4P67P03C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yill Sung Park" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Maceacheron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-006-9101-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LD3W7L8J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677012v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rinc&#243;n" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Priha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bonnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sotta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.9.1101" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Gleeson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parkinson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-004-1363-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64D685017F91CC1588CFA30E4B238D51CC0BB63D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674294v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883836v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676416v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Aderkas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rohr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sundberg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumont-B&#233;boux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joseph" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C&#244;me" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020856112765" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB7830053B0E1A70F102D80EBF5FDF41A72500D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676415v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lachance" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/IVP2001230" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696977v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2000.100413.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TH3S7F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jourdain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695750v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lev&#233;e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990050301" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SVHZT1MS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694142v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dronne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1997.tb00557.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q39TWBB8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694577v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Devantier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Charest" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x96-208" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694598v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713452v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pflaum" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02632220" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712457v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Kumar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712484v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Klimaszewska" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ward" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Charest" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715979v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024107" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MP5Q0V2P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712338v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712482v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714470v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712483v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Duchesne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704031v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tenning" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Weich" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.B. Kjarsgaard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nihlgard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714297v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris H. Bornman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711858v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P. Boulay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00119005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722453v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621759v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621818v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13966" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541976v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523238v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Jan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541970v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fischerov&#225;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre I Dobrev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809833v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondr&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523145v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712341v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523191v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541954v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541962v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603097v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743883v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Moncale&#225;n" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740112v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269049v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793629v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809831v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740937v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#353;ek Bed&#345;ichc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268055v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canlet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748239v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Morel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Le Mette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804889v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750364v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reymond" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Quoniou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746546v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748475v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744955v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203854v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751970v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813688v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758235v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756725v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Hoebeke" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Denis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756816v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751707v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812133v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813023v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824562v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759060v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762474v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Harrison" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoffmann" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kannenberg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770035v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauvillier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lev&#233;e" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gouez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770086v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766786v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770033v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dauvillier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842897v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lointier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766186v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767424v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778030v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gouez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Narboux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776416v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778046v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saly" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmille Joseph" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774922v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848446v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776224v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776526v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774025v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Pedrotti" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776191v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850345v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846252v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773665v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777884v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pedrotti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Billot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621965v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Ivanov Dobrev" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Motyka" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541990v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341374v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alazard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740936v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269050v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798385v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Avila" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de La Torre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge El-Azaz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742679v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269493v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Corbineau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740212v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740452v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Mendoza-Poudereux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cano" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M C&#225;novas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808492v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rupps" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zoglauer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vornam Barbara" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Finkeldey" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Teresa Cervera" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268054v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Mette" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267979v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267976v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie B. Reeves" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268053v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746152v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746570v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvenght" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817044v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829704v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852569v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269052v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hargreaves" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/306680.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3061-6_8" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795079v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800018v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuija Aronen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Aurora Montalb&#225;n" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797752v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Miguel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319337043" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33705-0_19" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800946v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269051v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/306678.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3061-6_7" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598847v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foffova" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heinze" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liesebach" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268039v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute-Katrin Krakau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Liesebach" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schneck" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-94-007-6145-2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_6" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268035v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Foffov&#225;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Heinze" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838653v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840831v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849705v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonga" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846046v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bercetche" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galerne" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639965v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bollon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829978v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852560v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Klimaszewska" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jones" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852389v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644783v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulay" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Arnaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644761v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677991v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677915v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>