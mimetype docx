--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -2207,319 +2207,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01179478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of markers for somatic embryo maturation in hybrid larch ( Larix × eurolepis ): global DNA methylation and proteomic analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early molecular events involved in Pinus pinaster Ait. somatic embryo development under reduced water availability: transcriptomic and proteomic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateřina Eliášová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Maury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Delaunay</w:t>
+                <w:t xml:space="preserve">Bedřich Pešek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 150 (2), pp.271-291. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 152 (1), pp.184-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.12081⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087600v1</w:t>
+                <w:t xml:space="preserve">hal-01179486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early molecular events involved in Pinus pinaster Ait. somatic embryo development under reduced water availability: transcriptomic and proteomic analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In search of markers for somatic embryo maturation in hybrid larch ( Larix × eurolepis ): global DNA methylation and proteomic analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kateřina Eliášová</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedřich Pešek</w:t>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physiologia Plantarum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 152 (1), pp.184-201. </w:t>
+              <w:t xml:space="preserve">, 2014, 150 (2), pp.271-291. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ppl.12158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppl.12081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179486v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De novo assembly of maritime pine transcriptome: implications for forest breeding and biotechnology</w:t>
               </w:r>
@@ -2927,51 +2927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased gelling agent concentration promotes somatic embryo maturation in hybrid larch (Larix × eurolepsis): a 2-DE proteomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4701,294 +4701,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00883836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abscisic acid and its influence on development of the embryonal root cap, storage product and secondary metabolite accumulation in hybrid larch somatic embryos</w:t>
+                <w:t xml:space="preserve">Induction of secondary somatic embryogenesis in hybrid larch (Larix x leptoeuropaea) as related to ethylene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. von Aderkas</w:t>
+                <w:t xml:space="preserve">Sabine Saly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Rohr</w:t>
+                <w:t xml:space="preserve">Claude Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sundberg</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniel Côme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Growth Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 37 (3), pp.287-294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1020856112765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676416v1</w:t>
+                <w:t xml:space="preserve">hal-02681950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of secondary somatic embryogenesis in hybrid larch (Larix x leptoeuropaea) as related to ethylene</w:t>
+                <w:t xml:space="preserve">Abscisic acid and its influence on development of the embryonal root cap, storage product and secondary metabolite accumulation in hybrid larch somatic embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Saly</w:t>
+                <w:t xml:space="preserve">P. von Aderkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Joseph</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+                <w:t xml:space="preserve">René Rohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Côme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Sundberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gutmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Dumont-Béboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Growth Regulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 69 (2), pp.111-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681950v1</w:t>
+                <w:t xml:space="preserve">hal-02676416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regeneration of transgenic Picea glauca, P. mariana, and P. abies after cocultivation of embryogenic tissue with agrobacterium tumefaciens</w:t>
               </w:r>
@@ -5296,285 +5296,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrobacterium tumefaciens-mediated transformation of hybrid larch (Larix kaempferi x L. decidua) and transgenic plant regeneration</w:t>
+                <w:t xml:space="preserve">Desiccation decreases abscisic acid content in hybrid larch (Larix x leptoeuropaea) somatic embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Levée</w:t>
+                <w:t xml:space="preserve">Sandrine Dronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s002990050301⟩</w:t>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 99 (3), pp.433-438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.1997.tb00557.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695750v1</w:t>
+                <w:t xml:space="preserve">hal-02694142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desiccation decreases abscisic acid content in hybrid larch (Larix x leptoeuropaea) somatic embryos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agrobacterium tumefaciens-mediated transformation of hybrid larch (Larix kaempferi x L. decidua) and transgenic plant regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Levée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Jouanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dronne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 99 (3), pp.433-438. </w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 16 (10), pp.680-685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1399-3054.1997.tb00557.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s002990050301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694142v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larix laricina (tamarack): somatic embryogenesis and genetic transformation</w:t>
               </w:r>
@@ -5690,64 +5690,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of abscisic acid on somatic embryo maturation of hybrid larch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gutmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. von Aderkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6125,212 +6125,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02712484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of exogenous abscisic acid on germination and plantlet conversion frequencies of hybrid larch somatic embryos (Larix x leptoeuropaea)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Changes in the levels of abscisic acid and its glucose ester conjugate during maturation of hybrid larch (Larix x leptoeuropaea) somatic embryos, in relation to germination and plantlet recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Growth Regulation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 92, pp.53-60</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02715979v1</w:t>
+                <w:t xml:space="preserve">hal-02712338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in the levels of abscisic acid and its glucose ester conjugate during maturation of hybrid larch (Larix x leptoeuropaea) somatic embryos, in relation to germination and plantlet recovery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of exogenous abscisic acid on germination and plantlet conversion frequencies of hybrid larch somatic embryos (Larix x leptoeuropaea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiologia Plantarum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Growth Regulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 15 (2), pp.175-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00024107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02712338v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved method for somatic plantlet production in hybrid larch (Larix x leptoeuropaea) : Part 2. Control of germination and plantlet development</w:t>
               </w:r>
@@ -6532,51 +6532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.C. Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. von Aderkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.J. Charest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6982,8679 +6982,9054 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02722453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (57)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of hybrid larch somatic embryo maturation by biochemical analyses and by a novel, fast mid-infrared method</w:t>
+                <w:t xml:space="preserve">Characterization of hybrid larch somatic embryo maturation by biochemical analyses and by a novel, fast mid‐infrared approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Savane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Ridel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+                <w:t xml:space="preserve">Céline Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème International Conference of the IUFRO Unit 2.09.02 on “The might of vegetative propagation for healthy and productive forests to face climate challenges"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCION, Mar 2024, Rotorua, New Zealand</w:t>
+              <w:t xml:space="preserve">2nd conference of Cost Action COPYTREE “In vitro culture of woody crops: problem-solving by new approaches”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cost Action CA21157 COPYTREE, Apr 2024, Jumarla, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621759v1</w:t>
+                <w:t xml:space="preserve">hal-05623408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does infrared spectrometry help in the study of somatic embryos maturation ?</w:t>
+                <w:t xml:space="preserve">Characterisation of hybrid larch somatic embryo maturation by biochemical analyses and by a novel, fast mid-infrared method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Savane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boizot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In vitro culture of woody crops: problem-solving by new approaches</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6ème International Conference of the IUFRO Unit 2.09.02 on “The might of vegetative propagation for healthy and productive forests to face climate challenges"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCION, Mar 2024, Rotorua, New Zealand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04621818v1</w:t>
+                <w:t xml:space="preserve">hal-04621759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La NIR un outil puissant pour déceler des modifications des réserves de graines forestières obtenues dans des conditions climatiques contrastées</w:t>
+                <w:t xml:space="preserve">Characterisation of hybrid larch somatic embryo maturation by biochemical analyses and by a novel, fast mid-infrared method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Savane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Ridel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e rencontres Héliospir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Visioconférence, France</w:t>
+              <w:t xml:space="preserve">"The might of vegetative propagation for healthy and productive forests to face climate challenges".</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUFRO 2.09.02 Unit, Mar 2024, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541976v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epigenetics in forest trees : role in plasticity, adaptation and potential implications for breeding in a context of climate change (EPITREE).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I Le Jan</w:t>
+                <w:t xml:space="preserve">Does infrared spectrometry help in the study of somatic embryos maturation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Savane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Tree Biotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In vitro culture of woody crops: problem-solving by new approaches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Jumarla, Latvia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ppl.13966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523238v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key role of desiccation in Norway spruce somatic embryogenesis: phytohormone, proteomic and carbohydrate profiling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La NIR un outil puissant pour déceler des modifications des réserves de graines forestières obtenues dans des conditions climatiques contrastées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Savane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e conference Czech Society of Experimental Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, České Budějovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">21e rencontres Héliospir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Visioconférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541970v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive somatic embryogenesis induced cytological and proteomic changes in embryogenic lines of Pseudotsuga menziesii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Vondráková</w:t>
+                <w:t xml:space="preserve">Epigenetics in forest trees : role in plasticity, adaptation and potential implications for breeding in a context of climate change (EPITREE).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fichot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. D Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Le Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème International Conference of the IUFRO Unit 2.09.02 on “Clonal Trees in the Bioeconomy Age: Opportunities and Challenges,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve">IUFRO Tree Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Raleigh NC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809833v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiased estimation of the proportion of non-embryogenic cell clusters in the somatic embryogenic culture of Douglas-fir.</w:t>
+                <w:t xml:space="preserve">Key role of desiccation in Norway spruce somatic embryogenesis: phytohormone, proteomic and carbohydrate profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateřina Eliášová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fischerová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Konrádová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zuzana Vondráková</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Petre I Dobrev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Václav Motyka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Conférence annuelle NEUBIAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Szeged, Hungary</w:t>
+              <w:t xml:space="preserve">15e conference Czech Society of Experimental Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, České Budějovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523145v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution pollinique dans les vergers à graines de pin maritime</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unbiased estimation of the proportion of non-embryogenic cell clusters in the somatic embryogenic culture of Douglas-fir.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateřina Eliášová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Vondráková</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comité Technique de Coordination des Vergers à graines de l'Etat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2e Conférence annuelle NEUBIAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Szeged, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712341v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature affects somatic embryo development in maritime pine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Delaunay</w:t>
+                <w:t xml:space="preserve">Repetitive somatic embryogenesis induced cytological and proteomic changes in embryogenic lines of Pseudotsuga menziesii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateřina Eliášová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Vondráková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème International Conference of the IUFRO Unit 2.09.02 on “Clonal Trees in the Bioeconomy Age: Opportunities and Challenges</w:t>
+              <w:t xml:space="preserve">5ème International Conference of the IUFRO Unit 2.09.02 on “Clonal Trees in the Bioeconomy Age: Opportunities and Challenges,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523191v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive somatic embryogenesis induced cytological and proteomic changes in embryogenic lines of Pseudotsuga menziesii</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zuzana Vondrakova</w:t>
+                <w:t xml:space="preserve">Pollution pollinique dans les vergers à graines de pin maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Debille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Alazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pastuszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings 5ème International Conference of the IUFRO Unit 2.09.02 on “Clonal Trees in the Bioeconomy Age: Opportunities and Challenges.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal. p. 85</w:t>
+              <w:t xml:space="preserve">Comité Technique de Coordination des Vergers à graines de l'Etat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541954v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievements in somatic embryo development in some conifers: lessons learned from the last decade</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temperature affects somatic embryo development in maritime pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis F. Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. D Sow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">School of Forestry, Northeast Forestry University, Hexing-Lu,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Harbin, China</w:t>
+              <w:t xml:space="preserve">5ème International Conference of the IUFRO Unit 2.09.02 on “Clonal Trees in the Bioeconomy Age: Opportunities and Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03541962v1</w:t>
+                <w:t xml:space="preserve">hal-03523191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What is the best way to maintain embryogenic capacity of embryogenic lines initiated from Douglas-fir immature embryos?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repetitive somatic embryogenesis induced cytological and proteomic changes in embryogenic lines of Pseudotsuga menziesii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateřina Eliášová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Vondrakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4e IUFRO Working Party 2.09.02 conférence “Somatic embryogenesis and other vegetative propagation technologies. Development and application of vegetative propagation technologies in plantation forestry to cope with a changing climate and environment”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, La Plata, Argentina</w:t>
+              <w:t xml:space="preserve">Proceedings 5ème International Conference of the IUFRO Unit 2.09.02 on “Clonal Trees in the Bioeconomy Age: Opportunities and Challenges.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal. p. 85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603097v1</w:t>
+                <w:t xml:space="preserve">hal-03541954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid tissue culture protocol that combines conifer somatic embryogenesis with organogenesis as an alternative propagation platform for specialist applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Achievements in somatic embryo development in some conifers: lessons learned from the last decade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO working party 2.09.02 (Somatic embryogenesis and other vegetative propagation technologies). Development and application of vegetative propagation technologies in plantation forestry to cope with a changing climate and environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, La Plata, Argentina</w:t>
+              <w:t xml:space="preserve">School of Forestry, Northeast Forestry University, Hexing-Lu,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Harbin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743883v1</w:t>
+                <w:t xml:space="preserve">hal-03541962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achievements on somatic embryo development in some conifers: what could be learnt? Where are we going?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">What is the best way to maintain embryogenic capacity of embryogenic lines initiated from Douglas-fir immature embryos?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateřina Eliášová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathie Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO working party 2.09.02 (Somatic embryogenesis and other vegetative propagation technologies). Development and application of vegetative propagation technologies in plantation forestry to cope with a changing climate and environment, 4ème réunion</w:t>
+              <w:t xml:space="preserve">4e IUFRO Working Party 2.09.02 conférence “Somatic embryogenesis and other vegetative propagation technologies. Development and application of vegetative propagation technologies in plantation forestry to cope with a changing climate and environment”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, La Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740112v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the integration of somatic embryogenesis in Larix breeding program: from understanding the developmental pathway to clonal propagation</w:t>
+                <w:t xml:space="preserve">Achievements on somatic embryo development in some conifers: what could be learnt? Where are we going?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biotechnology Strategies for Forest productivity improvement. KFRI Tree Biotechnology Symposium 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korea Forest Research Institute (KFRI). KOR., May 2015, Suwon, South Korea</w:t>
+              <w:t xml:space="preserve">IUFRO working party 2.09.02 (Somatic embryogenesis and other vegetative propagation technologies). Development and application of vegetative propagation technologies in plantation forestry to cope with a changing climate and environment, 4ème réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, La Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269049v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l’art et questionnements sur la fructification chez les arbres forestiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Demesure-Musch</w:t>
+                <w:t xml:space="preserve">A hybrid tissue culture protocol that combines conifer somatic embryogenesis with organogenesis as an alternative propagation platform for specialist applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathie Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Hargreaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Moncaleán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACCAF, Journées d'échanges sur les fruits et semences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">IUFRO working party 2.09.02 (Somatic embryogenesis and other vegetative propagation technologies). Development and application of vegetative propagation technologies in plantation forestry to cope with a changing climate and environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, La Plata, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793629v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Did cotyledonary somatic embryos of Pinus pinaster Ait. similar to cotyledonary zygotic embryos ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the integration of somatic embryogenesis in Larix breeding program: from understanding the developmental pathway to clonal propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Vitoria-Gasteiz, Spain</w:t>
+              <w:t xml:space="preserve">Current Biotechnology Strategies for Forest productivity improvement. KFRI Tree Biotechnology Symposium 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korea Forest Research Institute (KFRI). KOR., May 2015, Suwon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03809831v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale analysis of early molecular events during &amp;lt;em&amp;gt;Pinus pinaste&amp;lt;/em&amp;gt;r Ait. somatic embryo development under reduced water availability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etat de l’art et questionnements sur la fructification chez les arbres forestiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Demesure-Musch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT., Sep 2014, Vitoria-Gasteiz, Spain. 220 p</w:t>
+              <w:t xml:space="preserve">ACCAF, Journées d'échanges sur les fruits et semences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740937v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic embryogenesis as an effective regeneration support for reverse genetics in maritime pine: the Sustainpine collaborative project as a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Did cotyledonary somatic embryos of Pinus pinaster Ait. similar to cotyledonary zygotic embryos ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference of the IUFRO Working Party 2.09.02, "Somatic Embryogenesis and Other Vegetative Propagation Technologies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT., Jun 2012, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vitoria-Gasteiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268055v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conifer somatic embryogenesis: from understanding the developmental pathway to the clonal propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-scale analysis of early molecular events during &amp;lt;em&amp;gt;Pinus pinaste&amp;lt;/em&amp;gt;r Ait. somatic embryo development under reduced water availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateřina Eliášová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pešek Bedřichc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. UPSC-INRA (UPRA) Bilateral Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Umea, Sweden</w:t>
+              <w:t xml:space="preserve">3. International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT., Sep 2014, Vitoria-Gasteiz, Spain. 220 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748239v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the integration of somatic embryogenesis in Larix breeding program : from understanding the developmental pathway to clonal propagation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatic embryogenesis as an effective regeneration support for reverse genetics in maritime pine: the Sustainpine collaborative project as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Debille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Harvengt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, New Zealand Forest Research Institute. Rotorua, NZL., Feb 2012, Rotorua, New Zealand</w:t>
+              <w:t xml:space="preserve">2. International Conference of the IUFRO Working Party 2.09.02, "Somatic Embryogenesis and Other Vegetative Propagation Technologies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Union of Forest Research Organisations (IUFRO). Vienne, AUT., Jun 2012, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02804889v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic embryogenesis in maritime pine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conifer somatic embryogenesis: from understanding the developmental pathway to the clonal propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Debille</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Le Mette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19. Biennial Meeting of The New Zealand Branch of the International Association for Plant Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Hanmer Springs, New Zealand</w:t>
+              <w:t xml:space="preserve">4. UPSC-INRA (UPRA) Bilateral Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Umea, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750364v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of current achievements and shortcomings in developing Maritime pine somatic embryogenesis and enabling technologies in France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the integration of somatic embryogenesis in Larix breeding program : from understanding the developmental pathway to clonal propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Working Party 2.09.02: Somatic Embryogenesis of Trees Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Suwon, South Korea</w:t>
+              <w:t xml:space="preserve">Séminaire interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, New Zealand Forest Research Institute. Rotorua, NZL., Feb 2012, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746546v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase gelling agent concentration promotes somatic embryo maturation of hybrid larch (Larix x eurolepis): a 2-DE proteomic analysis.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Domenico D. Morabito</w:t>
+                <w:t xml:space="preserve">Somatic embryogenesis in maritime pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Quoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Debille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Working Party 2.09.02: Somatic Embryogenesis of Trees Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Suwon, South Korea</w:t>
+              <w:t xml:space="preserve">19. Biennial Meeting of The New Zealand Branch of the International Association for Plant Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Hanmer Springs, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748475v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic embryogenesis of forest trees in Europe: what’s going on? An overview</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An overview of current achievements and shortcomings in developing Maritime pine somatic embryogenesis and enabling technologies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Quoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Debille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO Working Party 2.09.02: Somatic Embryogenesis of Trees Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Suwon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02744955v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase gelling agent concentration promotes somatic embryo maturation of hybrid larch (Larix x eurolepis): a 2-DE proteomic analysis</w:t>
+                <w:t xml:space="preserve">Somatic embryogenesis of forest trees in Europe: what’s going on? An overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Harvengt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Working Party 2.09.02 : Somatic Embryogenesis of Forest Trees Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Suwon, Corée du Sud</w:t>
+              <w:t xml:space="preserve">IUFRO Working Party 2.09.02: Somatic Embryogenesis of Trees Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Suwon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01203854v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic embryogenesis of forest trees in Europe: what's going on? An overview</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increase gelling agent concentration promotes somatic embryo maturation of hybrid larch (Larix x eurolepis): a 2-DE proteomic analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico D. Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Working Party 2.09.02 : Somatic Embryogenesis of Forest Trees Conference</w:t>
+              <w:t xml:space="preserve">IUFRO Working Party 2.09.02: Somatic Embryogenesis of Trees Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Suwon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751970v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic embryogenesis of forest trees in Europe: a survey</w:t>
+                <w:t xml:space="preserve">Increase gelling agent concentration promotes somatic embryo maturation of hybrid larch (Larix x eurolepis): a 2-DE proteomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. réunion annuelle Treebreedex;4. Annual Meeting Treebreedex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Edinburgh, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">IUFRO Working Party 2.09.02 : Somatic Embryogenesis of Forest Trees Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Suwon, Corée du Sud</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02813688v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01203854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basal medium formulation strongly affects transformation efficiency in maritime pine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Somatic embryogenesis of forest trees in Europe: a survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Harvengt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t>
+              <w:t xml:space="preserve">4. réunion annuelle Treebreedex;4. Annual Meeting Treebreedex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Edinburgh, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758235v1</w:t>
+                <w:t xml:space="preserve">hal-02813688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some insights into initiation rate of somatic embryogenesis in maritime pine using Litvay basal formulations containing CPPU</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Somatic embryogenesis of forest trees in Europe: what's going on? An overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Harvengt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t>
+              <w:t xml:space="preserve">IUFRO Working Party 2.09.02 : Somatic Embryogenesis of Forest Trees Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Suwon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756725v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase gelrite concentration improves somatic embryo maturation in hybrid larch</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Domenico Morabito</w:t>
+                <w:t xml:space="preserve">Some insights into initiation rate of somatic embryogenesis in maritime pine using Litvay basal formulations containing CPPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Quoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Hoebeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Saint-Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756816v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of conifer somatic embryo development via proteomic analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Domenico Morabito</w:t>
+                <w:t xml:space="preserve">Basal medium formulation strongly affects transformation efficiency in maritime pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Debille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vallance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Quoniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Lesage Descauses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO - Tree Biotechnology 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t>
+              <w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751707v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers l’intégration de l’embryogenèse somatique au programme d’amélioration des mélèzes, Larix sp.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+                <w:t xml:space="preserve">Increase gelrite concentration improves somatic embryo maturation in hybrid larch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Application des techniques de biologie cellulaire à l'amélioration des plantes à multiplication végétative. Association des Sélectionneurs Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Angers, France. pp.n.c</w:t>
+              <w:t xml:space="preserve">2009 IUFRO Tree Biotechnology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Whistler, BC, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02812133v1</w:t>
+                <w:t xml:space="preserve">hal-02756816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the integration of somatic embryogenesis in a breeding programme of Larix species.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Towards a better understanding of conifer somatic embryo development via proteomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LARIX 2007 : Symposium international du groupe de travail de l'IUFRO—S2.02.07; Integrated research activities for supply of improved larch to tree planting : tree improvement, floral biology and nursery production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Québec, Canada. pp.n.c</w:t>
+              <w:t xml:space="preserve">IUFRO - Tree Biotechnology 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Ponta Delgada, Azores, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02813023v1</w:t>
+                <w:t xml:space="preserve">hal-02751707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-dependent biological characteristics of embryonal mass of maritime pine in relation to the embryogenic potential</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the integration of somatic embryogenesis in a breeding programme of Larix species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IN VITRO BIOLOGY MEETING; 2006 Meeting of the Society for In Vitro Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Minneapolis, United States. p. 8</w:t>
+              <w:t xml:space="preserve">LARIX 2007 : Symposium international du groupe de travail de l'IUFRO—S2.02.07; Integrated research activities for supply of improved larch to tree planting : tree improvement, floral biology and nursery production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Québec, Canada. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824562v1</w:t>
+                <w:t xml:space="preserve">hal-02813023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’embryogenèse somatique des conifères : une filière pour produire du matériel forestier de reboisement.</w:t>
+                <w:t xml:space="preserve">Vers l’intégration de l’embryogenèse somatique au programme d’amélioration des mélèzes, Larix sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Thompson</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. rencontre du groupe de la Sainte Catherine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2000, Orléans, France</w:t>
+              <w:t xml:space="preserve">Application des techniques de biologie cellulaire à l'amélioration des plantes à multiplication végétative. Association des Sélectionneurs Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Angers, France. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02759060v1</w:t>
+                <w:t xml:space="preserve">hal-02812133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in Hybrid Larch (Larix x eurolepis Henry) vegetative propagation in North Western Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Verger</w:t>
+                <w:t xml:space="preserve">Age-dependent biological characteristics of embryonal mass of maritime pine in relation to the embryogenic potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Klimaszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Noceda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervais Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Gap, France</w:t>
+              <w:t xml:space="preserve">2006 IN VITRO BIOLOGY MEETING; 2006 Meeting of the Society for In Vitro Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Minneapolis, United States. p. 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02762474v1</w:t>
+                <w:t xml:space="preserve">hal-02824562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrobacterium-mediated transformation of hybrid larch and production of transgenic plants</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’embryogenèse somatique des conifères : une filière pour produire du matériel forestier de reboisement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological sciences symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1997, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">3. rencontre du groupe de la Sainte Catherine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2000, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770035v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02759060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High yield Agrobacterium-mediated transformation of hybrid larch and rapid production of transgenic plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pilate</w:t>
+                <w:t xml:space="preserve">Developments in Hybrid Larch (Larix x eurolepis Henry) vegetative propagation in North Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kannenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dauvillier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M.L. Gouez</w:t>
+                <w:t xml:space="preserve">M. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Colloque général de la Société Française de Physiologie Végétale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1997, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Symposium : Improvement of larch (larix sp.) for better growth, stem form and wood quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Gap, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770086v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02762474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous levels of plant growth regulators in developing somatic embryos of hybrid larch (Larix x leptoeuropeae)</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agrobacterium-mediated transformation of hybrid larch and production of transgenic plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dauvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Levée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Gouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Biological sciences symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1997, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766786v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrobacterium-mediated transformation of hybrid larch and production of transgenic plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">High yield Agrobacterium-mediated transformation of hybrid larch and rapid production of transgenic plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dauvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Levée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Gouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t>
+              <w:t xml:space="preserve">3. Colloque général de la Société Française de Physiologie Végétale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1997, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770033v1</w:t>
+                <w:t xml:space="preserve">hal-02770086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les phytohormones et l'embryogenèse somatique des plantes ligneuses</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endogenous levels of plant growth regulators in developing somatic embryos of hybrid larch (Larix x leptoeuropeae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Saly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Joseph</w:t>
+                <w:t xml:space="preserve">P. von Aderkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque franco-belge "Morphogenèse : Aspects cellulaires et moléculaires". Société Française de Physiologie Végétale.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1996, Lille, France. 2 p</w:t>
+              <w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02842897v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and physiological uniformity of plantlets produced by somatic embryogenesis</w:t>
+                <w:t xml:space="preserve">Agrobacterium-mediated transformation of hybrid larch and production of transgenic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Levée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dauvillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop I and II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1995, Malmo, Sweden</w:t>
+              <w:t xml:space="preserve">Joint meeting of the IUFRO working parties 2.04-07 and 2.04-07</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1997, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766186v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic embryogenesis in conifer species</w:t>
+                <w:t xml:space="preserve">Morphological and physiological uniformity of plantlets produced by somatic embryogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Franco-Chinois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Workshop I and II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1995, Malmo, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767424v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic embryogenesis : control of somatic embryo maturation in hybrid larch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les phytohormones et l'embryogenèse somatique des plantes ligneuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lointier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Saly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Meeting of the Cost 822 Working group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1995, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Colloque franco-belge "Morphogenèse : Aspects cellulaires et moléculaires". Société Française de Physiologie Végétale.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1996, Lille, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778030v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02842897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing hybrid larch cocultivation with Agrobacterium tumefaciens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Somatic embryogenesis in conifer species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pilate</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Gouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire Franco-Chinois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776416v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ethylene on somatic embryogenesis of hybrid larch (Larix leptoeuropaea)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Somatic embryogenesis : control of somatic embryo maturation in hybrid larch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cornu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmille Joseph</w:t>
+                <w:t xml:space="preserve">Arnaud Lointier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Gouez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Narboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. general colloquium on plant sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t>
+              <w:t xml:space="preserve">1. Meeting of the Cost 822 Working group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1995, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02778046v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward transformation of hybrid larch by cocultivation with Agrobacterium tumefaciens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId315" w:history="1">
+                <w:t xml:space="preserve">Factors influencing hybrid larch cocultivation with Agrobacterium tumefaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Levée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. general colloquium on plant sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t>
+              <w:t xml:space="preserve">Joint meeting of the IUFRO International Union of Forestry Research Organizations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1995, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774922v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germination and plantlet frequencies of hybrid larch somatic embryos in relation with their endogenous ABA levels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of ethylene on somatic embryogenesis of hybrid larch (Larix leptoeuropaea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmille Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Congress of Plant Tissue and Cell Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1994, Florence, Italy. pp.n.c</w:t>
+              <w:t xml:space="preserve">2. general colloquium on plant sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02848446v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02778046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between abscisic acid and its glucose ester levels and embryogenic potential of hybrid larch somatic embryos culture (Larix leptoeuropaea) during maturation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
+                <w:t xml:space="preserve">Toward transformation of hybrid larch by cocultivation with Agrobacterium tumefaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Levée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. general colloquium on plant sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776224v1</w:t>
+                <w:t xml:space="preserve">hal-02774922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between somatic embryogenesis induction from hybrid larch somatic embryos (Larix leptoeuropaea) and their endogenous abscisic acid levels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Cornu</w:t>
+                <w:t xml:space="preserve">Germination and plantlet frequencies of hybrid larch somatic embryos in relation with their endogenous ABA levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. general colloquium on plant sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t>
+              <w:t xml:space="preserve">8. International Congress of Plant Tissue and Cell Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1994, Florence, Italy. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02776526v1</w:t>
+                <w:t xml:space="preserve">hal-02848446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of embryo and fruit development in wild cherry (Prunus avium L.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.L. Pedrotti</w:t>
+                <w:t xml:space="preserve">Relationship between abscisic acid and its glucose ester levels and embryogenic potential of hybrid larch somatic embryos culture (Larix leptoeuropaea) during maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmille Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. rencontre internationale sur les semences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1992, Angers, France</w:t>
+              <w:t xml:space="preserve">2. general colloquium on plant sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774025v1</w:t>
+                <w:t xml:space="preserve">hal-02776224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la transformation génétique du mélèze par coculture avec Agrobacterium tumefaciens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Pilate</w:t>
+                <w:t xml:space="preserve">Relationship between somatic embryogenesis induction from hybrid larch somatic embryos (Larix leptoeuropaea) and their endogenous abscisic acid levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmille Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnocentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, Seillac, France</w:t>
+              <w:t xml:space="preserve">2. general colloquium on plant sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1994, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776191v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation entre l'ABA exogène fourni aux embryons somatiques de mélèze hybride et leur teneur interne en ABA mesurée par ELISA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
+                <w:t xml:space="preserve">Study of embryo and fruit development in wild cherry (Prunus avium L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.L. Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. colloque de la section française de l'IAPTC "L'embryogenèse somatique : approches cellulaires et moléculaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1993, Montpellier, France. 2 p</w:t>
+              <w:t xml:space="preserve">4. rencontre internationale sur les semences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1992, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02850345v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La germination et la conversion en plante d'embryons somatiques de mélèze hybride en relation avec leur teneur interne en ABA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution à la transformation génétique du mélèze par coculture avec Agrobacterium tumefaciens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Levée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pilate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. colloque de la section française de l'IAPTC "L'embryogenèse somatique : approches cellulaires et moléculaires"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1993, Montpellier, France. 2 p</w:t>
+              <w:t xml:space="preserve">Biotechnocentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, Seillac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02846252v1</w:t>
+                <w:t xml:space="preserve">hal-02776191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maturation des embryons somatiques de meleze hybride (Larix x leptoeuropaea)</w:t>
+                <w:t xml:space="preserve">La germination et la conversion en plante d'embryons somatiques de mélèze hybride en relation avec leur teneur interne en ABA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bastien</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. rencontre internationale sur les semences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1992, Angers, France</w:t>
+              <w:t xml:space="preserve">12. colloque de la section française de l'IAPTC "L'embryogenèse somatique : approches cellulaires et moléculaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1993, Montpellier, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02773665v1</w:t>
+                <w:t xml:space="preserve">hal-02846252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Relation entre l'ABA exogène fourni aux embryons somatiques de mélèze hybride et leur teneur interne en ABA mesurée par ELISA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Label</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12. colloque de la section française de l'IAPTC "L'embryogenèse somatique : approches cellulaires et moléculaires"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1993, Montpellier, France. 2 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02850345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maturation des embryons somatiques de meleze hybride (Larix x leptoeuropaea)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. rencontre internationale sur les semences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1992, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773665v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morphogenetic response on wild cherry (Prunus avium L.) immature embryos. Tome 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pedrotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Billot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1992, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (20)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of mature somatic embryos of hybrid larch Larix eurolepis to cold and desiccation treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kateřina Eliášová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisa Savane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petre Ivanov Dobrev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Vondrakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Motyka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In vitro culture of woody crops: problem-solving by new approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Jurmala, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graines et réserves, pour le meilleur et pour le SPIR</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parisa Savane</w:t>
+                <w:t xml:space="preserve">Mature SE still active in metabolic processes: mainly primary metabolism of carbohydrates then amino acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Delile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Ridel</w:t>
+                <w:t xml:space="preserve">Celine Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33e Colloque BiotechnoCentre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Chaumont Sur Tharonne (41), France</w:t>
+              <w:t xml:space="preserve">1st conference of Cost Action COPYTREE “In vitro culture of woody crops: problem-solving by new approaches”.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541990v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05623448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollen contamination and mating structure in maritime pine clonal seed orchards</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annie Raffin</w:t>
+                <w:t xml:space="preserve">Graines et réserves, pour le meilleur et pour le SPIR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Savane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Delile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Belmokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ridel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Seed Orchard Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Balsta, Sweden</w:t>
+              <w:t xml:space="preserve">33e Colloque BiotechnoCentre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Chaumont Sur Tharonne (41), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03341374v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to maintain embryogenic capacity of embryogenic lines initiated from Douglas-fir immature embryos</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+                <w:t xml:space="preserve">Pollen contamination and mating structure in maritime pine clonal seed orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Debille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Alazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pastuszka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO working party 2.09.02 (Somatic embryogenesis and other vegetative propagation technologies). Development and application of vegetative propagation technologies in plantation forestry to cope with a changing climate and environment, 4ème réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, La Plata, Argentina. 2016</w:t>
+              <w:t xml:space="preserve">IUFRO Seed Orchard Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Balsta, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740936v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the integration of somatic embryogenesis in Larix breeding program: from understanding the developmental pathway to clonal propagation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to maintain embryogenic capacity of embryogenic lines initiated from Douglas-fir immature embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kateřina Eliášová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathie Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Sanchez Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Biotechnology Strategies for Forest productivity improvement. KFRI Tree Biotechnology Symposium 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Suwon, South Korea. 2015, Current Biotechnology Strategies for Forest productivity improvement. KFRI Tree Biotechnology Symposium 2015. Proceedings</w:t>
+              <w:t xml:space="preserve">IUFRO working party 2.09.02 (Somatic embryogenesis and other vegetative propagation technologies). Development and application of vegetative propagation technologies in plantation forestry to cope with a changing climate and environment, 4ème réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, La Plata, Argentina. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269050v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards functional genomics of transcription factor genes associated to growth and wood formation in maritime pine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the integration of somatic embryogenesis in Larix breeding program: from understanding the developmental pathway to clonal propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc E. Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProCoGen final open conference, Promoting Conifer Genomic Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Orléans, France. , pp.1, 2015</w:t>
+              <w:t xml:space="preserve">Current Biotechnology Strategies for Forest productivity improvement. KFRI Tree Biotechnology Symposium 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Suwon, South Korea. 2015, Current Biotechnology Strategies for Forest productivity improvement. KFRI Tree Biotechnology Symposium 2015. Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798385v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conversion of Douglas-fir somatic embryos to organogenic shoot cultures and the development of a rooting protocol</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards functional genomics of transcription factor genes associated to growth and wood formation in maritime pine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepción Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Debille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge El-Azaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Vitoria-Gasteiz, Spain. 2014, 3rd International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies. Book of Abstracts</w:t>
+              <w:t xml:space="preserve">ProCoGen final open conference, Promoting Conifer Genomic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Orléans, France. , pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742679v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are cotyledonary somatic embryos of Pinus pinaster Ait. equivalent to the zygotic counterpart ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Morel</w:t>
+                <w:t xml:space="preserve">Conversion of Douglas-fir somatic embryos to organogenic shoot cultures and the development of a rooting protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathie Reeves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Hargreaves</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Vitoria-Gasteiz, Spain. 2014, 3rd International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies. Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269493v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phenotyping of Maritime pine somatic plants transformed with an RNAi construct targeting cinnamyl alcohol dehydrogenase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are cotyledonary somatic embryos of Pinus pinaster Ait. equivalent to the zygotic counterpart ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire C. Le Mette</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Corbineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lomenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Vitoria-Gasteiz, Spain. 2014, 3rd International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies. Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740212v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of transgenic maritime pine somatic embryos with altered expression of genes involved in Nitrogen metabolism and Wood formation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Molecular phenotyping of Maritime pine somatic plants transformed with an RNAi construct targeting cinnamyl alcohol dehydrogenase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concepción Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Debille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire C. Le Mette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Vitoria-Gasteiz, Spain. 2014, 3rd International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Vitoria-Gasteiz, Spain. 2014, 3rd International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies. Book of Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740452v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“PLANT-KBBE SUSTAINPINE” Genomic tools in maritime Pine for enhanced biomass production and sustainable forest management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of transgenic maritime pine somatic embryos with altered expression of genes involved in Nitrogen metabolism and Wood formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Mendoza-Poudereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Rupps</w:t>
+                <w:t xml:space="preserve">M Cano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concepción Avila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurt Zoglauer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">María-Teresa Cervera</w:t>
+                <w:t xml:space="preserve">Francisco M Cánovas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLANT 2030 Status Seminar 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Potsdam, Germany. , 2013</w:t>
+              <w:t xml:space="preserve">3. International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Vitoria-Gasteiz, Spain. 2014, 3rd International Conference of the IUFRO Working Party 2.09.02: Somatic Embryogenesis and Other Vegetative Propagation Technologies</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808492v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic embryo maturation in maritime pine (Pinus pinaster) : contribution of a 2-DE proteomic analysis for a better understanding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Reymond</w:t>
+                <w:t xml:space="preserve">“PLANT-KBBE SUSTAINPINE” Genomic tools in maritime Pine for enhanced biomass production and sustainable forest management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rupps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Zoglauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vornam Barbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Le Mette</w:t>
+                <w:t xml:space="preserve">Reiner Finkeldey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Teresa Cervera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. International Conference of the IUFRO Working Party 2.09.02, "Somatic Embryogenesis and Other Vegetative Propagation Technologies"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Brno, Czech Republic. 2012, Integrating vegetative propagation, biotechnologies and genetic improvement for tree production and sustainable forest management. Proceedings</w:t>
+              <w:t xml:space="preserve">PLANT 2030 Status Seminar 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Potsdam, Germany. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268054v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduce water availability during hybrid larch somatic embryo maturation is not stressful</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatic embryo maturation in maritime pine (Pinus pinaster) : contribution of a 2-DE proteomic analysis for a better understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Domenico Morabito</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Beaufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Reymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Mette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference of the IUFRO Working Party 2.09.02, "Somatic Embryogenesis and Other Vegetative Propagation Technologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Brno, Czech Republic. 2012, Integrating vegetative propagation, biotechnologies and genetic improvement for tree production and sustainable forest management. Book of abstracts</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Brno, Czech Republic. 2012, Integrating vegetative propagation, biotechnologies and genetic improvement for tree production and sustainable forest management. Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267979v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">It isn’t all about Rugby: New Zealand and France unite to give Douglas-fir somatic embryogenesis protocols a workout</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reduce water availability during hybrid larch somatic embryo maturation is not stressful</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vallance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference of the IUFRO Working Party 2.09.02, "Somatic Embryogenesis and Other Vegetative Propagation Technologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Brno, Czech Republic. 2012, Integrating vegetative propagation, biotechnologies and genetic improvement for tree production and sustainable forest management. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267976v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic embryogenesis as an effective regeneration support for reverse genetics in maritime pine: the Sustainpine collaborative project as an illustration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">It isn’t all about Rugby: New Zealand and France unite to give Douglas-fir somatic embryogenesis protocols a workout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Hargreaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathie B. Reeves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Le Mette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference of the IUFRO Working Party 2.09.02, "Somatic Embryogenesis and Other Vegetative Propagation Technologies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Brno, Czech Republic. 2012, Integrating vegetative propagation, biotechnologies and genetic improvement for tree production and sustainable forest management. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268053v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic embryo development in maritime pine (Pinus pinaster): a 2-DE proteomic analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatic embryogenesis as an effective regeneration support for reverse genetics in maritime pine: the Sustainpine collaborative project as an illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Debille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Harvengt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. UPSC-INRA (UPRA) Bilateral Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Umea, Sweden. 2012, 4th UPSC-INRA (UPRA) bilateral meeting. Meeting book with abstracts</w:t>
+              <w:t xml:space="preserve">2. International Conference of the IUFRO Working Party 2.09.02, "Somatic Embryogenesis and Other Vegetative Propagation Technologies"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Brno, Czech Republic. 2012, Integrating vegetative propagation, biotechnologies and genetic improvement for tree production and sustainable forest management. Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746152v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential proteomics for the evaluation of the effect of environmental culture conditions on the protein expression of somatic embryos from Pinus pinaster</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatic embryo development in maritime pine (Pinus pinaster): a 2-DE proteomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Beaufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Reymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMAP 2011 - 28èmes Journées Françaises de Spectrométrie de Masse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Avignon, France. 2011, Spectroscopie de Masse et Analyse Protéomique</w:t>
+              <w:t xml:space="preserve">4. UPSC-INRA (UPRA) Bilateral Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Umea, Sweden. 2012, 4th UPSC-INRA (UPRA) bilateral meeting. Meeting book with abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746570v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic embryogenesis of hybrid larches (Larix x eurolepis and Larix x marschlinsii): perspectives for breeding</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Differential proteomics for the evaluation of the effect of environmental culture conditions on the protein expression of somatic embryos from Pinus pinaster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Beaufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre A. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Harvenght</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TreeBreedex. Workshop Activity 6, Vegetative propagation and deployment of varieties - the scope for Europe.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Liverpool, United Kingdom. 1 p., 2009</w:t>
+              <w:t xml:space="preserve">SMAP 2011 - 28èmes Journées Françaises de Spectrométrie de Masse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Avignon, France. 2011, Spectroscopie de Masse et Analyse Protéomique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02817044v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02746570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accomplishments and challenges of conifer somatic embryogenesis for the implementation of multi-varietal forestry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Krystyna Klimaszewska</w:t>
+                <w:t xml:space="preserve">Somatic embryogenesis of hybrid larches (Larix x eurolepis and Larix x marschlinsii): perspectives for breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUFRO Tree Biotechnology 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Pretoria, South Africa. 1 p., 2005</w:t>
+              <w:t xml:space="preserve">TreeBreedex. Workshop Activity 6, Vegetative propagation and deployment of varieties - the scope for Europe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Liverpool, United Kingdom. 1 p., 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02829704v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accomplishments and challenges of conifer somatic embryogenesis for the implementation of multi-varietal forestry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yill-Sung Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystyna Klimaszewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Harvengt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Trontin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUFRO Tree Biotechnology 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Pretoria, South Africa. 1 p., 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02829704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relation entre l'acide abscissique, son ester de glucose et le potentiel embryogène d'une culture d'embryons somatiques de mélèze hybride (Larix x leptoeuropaea) pendant la maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Label</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Colloque Biotechnocentre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Seillac, France. p. 24, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15664,51 +16039,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular aspects of conifer zygotic and somatic embryo development: a review of genome-wide approaches and recent insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15717,181 +16092,181 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Klimaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hargreaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vitro Embryogenesis in Higher Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1359, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Protocols, Humana Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-207, 2016, Methods in Molecular Biology, 978-1-4939-3061-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-3061-6_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospects for new variety deployment through somatic embryogenesis in maritime pine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre A. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Harvengt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15906,1451 +16281,1451 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetative Propagation of Forest Trees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Institute of Forest Science Institute (NIFoS), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International effort to induce somatic embryogenesis in adult pine trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuija Aronen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Hargreaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itziar Aurora Montalbán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Moncaleán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetative Propagation of Forest Trees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Institute of Forest Science Institute (NIFoS), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic embryogenesis for more effective breeding and deployment of improved varieties in Pinus spp.: bottlenecks and recent advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Klimaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuija Aronen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Hargreaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Somatic Embryogenesis - Fundamental Aspects and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-3-319-33704-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33705-0_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02797752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vegetative propagation of larch species: somatic embryogenesis improvement towards its integration in breeding programs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Teyssier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vegetative Propagation of Forest Trees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, National Institute of Forest Science Institute (NIFoS), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in conifer somatic embryogenesis since year 2000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystyna Klimaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Hargreaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Trontin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Vitro Embryogenesis in Higher Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1359, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Protocols, Humana Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.131-166, 2016, Methods in Molecular Biology, 978-1-4939-3061-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4939-3061-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larches (Larix sp.) : chap. 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc E. Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Foffova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Liesebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest Tree Breeding in Europe: Current State-of-the-Art and Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Science, pp.13-122, 2013, Managing forest ecosystems, 978-94-007-6145-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scots Pine ([i]Pinus sylvestris[/i] L.). Chapter 6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ute-Katrin Krakau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Liesebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuija Aronen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Schneck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest tree breeding in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 527 p., 2013, Managing Forest Ecosystems, 978-94-007-6146-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-007-6146-9_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larches ([i]Larix[/i] sp.). Chapter 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Foffová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berthold Heinze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Liesebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forest tree breeding in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 527 p., 2013, Managing Forest Ecosystems, 978-94-007-6146-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-6146-9_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenic in Larix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Biology of Woody Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, Kluwer Academic Publishers, 2000, Forestry Sciences, 0-7923-6241-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IX Transgenic Larch (Larix Species)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pilate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Leplé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transgenic Trees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, Springer Verlag, 1999, Biotechnology in Agriculture and Forestry, 3-540-65393-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somatic embryogenesis in Larix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bonga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Klimaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. von Aderkas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Somatic embryogenesis in woody plants. Vol 3. Gymnosperms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 44, Kluwer, 1995, Forestry Sciences, 0-7923-2938-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02849705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryogenese somatique chez Picea abies et cryoconservation des souches embryogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bercetche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Galerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnologies appliquees aux arbres forestiers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFOCEL, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabbage (Brassica oleracea var. capitata) and Brussels Sprout (Brassica oleracea var. gemmifera) : In Vitro Production of Haploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology in Agriculture and Forestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12, Springer, pp.358-373, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17360,51 +17735,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de plants résineux forestiers par embryogenèse somatique : synthèse bibliographique et état d'avancement des recherches en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17417,450 +17792,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Harvengt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Association Forêt Cellulose (AFOCEL). 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embryogénèse somatique de l'épinette et du mélèze - Guide des techniques de laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.K. Klimaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. von Aderkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PI-X--111F, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A laboratory guide to somatic embryogenesis in spruce and larch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K.K. Klimaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. von Aderkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA. 1993, 57 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention de cals embryogènes à partr de cotylédons de Picea abies (L.) Karst. prélevés sur de jeunes plantes agées de 3 à 7 jours après germination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yolande Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Académie des sciences (France). 1987, pp.105-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obtention d'haploïdes par culture d'anthères de Brassica oleracea L. var. capitata et var. gemmifera.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bollon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2, Académie des Sciences de Paris. 1985, pp.71-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04644761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17870,167 +18245,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Northern conifers in fast growing conditions : a step towards an adequate wood supply for industry : participant n°9, task 1, subtask 121</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Air. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Northern conifers in fast growing conditions : a step towards an adequate wood supply for industry : participant n°9, task 2, subtask 22</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Lelu-Walter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Air. 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId436"/>
+      <w:footerReference w:type="default" r:id="rId439"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18177,51 +18552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04946126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Amara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron-Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2456099" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Savane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#225;&#353;ov&#225; Kate&#345;ina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrev Petre I" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vondr&#225;kov&#225; Zuzana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110283" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Modesto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae600" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Konr&#225;dov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Dobrev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Motyka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Lomenech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.823617" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakari V&#228;lim&#228;ki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Tikkinen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1031686" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404171v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Cuong Le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Dedicova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Johansson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Egertsdotter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.btre.2021.e00684" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563193v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040536" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00118" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Reeves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hargreaves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-017-1622-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-017-1318-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondrakova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lomenech" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1337-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saladin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6094-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick von Aderkas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gutmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu254" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179478v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2125-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087600v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12081" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMK9QH2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179486v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Pe&#353;ek" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12158" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D16CBEAB2E9DB7BC92E0B1FC1FC4FD9EF836DEE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa G&#243;mez-Maldonado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12136" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Trontin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Canlet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Reymond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Debille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Durandeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thompson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Toribio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0620-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DPJFTS1G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648615v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2010.01423.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AB1D82A8C32894381A7CB26538B5BC9659B0A02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657254v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Klimaszewska" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Noceda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Pelletier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rodriguez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11627-008-9158-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664991v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2008079" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaumot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Germot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meytraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis No&#235;l Gastinel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.08.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bernier-Cardou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-007-9300-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97B8C53E3A2D0429FAE6240C05875FAC1C15DB93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Becwar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yill-Sung Park" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656234v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657508v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bernier-Cadou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-006-0115-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQQDBBXS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664106v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mathieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blervacq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-006-0036-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4P67P03C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yill Sung Park" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Maceacheron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-006-9101-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LD3W7L8J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677012v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rinc&#243;n" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Priha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bonnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sotta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.9.1101" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Gleeson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parkinson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-004-1363-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64D685017F91CC1588CFA30E4B238D51CC0BB63D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674294v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883836v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676416v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Aderkas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rohr" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sundberg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumont-B&#233;boux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saly" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joseph" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C&#244;me" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020856112765" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB7830053B0E1A70F102D80EBF5FDF41A72500D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676415v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lachance" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/IVP2001230" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696977v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2000.100413.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TH3S7F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jourdain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695750v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lev&#233;e" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990050301" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SVHZT1MS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694142v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dronne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1997.tb00557.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q39TWBB8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694577v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Devantier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Charest" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x96-208" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694598v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713452v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pflaum" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02632220" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712457v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Kumar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712484v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Klimaszewska" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ward" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Charest" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715979v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024107" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MP5Q0V2P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712338v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712482v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714470v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712483v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Duchesne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704031v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tenning" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Weich" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.B. Kjarsgaard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nihlgard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714297v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris H. Bornman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711858v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P. Boulay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00119005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722453v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621759v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621818v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13966" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541976v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523238v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Jan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541970v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fischerov&#225;" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre I Dobrev" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809833v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondr&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523145v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712341v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523191v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541954v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541962v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603097v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743883v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Moncale&#225;n" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740112v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269049v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793629v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809831v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740937v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#353;ek Bed&#345;ichc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268055v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canlet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748239v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Morel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Le Mette" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804889v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750364v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reymond" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Quoniou" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746546v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748475v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744955v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203854v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751970v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813688v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758235v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756725v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Hoebeke" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Denis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756816v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751707v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812133v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813023v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824562v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759060v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762474v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Harrison" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoffmann" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kannenberg" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770035v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauvillier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lev&#233;e" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gouez" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770086v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766786v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770033v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dauvillier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842897v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucas" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lointier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766186v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767424v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778030v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gouez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Narboux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776416v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778046v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saly" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmille Joseph" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774922v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848446v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776224v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776526v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774025v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Pedrotti" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776191v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850345v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846252v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773665v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777884v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pedrotti" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Billot" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621965v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Ivanov Dobrev" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Motyka" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541990v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341374v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alazard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740936v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269050v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798385v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Avila" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de La Torre" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge El-Azaz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742679v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269493v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Corbineau" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740212v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740452v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Mendoza-Poudereux" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cano" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M C&#225;novas" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808492v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rupps" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zoglauer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vornam Barbara" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Finkeldey" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Teresa Cervera" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268054v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Mette" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267979v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267976v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie B. Reeves" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268053v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746152v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746570v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvenght" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817044v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829704v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852569v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269052v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hargreaves" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/306680.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3061-6_8" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795079v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800018v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuija Aronen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Aurora Montalb&#225;n" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797752v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Miguel" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319337043" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33705-0_19" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800946v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269051v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/306678.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3061-6_7" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598847v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foffova" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heinze" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liesebach" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268039v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute-Katrin Krakau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Liesebach" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schneck" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-94-007-6145-2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_6" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268035v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Foffov&#225;" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Heinze" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838653v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840831v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849705v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonga" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846046v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bercetche" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galerne" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639965v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bollon" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829978v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852560v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Klimaszewska" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jones" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852389v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644783v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulay" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Arnaud" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644761v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677991v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677915v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04946126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holm Amara" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Lelu-Walter" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gloaguen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron-Girard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2025.2456099" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05184466v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Savane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#225;&#353;ov&#225; Kate&#345;ina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobrev Petre I" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vondr&#225;kov&#225; Zuzana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Delile" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2025.110283" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911770v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Trontin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dia Sow" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Modesto" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Teyssier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae600" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209576v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claverol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Gautier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091400" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03519321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate&#345;ina Eli&#225;&#353;ov&#225;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Konr&#225;dov&#225;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Dobrev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Motyka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M Lomenech" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.823617" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03843193v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakari V&#228;lim&#228;ki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Tikkinen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1031686" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03404171v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Cuong Le" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Dedicova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Johansson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrika Egertsdotter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.btre.2021.e00684" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02563193v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9040536" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626893v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Label" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Lepl&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00118" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie Reeves" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Hargreaves" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-017-1622-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621942v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-017-1318-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622184v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondrakova" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lomenech" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-018-1337-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636839v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Bonet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Faugeron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Saladin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6094-6" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268887v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick von Aderkas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Gutmann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc P&#226;ques" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcu254" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179478v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Morel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Corbineau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Beaufour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-014-2125-z" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179486v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Pe&#353;ek" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12158" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D16CBEAB2E9DB7BC92E0B1FC1FC4FD9EF836DEE7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087600v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grondin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.12081" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KMK9QH2X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640932v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Canales" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefa G&#243;mez-Maldonado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lesur Kupin Lesur" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12136" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964485v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Trontin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis F. Canlet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Reymond" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Debille" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine K. Durandeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268045v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thompson" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvengt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Sanchez Rodriguez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Toribio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-013-0620-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DPJFTS1G-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648615v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Bonhomme" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vallance" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.2010.01423.x" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5AB1D82A8C32894381A7CB26538B5BC9659B0A02/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657254v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystyna Klimaszewska" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Noceda" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Pelletier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rodriguez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11627-008-9158-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883506v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc E. P&#226;ques" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664991v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest/2008079" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guillaumot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Germot" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Meytraud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis No&#235;l Gastinel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2007.08.009" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657682v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bernier-Cardou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-007-9300-x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/97B8C53E3A2D0429FAE6240C05875FAC1C15DB93/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael R. Becwar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Devillard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yill-Sung Park" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656234v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657508v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Bernier-Cadou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00299-006-0115-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CQQDBBXS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664106v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mathieu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Blervacq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne David" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hawkins" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-006-0036-5" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4P67P03C-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666127v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yill Sung Park" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Maceacheron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11240-006-9101-7" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LD3W7L8J-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677012v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rinc&#243;n" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Outi Priha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Bonnet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sotta" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/25.9.1101" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678998v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deirdre Gleeson" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Parkinson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-004-1363-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64D685017F91CC1588CFA30E4B238D51CC0BB63D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674294v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00883836v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/forest:2004003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681950v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Saly" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Joseph" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C&#244;me" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020856112765" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DB7830053B0E1A70F102D80EBF5FDF41A72500D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676416v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. von Aderkas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rohr" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sundberg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gutmann" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dumont-B&#233;boux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676415v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lachance" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand S&#233;guin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/IVP2001230" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696977v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1034/j.1399-3054.2000.100413.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8TH3S7F6-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jourdain" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694142v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dronne" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-3054.1997.tb00557.x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q39TWBB8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695750v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lev&#233;e" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jouanin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cornu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pilate" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s002990050301" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SVHZT1MS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694577v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Devantier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Charest" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/x96-208" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694598v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713452v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pflaum" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02632220" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712457v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Kumar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Small" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712484v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Klimaszewska" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ward" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J. Charest" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712338v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715979v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024107" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-MP5Q0V2P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712482v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714470v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712483v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Duchesne" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704031v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tenning" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Weich" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U.B. Kjarsgaard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nihlgard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714297v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris H. Bornman" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711858v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P. Boulay" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00119005" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722453v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05623408v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Ridel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621759v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Ridel" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05623404v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621818v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppl.13966" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541976v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523238v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fichot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. D Sow" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Le Jan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541970v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fischerov&#225;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre I Dobrev" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523145v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Vondr&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809833v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04712341v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Debille" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alazard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pastuszka" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Raffin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03523191v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541954v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541962v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603097v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740112v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743883v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Moncale&#225;n" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269049v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793629v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Demesure-Musch" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03809831v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740937v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pe&#353;ek Bed&#345;ichc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268055v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Canlet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748239v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre A. Morel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire C. Le Mette" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804889v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750364v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Reymond" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Quoniou" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746546v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744955v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748475v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico D. Morabito" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203854v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Morabito" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813688v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751970v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756725v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Hoebeke" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saint-Denis" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758235v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756816v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751707v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813023v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812133v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824562v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759060v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762474v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Harrison" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hoffmann" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kannenberg" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770035v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dauvillier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lev&#233;e" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Gouez" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770086v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766786v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770033v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dauvillier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766186v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842897v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucas" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lointier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767424v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cornu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778030v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Gouez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Narboux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776416v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02778046v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saly" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmille Joseph" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774922v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848446v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776224v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776526v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774025v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.L. Pedrotti" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776191v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846252v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850345v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773665v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777884v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pedrotti" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Billot" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04621965v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Ivanov Dobrev" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav Motyka" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05623448v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03541990v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03341374v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Alazard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740936v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269050v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798385v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243;n Avila" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando de La Torre" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge El-Azaz" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742679v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269493v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Corbineau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740212v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740452v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Mendoza-Poudereux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cano" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco M C&#225;novas" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808492v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rupps" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Zoglauer" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vornam Barbara" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Finkeldey" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Teresa Cervera" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268054v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Mette" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267979v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267976v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathie B. Reeves" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268053v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746152v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746570v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Harvenght" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817044v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829704v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852569v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269052v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Hargreaves" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/306680.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3061-6_8" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795079v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800018v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuija Aronen" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itziar Aurora Montalb&#225;n" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797752v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Miguel" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319337043" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33705-0_19" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800946v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269051v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/306678.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-3061-6_7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598847v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Foffova" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Heinze" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Liesebach" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268039v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ute-Katrin Krakau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Liesebach" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Schneck" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/life+sciences/plant+sciences/book/978-94-007-6145-2" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_6" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268035v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Foffov&#225;" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berthold Heinze" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-6146-9_2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838653v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840831v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849705v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bonga" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846046v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bercetche" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Galerne" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04639965v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bollon" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829978v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852560v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Klimaszewska" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jones" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852389v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644783v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boulay" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Arnaud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04644761v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677991v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677915v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>