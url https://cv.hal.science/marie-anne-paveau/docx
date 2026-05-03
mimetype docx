--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -3612,2487 +3612,2487 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05001652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Técnica e ética dos discursos on-line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane Pereira Costa Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Textualités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014-1, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.2312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/itineraires.2312⟩</w:t>
+                <w:t xml:space="preserve">hal-05001682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus sensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Perea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.3334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Técnica e ética dos discursos on-line</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pornographie et ses discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Perea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions de morale. Éducation, discours, texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 163-164, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.2220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour les objets dans les sciences du langage et sciences de la communication ? Synergies Pays Riverains de la Baltique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.150, 2012</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La pornographie et ses discours</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Texte, discours, interactions. Nouvelles épistémologies. Semen 34.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.202, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique et littérature: coexistence ou dialogue?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaudrey-Luigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 175, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de mémoire. Approches pluridisciplinaires, Itinéraires ltc, 2011-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeau Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoberman Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.189, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graphies : signes, gestes, supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 170, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie du discours. Fragments d'histoire et de critique. Semen 29</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.200, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie du discours. Fragments d'histoire et de critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.8756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpographèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zoberman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009-1, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nom propre en discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lecolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Reboul-Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">11, pp.216, 2009, Les Carnets du Cediscor</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00510856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autre scène dans la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 166, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique populaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Achard-Bayle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 163-164, 2014, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pratiques.2220⟩</w:t>
+              <w:t xml:space="preserve">, 139-140, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.1168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognition, discours, contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Achard-Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HS-6, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Fred Dervin</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser, classer. Les Catégories de la discipline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">pp.150, 2012</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 151, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Linguistique et littérature: coexistence ou dialogue?</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique et étude de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Vaudrey-Luigi</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laborde-Milaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 175, 2011</w:t>
+              <w:t xml:space="preserve">, 148, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le concept de mémoire. Approches pluridisciplinaires, Itinéraires ltc, 2011-2</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestes et enjeux de la correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 140, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique en chansons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pradeau Christophe</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Tabaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 70, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.8843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">pp.200, 2010</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les textes de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laborde-Milaa Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 134, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire les compétences lexicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques David</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 170, 2010</w:t>
+              <w:t xml:space="preserve">, 131, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours militaires sur les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">94, 2000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noms propres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Périès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 63, 2000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Michelle Lecolle</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie&amp;quot; Démocraties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Périès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école en débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">11, pp.216, 2009, Les Carnets du Cediscor</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots. Les langages du politique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 61, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’autre scène dans la classe</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’énonciation : questions de discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Etienne</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ducard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 166, 2009</w:t>
+              <w:t xml:space="preserve">, 128, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Linguistique populaire ?</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le langage des militaires. Les militaires et l’ordre du discours : doctrine, lexique et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signes et rhétoriques militaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...808 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...395 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Périès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mots : les langages du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6450,3989 +6450,3989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une image de l'analyse du discours en Afrique de l'Ouest. Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimée-Danielle Lezou-Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Magana. L’analyse du discours dans tous ses sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46711/magana.2023.1.0.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse du discours française, une théorie défectueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (75), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22456/2238-8915.130922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse du discours contre-hégémonique. Intersectionnalité critique et pluriversalité décoloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (178), pp.161-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.178.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Para além das hegemonias: linguísticas emancipatórias?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Lourenço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fórum Linguístico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 20 (3), pp.9325-9331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5007/1984-8412.2023.e96147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22456/2238-8915.130922⟩</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La race est dans les mots, les signes et les discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2021-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.11743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une analyse du discours contre-hégémonique. Intersectionnalité critique et pluriversalité décoloniale</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment pensent les chercheuses blanches ? Propositions épistémologiques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2021/3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.11709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La couleur de la chair. Race, langue et linguistique en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 (178), pp.161-190. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ls.178.0149⟩</w:t>
+              <w:t xml:space="preserve">, 2022, N° 177 (3), pp.59-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.177.0052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Aimée-Danielle Lezou-Koffi</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation. D’une réalité langagière et discursive des faits de race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46711/magana.2023.1.0.1⟩</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Telep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 177 (3), pp.17-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.177.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique et le langage animal. Résistances, décentrements, propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2021-3, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/itineraires.11743⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.8756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Comment pensent les chercheuses blanches ? Propositions épistémologiques et méthodologiques</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04279864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguística popular — a linguística &amp;quot;fora do templo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Achard-Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Leiser Baronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamires Bonani Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lourenço Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fórum Linguístico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (4), pp.4257-4270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5007/1984-8412.2019v16n4p4257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques discursives de la vulnérabilité. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ghliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dynamiques discursives de la vulnérabilité, 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La resignification. Pratiques technodiscursives de répétition subversive sur le web relationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Discours numériques natifs. Des relations sociolangagières connectées, 167, pp.111-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.167.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques discursives de la vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ghliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04279820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique hors d’elle-même. Vers une postlinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les carnets du cediscor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.104-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cediscor.1478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques discursives et interactionnelles en contexte numérique. Questionnements linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 160-161 (2), pp.199-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.160.0199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminismes 2.0. Discours numériques de la génération connectée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aad.2345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique du discours numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.177-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des discours et des liens. Hypertextualité, technodiscursivité, écrilecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, pp.23-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.10609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voix de la solidarité dans les technodiscours urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUA (Campinas, Brésil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22, http://www.labeurb.unicamp.br/rua/. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20396/rua.v22i2.8647439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégrité des corpus natifs en ligne. Une écologie postdualiste pour la théorie du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Corpus sensibles, pp.65-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qui s’écrit dans les univers numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2021/3, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, Textualités numériques, 2014-1 2015, https://itineraires.revues.org/2313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La couleur de la chair. Race, langue et linguistique en France</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les textes numériques sont-ils des textes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Textualités numériques, 2014-1 2015, https://itineraires.revues.org/2312</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diseurs de vérité ou de l’éthique énonciative. Parrèsiastes, messagers, whistleblowers, lanceurs d’alerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Questions de morale. Éducation, discours, texte, 163-164, http://pratiques.revues.org/2267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parfum de l’homme éthique, et autres questions touchant à la morale dans l’enseignement, la langue et les textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Questions de morale. Éducation, discours, texte, 163-164, http://pratiques.revues.org/2236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alternative quantitatif/qualitatif à l’épreuve des univers discursifs numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Complémentarité des approches qualitatives et quantitatives dans l’analyse des discours, HS-15, http://corela.revues.org/3598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une science humaine du discours. Des affects et des vertus dans la science réflexive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUA (Campinas, Brésil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15-34 - http://www.labeurb.unicamp.br/rua20anos/web/index.php?r=artigo/verpdf&amp;publicacao_id=2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sluts and goddesses. Discours de sexpertes entre pornographie, sexologie et prostitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La pornographie et ses discours, 26, pp.111-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alternative quantitatif/qualitatif à l’épreuve des univers discursifs numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Complémentarité des approches qualitatives et quantitatives dans l’analyse des discours, HS-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.3598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du domaine de la pornographie. Les techniques sexuelles du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.12-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technodiscursivités natives sur Twitter. Une écologie du discours numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.139-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au nom des noms. Mémoire et démémoire discursives en résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gragoatá</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.39-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Populisme : itinéraires discursifs d'un mot voyageur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 776-777, pp.75-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalité et discursivité. D'autres dimensions pour la théorie du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.95-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réel, contexte, et cognition. Contribution à une histoire de la linguistique cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Achard-Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, XXIV (1), pp.97-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation. Pour une épistémologie critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.7-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que disent les objets. Sens, affordance, cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Pays Riverains de la Baltique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.53-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diseurs de vérité ou de l'éthique énonciative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de recherche de l'Ecole doctorale en linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.197-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-Propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeau Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoberman Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.9-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do non-linguists practice linguistics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AILA Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24, pp.40-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse linguistique du texte littéraire. Une fausse évidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 175, pp.83-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes graphiques de l'insécurité. L'exemple de l'accent circonflexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 170, pp.73-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le désir épistémologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.7-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La norme dialogique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, 127-146 http://semen.revues.org/8793</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gravelotte à Bir Hakeim. Le feuilleté mémoriel des noms de bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les carnets du cediscor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.137-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une énonciation sans communication : les tatouages scripturaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (nouvelle série), pp.81-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du discours, génération 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 177 (3), pp.59-81. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 127, pp.105-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on dire n'importe quoi ? Langage et morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 167, pp.105-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique « hors du temple »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Achard-Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 139-140, pp.3-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue sans classes de la grammaire scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 162, pp.29-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Dynamiques discursives de la vulnérabilité, 20</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le toponyme, désignateur souple et organisateur mémoriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86, pp.23-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parler des classes dominantes, objet linguistiquement incorrect ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 150, pp.137-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...118 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les non-linguistes font-ils de la linguistique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 139-140, pp.93-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...2835 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516247v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00474033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11035,510 +11035,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De quoi la trahison est-elle le nom ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La trahison au regard des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Nancy, France. pp.9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interdiscours et intertexte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguistique et littérature : Cluny, 40 ans après</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Besançon, France. pp.93-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Nancy, France. pp.9</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vices et vertus du discours universitaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les discours universitaires : formes, pratiques, mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Bruxelles, Belgique. pp.111-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Bruxelles, Belgique. pp.111-124</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais où est donc le sens ? Pour une linguistique symétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Res per nomen 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Reims, France. pp.21-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Reims, France. pp.21-31</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique des paradigmes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La rhétorique de la critique dans le discours universitaire. Conflits, polémiques, controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Varsovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Varsovie, Pologne</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norme, idéologie, imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Interpellation. Perspectives linguistiques et didactiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“J'irai cracher sur ta France”. Discours d'outrage aux emblèmes et symboles de l'État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outrages, insultes, blasphèmes et injures : violences du langage et polices du discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, France. pp.109-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519231v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00473995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12144,51 +12144,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC2C4C65"/>
+    <w:nsid w:val="E8D53713"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12375,51 +12375,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-anne-paveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8499-0141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034505024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292037v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/espacesreflexifs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3421638" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/l-analyse-du-discours-numerique--9782705693213?lang=fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/wp-content/uploads/2021/12/OA_langage_et_morale.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474008v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rosier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275863v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560171v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/ethique-du-discours-et-responsabilite-en-hommage-a-roselyne-koren/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/9218" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=3200&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50338&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01163507v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01163504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01163501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01163506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909802v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243546v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lezou Koffi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46711/magana.2023.1.0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Louren&#231;o Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Telep" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghliss" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mayeur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.11734" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884010v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pahud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Os Editores" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Pereira Costa Dias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/21792194" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884315v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001682v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2312" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3334" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9194" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001728v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.2220" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773186v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773184v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaudrey-Luigi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660078v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Christophe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoberman Pierre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474010v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001770v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001773v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8756" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zoberman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.314" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510856v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Tour&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Etienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018056v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1168" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.833" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018071v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laborde-Milaa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018076v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018078v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tournier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tabaki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.8843" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laborde-Milaa Isabelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018088v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oger" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Honor&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel P&#233;ri&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080155v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Petit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080207v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Muller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080216v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ducard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243549v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e-Danielle Lezou Koffi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.184.0010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.287.0185" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506434v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402296v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146696v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Louren&#231;o" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8412.2023.e96147" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/2238-8915.130922" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636203v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.178.0149" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146690v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e-Danielle Lezou-Koffi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46711/magana.2023.1.0.1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146707v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11743" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644202v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11709" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.177.0052" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.177.0010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279864v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8756" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336537v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145765v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0111" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144718v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leiser Baronas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamires Bonani Conti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8412.2019v16n4p4257" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279820v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003075v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.1478" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672268v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2345" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672265v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.160.0199" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423473v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423500v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10609" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423496v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/rua.v22i2.8647439" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185686v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185683v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185694v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185698v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185703v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01159276v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185680v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01413693v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.3598" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01163514v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990031v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859064v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859231v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773187v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773185v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773189v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772905v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772897v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660077v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660080v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660068v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516244v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474009v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474030v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516246v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474027v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516249v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582674v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582677v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516247v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474033v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636202v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328498v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636153v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636145v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636143v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990485v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piponnier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859045v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473985v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474015v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473990v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477257v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473987v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519231v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473995v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127962v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596738v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519230v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003667v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990029v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990033v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824817v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-anne-paveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8499-0141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034505024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292037v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/espacesreflexifs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3421638" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/l-analyse-du-discours-numerique--9782705693213?lang=fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/wp-content/uploads/2021/12/OA_langage_et_morale.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474008v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rosier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275863v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560171v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/ethique-du-discours-et-responsabilite-en-hommage-a-roselyne-koren/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/9218" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=3200&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50338&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01163507v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01163504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01163501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01163506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909802v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243546v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lezou Koffi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46711/magana.2023.1.0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Louren&#231;o Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Telep" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghliss" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mayeur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.11734" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884010v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pahud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Os Editores" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Pereira Costa Dias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/21792194" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884315v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2312" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3334" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9194" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001728v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.2220" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773184v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaudrey-Luigi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660078v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Christophe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoberman Pierre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001773v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8756" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zoberman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.314" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510856v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Tour&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Etienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018056v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1168" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.833" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018071v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laborde-Milaa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018076v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018078v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tournier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tabaki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.8843" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laborde-Milaa Isabelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080155v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Petit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018088v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Honor&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel P&#233;ri&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080216v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Muller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ducard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243549v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e-Danielle Lezou Koffi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.184.0010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.287.0185" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506434v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402296v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e-Danielle Lezou-Koffi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46711/magana.2023.1.0.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/2238-8915.130922" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636203v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.178.0149" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146696v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Louren&#231;o" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8412.2023.e96147" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146707v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11743" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644202v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11709" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.177.0052" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.177.0010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279864v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8756" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leiser Baronas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamires Bonani Conti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8412.2019v16n4p4257" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145765v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0111" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279820v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003075v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.1478" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672265v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.160.0199" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672268v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2345" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423473v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423500v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10609" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423496v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/rua.v22i2.8647439" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185683v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185686v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185694v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185703v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185680v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01159276v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01413693v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.3598" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01163514v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859231v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773187v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773185v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773189v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772905v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772897v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660077v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660080v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660068v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516244v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474009v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474030v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516246v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474027v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516249v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582674v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474033v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582677v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516247v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636202v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328498v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636153v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636145v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636143v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990485v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piponnier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859045v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474015v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473985v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473990v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477257v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473987v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473995v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519231v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127962v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596738v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519230v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003667v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990029v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990033v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824817v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>