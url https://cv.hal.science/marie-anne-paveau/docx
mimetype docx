--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">034505024</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">zX6iB9cAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -220,555 +241,630 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+        <w:t xml:space="preserve">Ouvrages (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaza, les mots pour (ne pas) le dire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadjira Medane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions Science et bien commun. , https://scienceetbiencommun.pressbooks.pub/gaza/, 2026, Collection Langues, linguistique et analyse de discours, Gilbert Babena</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguística folk: uma introdução</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Letraria. , https://www.letraria.net/linguistica-folk-uma-introducao/, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04858904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexivité(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélodie Faury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mélodie Faury; Marie-Anne Paveau. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Science et bien commun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.485, 2019, Réflexivités et expérimentations épistémologiques, 978-2-924661-69-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.3421638⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.3421638⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-02292037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse du discours numérique. Dictionnaire des formes et des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann (en ligne sur Cairn)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discours pornographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de La Musardine, 2014, Marie-Anne Paveau</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Éditions de La Musardine, 2014, Marie-Anne Paveau</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage et morale. Une éthique des vertus discursives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.306, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...58 lines deleted...]
-              <w:t xml:space="preserve">, pp.306, 2013</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue française. Passions et polémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vuibert, pp.380, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Vuibert, pp.380, 2008</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les prédiscours. Sens, mémoire, cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne nouvelle, pp.256, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -778,5354 +874,5354 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoo-anthroponymes. Quand l'animal est le nom de l'humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nommer l'Humain. Descriptions, catégorisations, enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04275863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discours de place. Origine, genre, libération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pontes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rede de Afetos em discurso. Uma homenagem a Monica Zoppi-Fontana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-172, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoo-anthroponymes. Quand l'animal est le nom de l'humain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...38 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ruchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nommer l'Humain. Descriptions, catégorisations, enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03560171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'iconisation du discours dans les urbanitécrans. Applications mobiles et photographies déictiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés sur la communication et la trace numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les filles de Diogène, les porcs et les couteaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lequette Samuel, Le Vergos Delphine (dir.), Cours petite fille ! #MeToo #TimesUp #NoShameFist, p. 81-90.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enfants de Diogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Galia Yanoshevsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique du discours et responsabilité, Mélanges offerts à Roselyne Koren</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert-Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 83-96, 2018, 978-2-35935-161-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04858948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le genre : une épistémologie contributive pour l’analyse du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épistémologies du genre. Croisements des disciplines, intersections des rapports de domination</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 979-10-362-0021-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le préconstruit. Généalogie et déploiements d'une notion plastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florent Bréchet, Sabrina Giai-Duganera, Raphaël Luis, Agathe Mezzadri et Solène Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le préconstruit, approche pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 192, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Rencontres, 978-2-406-06807-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01672261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Tarzanides aux Peshmergas. Stéréotypes discursifs et iconiques autour des femmes « masculines »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carmen Alén Garabato, Ksenija Djordjevic Léonard, Patricia Gardies, Alexia Kis-Marck, Guy Lochard </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres en sciences du langage et de la communication. Mélanges offerts à Henri Boyer par ses collègues et amis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-2-343-09034-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En naviguant en écrivant. Réflexions sur les textualités numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Adam. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire texte. Frontières textuelles et opérations de textualisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Franche-Comté, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcher, courir. Le corps-à-dire des écrivains et des chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paola Paissa; Françoise Rigat; Marie-Berthe Vittoz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommage à Mariagrazia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni dell’Orso, p. 43-56, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La part d’ombre de l’analyse du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Philippe; Johannes Angermuller. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse du discours et dispositifs d'énonciation. Autour des travaux de D. Maingueneau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lambert-Lucas, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paroles antérieures selon Jean Peytard. Tiers-parlant et masse interdiscursive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mongi Madini, Andrée Chauvin-Vileno, Séverine Equoy-Hutin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jean Peytard, syntagmes et entailles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert-Lucas, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les corps s’écrivent. Discours de femmes à l’ère du numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éric Bidaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches de visages. Une approche psychanalytique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Lambert-Lucas, 2014</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les trois vies de l'indexicalité. Une archéologie du colophon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire/ montrer. Au cœur du sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Savoie, pp.117-135, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Savoie, pp.117-135, 2013</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00909802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discourse analysis and history. Meeting and forgetting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simone Bonnafous; Malika Temmar. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discourse Analysis and Human and Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, chap. VIII, 2013, 9783035201659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, chap. VIII, 2013, 9783035201659</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860654v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles données entre l'esprit et le discours ? Du préconstruit au prédiscours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'analyse du discours. Notions et problèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Sahar, pp.19-37, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles données entre l'esprit et le discours ? Du préconstruit au prédiscours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analyse du discours. Notions et problèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Éditions Sahar, pp.19-37, 2011</w:t>
+              <w:t xml:space="preserve">, Les éditions Sahar, pp.19-37, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Les éditions Sahar, pp.19-37, 2011</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand Marie-Chantal dit merde : sentiment linguistique et normes perceptives dans la haute société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sentiment linguistique et discours spontanés sur le lexique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Verlaine Metz, pp.41-63, 2009, Recherches linguistiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion de patrimoine : lignées culturelles et fixations sémiotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Fictions patrimoniales sur grand et petit écran</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.25-36, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485072v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00485073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse du discours francophone en Afrique de l’Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lezou Koffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 184, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspectivas não hegemônicas na linguística</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lourenço Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FÓRUM LINGUIST!CO </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20 (3), https://periodicos.ufsc.br/index.php/forum/issue/view/3565, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une archive de l'analyse du discours en Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Lezou Koffi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magana. L’analyse du discours dans tous ses sens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, https://www.revues.scienceafrique.org/magana/numero/volume-1-numero-0/, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46711/magana.2023.1.0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Race et discours 1. Écritures, réappropriations, inscriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ghliss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://journals.openedition.org/itineraires/10494, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Race et discours 2. Représentations et formes langagières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://journals.openedition.org/itineraires/11394, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la race dans les approches sociales du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Telep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage &amp; Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 177 (3), https://shs.cairn.info/revue-langage-et-societe-2022-3?lang=fr, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagem e discurso. Uma enunciação material visual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Lourenço Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FÓRUM LINGUIST!CO </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 20 (3), https://periodicos.ufsc.br/index.php/forum/issue/view/3565, 2023</w:t>
+              <w:t xml:space="preserve">, 18, https://periodicos.ufsc.br/index.php/forum/issue/view/3192, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textuel, textiel. Repenser la textualité numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HS-33, https://journals.openedition.org/corela/11734, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.11734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours animal. Langages, interactions, représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Gabrielle Goudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, https://journals.openedition.org/itineraires/11394, 2022</w:t>
+              <w:t xml:space="preserve">, https://journals.openedition.org/itineraires/6587, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques discursives de la vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 177 (3), https://shs.cairn.info/revue-langage-et-societe-2022-3?lang=fr, 2022</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ghliss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20, http://revue-signes.gsu.edu.tr/, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours numériques natifs. Des relations sociolangagières connectées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 167, https://shs.cairn.info/revue-langage-et-societe-2019-2?lang=fr, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Análise do discurso digital: que conceitos e que dispositivos?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Os Editores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yosra Ghliss</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane Pereira Costa Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fragmentum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48, pp.1, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5902/21792194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminismes quatrième génération. Textes, corps, signes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pahud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, https://journals.openedition.org/itineraires/10494, 2022</w:t>
+              <w:t xml:space="preserve">, http://journals.openedition.org/itineraires/3765, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouvelles argumentations féministes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 18, https://periodicos.ufsc.br/index.php/forum/issue/view/3192, 2021</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Pahud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 18, https://journals.openedition.org/aad/2301, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cidade conectada: discurso, interação e mobilidade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane Pereira Costa Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUA Revista do laboratorio de estudos urbanos do nucleo de desenvolvimento da criatividade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Numéro spécial, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textualités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014-1, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.2312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Técnica e ética dos discursos on-line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiane Pereira Costa Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 36, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus sensibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Perea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/praxematique.3334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La pornographie et ses discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Perea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 26, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.9194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Questions de morale. Éducation, discours, texte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 163-164, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.2220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Texte, discours, interactions. Nouvelles épistémologies. Semen 34.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.202, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour les objets dans les sciences du langage et sciences de la communication ? Synergies Pays Riverains de la Baltique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.150, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique et littérature: coexistence ou dialogue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Vaudrey-Luigi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 175, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de mémoire. Approches pluridisciplinaires, Itinéraires ltc, 2011-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeau Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoberman Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.189, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie du discours. Fragments d'histoire et de critique. Semen 29</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">pp.200, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graphies : signes, gestes, supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 170, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La théorie du discours. Fragments d'histoire et de critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.8756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’autre scène dans la classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 166, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpographèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Zoberman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009-1, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.314⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05001784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nom propre en discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Lecolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Reboul-Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">11, pp.216, 2009, Les Carnets du Cediscor</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00510856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique populaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Achard-Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 139-140, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.1168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cognition, discours, contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Achard-Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HS-6, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser, classer. Les Catégories de la discipline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Ruchon</w:t>
+                <w:t xml:space="preserve">Laurence Rosier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 151, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistique et étude de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, https://journals.openedition.org/itineraires/6587, 2020</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Laborde-Milaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 148, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018074v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique en chansons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/corela.11734⟩</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Tabaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 70, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mots.8843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestes et enjeux de la correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 140, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les textes de presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ruchon</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laborde-Milaa Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 134, 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noms propres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 20, http://revue-signes.gsu.edu.tr/, 2019</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Périès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 63, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 167, https://shs.cairn.info/revue-langage-et-societe-2019-2?lang=fr, 2019</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours militaires sur les médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Ollivier-Yaniv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">94, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire les compétences lexicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, http://journals.openedition.org/itineraires/3765, 2017</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 131, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Os Editores</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école en débats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Eugène Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots. Les langages du politique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 61, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Démocratie&amp;quot; Démocraties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Périès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 59, 1999</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’énonciation : questions de discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 18, https://journals.openedition.org/aad/2301, 2017</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ducard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 128, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le langage des militaires. Les militaires et l’ordre du discours : doctrine, lexique et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Champs de Mars : revue d'études sur la guerre et la paix</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Signes et rhétoriques militaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Numéro spécial, 2016</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Périès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 51, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...2498 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6135,5498 +6231,5498 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulations des savoirs, sources et terrains de l’analyse du discours en Afrique de l’Ouest. Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimée-Danielle Lezou Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 184 (1), pp.9-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ls.184.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émancipation n’est pas une métaphore. Rendre, réparer, perdre : des agentivités pour le sujet colonisateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n° 287-288 (3-4), pp.184-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dio.287.0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La linguistique des philosophes africains. Une philosophie des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Al-Mukhatabat. Trilingual Journal for Logic, Epistemology and Analytic Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le débat sur l’oralité africaine, lieu d’une politique des savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Epistémo-logiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.39-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Para além das hegemonias: linguísticas emancipatórias?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lourenço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fórum Linguístico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (3), pp.9325-9331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5007/1984-8412.2023.e96147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse du discours française, une théorie défectueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (75), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22456/2238-8915.130922⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse du discours contre-hégémonique. Intersectionnalité critique et pluriversalité décoloniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1 (178), pp.161-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.178.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une image de l'analyse du discours en Afrique de l'Ouest. Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aimée-Danielle Lezou-Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magana. L’analyse du discours dans tous ses sens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46711/magana.2023.1.0.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05146690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22456/2238-8915.130922⟩</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La race est dans les mots, les signes et les discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2021-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.11743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05146707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment pensent les chercheuses blanches ? Propositions épistémologiques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2021/3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.11709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La couleur de la chair. Race, langue et linguistique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1 (178), pp.161-190. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ls.178.0149⟩</w:t>
+              <w:t xml:space="preserve">, 2022, N° 177 (3), pp.59-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.177.0052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Julia Lourenço</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation. D’une réalité langagière et discursive des faits de race</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzie Telep</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 177 (3), pp.17-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.177.0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique et le langage animal. Résistances, décentrements, propositions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.8756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04279864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La resignification. Pratiques technodiscursives de répétition subversive sur le web relationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Discours numériques natifs. Des relations sociolangagières connectées, 167, pp.111-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.167.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques discursives de la vulnérabilité. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ghliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Dynamiques discursives de la vulnérabilité, 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02336537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguística popular — a linguística &amp;quot;fora do templo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Achard-Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Leiser Baronas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamires Bonani Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lourenço Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fórum Linguístico</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20 (3), pp.9325-9331. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5007/1984-8412.2023.e96147⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 16 (4), pp.4257-4270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5007/1984-8412.2019v16n4p4257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03144718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques discursives de la vulnérabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ghliss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04279820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique hors d’elle-même. Vers une postlinguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les carnets du cediscor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, pp.104-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cediscor.1478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques discursives et interactionnelles en contexte numérique. Questionnements linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Develotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 160-161 (2), pp.199-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.160.0199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Féminismes 2.0. Discours numériques de la génération connectée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Argumentation et Analyse du Discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aad.2345⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des discours et des liens. Hypertextualité, technodiscursivité, écrilecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, pp.23-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.10609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éthique du discours numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Línguas e Instrumentos Linguísticos (Brésil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37, pp.177-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les voix de la solidarité dans les technodiscours urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUA (Campinas, Brésil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22, http://www.labeurb.unicamp.br/rua/. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20396/rua.v22i2.8647439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégrité des corpus natifs en ligne. Une écologie postdualiste pour la théorie du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Corpus sensibles, pp.65-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les textes numériques sont-ils des textes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2021-3, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, Textualités numériques, 2014-1 2015, https://itineraires.revues.org/2312</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce qui s’écrit dans les univers numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2021/3, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2015, Textualités numériques, 2014-1 2015, https://itineraires.revues.org/2313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extension du domaine de la pornographie. Les techniques sexuelles du corps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poli - Politique de l'Image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.12-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sluts and goddesses. Discours de sexpertes entre pornographie, sexologie et prostitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, La pornographie et ses discours, 26, pp.111-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01159276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une science humaine du discours. Des affects et des vertus dans la science réflexive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUA (Campinas, Brésil)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15-34 - http://www.labeurb.unicamp.br/rua20anos/web/index.php?r=artigo/verpdf&amp;publicacao_id=2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alternative quantitatif/qualitatif à l’épreuve des univers discursifs numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Complémentarité des approches qualitatives et quantitatives dans l’analyse des discours, HS-15, http://corela.revues.org/3598</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diseurs de vérité ou de l’éthique énonciative. Parrèsiastes, messagers, whistleblowers, lanceurs d’alerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Questions de morale. Éducation, discours, texte, 163-164, http://pratiques.revues.org/2267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parfum de l’homme éthique, et autres questions touchant à la morale dans l’enseignement, la langue et les textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Questions de morale. Éducation, discours, texte, 163-164, http://pratiques.revues.org/2236</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’alternative quantitatif/qualitatif à l’épreuve des univers discursifs numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Complémentarité des approches qualitatives et quantitatives dans l’analyse des discours, HS-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.3598⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au nom des noms. Mémoire et démémoire discursives en résistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gragoatá</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.39-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technodiscursivités natives sur Twitter. Une écologie du discours numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epistémè : revue internationale de sciences humaines et sociales appliquées / 에피스테메</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.139-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Populisme : itinéraires discursifs d'un mot voyageur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique : revue générale des publications françaises et étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 776-777, pp.75-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalité et discursivité. D'autres dimensions pour la théorie du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.95-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réel, contexte, et cognition. Contribution à une histoire de la linguistique cognitive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Achard-Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, XXIV (1), pp.97-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation. Pour une épistémologie critique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34, pp.7-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que disent les objets. Sens, affordance, cognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Pays Riverains de la Baltique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.53-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diseurs de vérité ou de l'éthique énonciative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de recherche de l'Ecole doctorale en linguistique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6, pp.197-212</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00772897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'analyse linguistique du texte littéraire. Une fausse évidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 175, pp.83-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-Propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pradeau Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoberman Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.9-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do non-linguists practice linguistics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AILA Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24, pp.40-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La norme dialogique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, 127-146 http://semen.revues.org/8793</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes graphiques de l'insécurité. L'exemple de l'accent circonflexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 170, pp.73-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le désir épistémologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.7-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on dire n'importe quoi ? Langage et morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 167, pp.105-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une énonciation sans communication : les tatouages scripturaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (nouvelle série), pp.81-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Gravelotte à Bir Hakeim. Le feuilleté mémoriel des noms de bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les carnets du cediscor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.137-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse du discours, génération 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langage et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, N° 177 (3), pp.59-81. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 127, pp.105-113</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00474027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La langue sans classes de la grammaire scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Français Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 162, pp.29-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique « hors du temple »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Achard-Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 139-140, pp.3-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parler des classes dominantes, objet linguistiquement incorrect ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études de linguistique appliquée : revue de didactologie des langues-cultures et de lexiculturologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 150, pp.137-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...118 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les non-linguistes font-ils de la linguistique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 139-140, pp.93-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Dynamiques discursives de la vulnérabilité, 20</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00516247v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le toponyme, désignateur souple et organisateur mémoriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mots : les langages du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 86, pp.23-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...2844 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474033v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-00516247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Partager sa recherche : HAL et al. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde "Le plan national Science Ouverte et HAL"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LA RESIGNIFICATION, UNE PRATIQUE DISCURSIVE DE RÉPARATION INSURRECTIONNELLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I ESCOLA SOLIDARIA DES ALTOS ESTUDOS DO DISCURSO – I ESAED</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Sao Carlos, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mémoires situées. Discours d’oubli et d’amémoire dans une perspective pluriversaliste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MemWar. memorie e oblii delle guerre e dei traumi del XX secolo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anna Giaufret e Laura Quercioli Mincer, Dec 2020, Gênes, Italie. pp.33-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles propositions sur la linguistique populaire. Métadiscours militants et enfants-linguistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linguística popular/Folk Linguistics. Práticas, proposições e polêmicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roberto Leiser Baronas, Mar 2020, Sao Carlos, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un moment africain de l'analyse du discours française. Regard historique et épistémologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'étude et de lancement du R2AD (Réseau africain d'analyse du discours). L'analyse du discours en Afrique francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A RESSIGNIFICAÇÃO, UMA PRÁTICA DISCURSIVA DE REPARAÇÃO SUBVERSIVA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I ESCOLA SOLIDARIA DES ALTOS ESTUDOS DO DISCURSO - I ESAED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Roberto Baronas, Jul 2021, São Carlos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03636145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Sao Carlos, France</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Témoignages réflexifs : pourquoi et comment je bloggue ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Piponnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée OpenEdition 10 ans d'Hypothèses. Hypotheses.org : un objet de recherche interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OpenEdition; GIS Réseau des Urfist; Université de Strasbourg, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...73 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Muller</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, OpenEdition; GIS Réseau des Urfist; Université de Strasbourg, Jan 2019, Paris, France</w:t>
+                <w:t xml:space="preserve">hal-01990485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théorie du discours et philosophie morale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théorie du discours et philosophie morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, France. pp.81-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, France. pp.81-97</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00859045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdiscours et intertexte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistique et littérature : Cluny, 40 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Besançon, France. pp.93-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De quoi la trahison est-elle le nom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La trahison au regard des sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Nancy, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Besançon, France. pp.93-105</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vices et vertus du discours universitaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les discours universitaires : formes, pratiques, mutations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Bruxelles, Belgique. pp.111-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Bruxelles, Belgique. pp.111-124</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mais où est donc le sens ? Pour une linguistique symétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Res per nomen 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Reims, France. pp.21-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Reims, France. pp.21-31</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00477257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'éthique des paradigmes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La rhétorique de la critique dans le discours universitaire. Conflits, polémiques, controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Varsovie, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Varsovie, Pologne</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“J'irai cracher sur ta France”. Discours d'outrage aux emblèmes et symboles de l'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outrages, insultes, blasphèmes et injures : violences du langage et polices du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France. pp.109-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00519231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norme, idéologie, imaginaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Interpellation. Perspectives linguistiques et didactiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473995v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00519231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaza. Des mots en -cide pour rompre le blocus de la parole (1/2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11636,153 +11732,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce lumineux objet du désir épistémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.225-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours de la presse nationale française sur l'opération Turquoise. Rwanda 23.06.1994-29.08.1994</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00519230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11792,291 +11888,291 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La blessure et la salamandre. Théorie de la resignification discursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoire, démémoire, amémoire. Quand le discours se penche sur son passé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qui s'écrit dans les univers numériques. Matières technolangagières et formes technodiscursives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00990029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2013</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre de discours et technologie discursive. Tweet, twittécriture et twittérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Paveau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId244"/>
+      <w:footerReference w:type="default" r:id="rId247"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12144,51 +12240,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8D53713"/>
+    <w:nsid w:val="FFFF50CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12375,51 +12471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-anne-paveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8499-0141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034505024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858904v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292037v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/espacesreflexifs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3421638" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672269v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/l-analyse-du-discours-numerique--9782705693213?lang=fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185674v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/wp-content/uploads/2021/12/OA_langage_et_morale.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474008v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rosier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275863v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525761v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560171v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/ethique-du-discours-et-responsabilite-en-hommage-a-roselyne-koren/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848971v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/9218" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672261v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=3200&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423469v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50338&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01163507v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859051v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01163504v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01163501v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01163506v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909802v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860654v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660071v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596737v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485072v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485073v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243546v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lezou Koffi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883687v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46711/magana.2023.1.0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Louren&#231;o Costa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Telep" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghliss" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883941v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mayeur" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.11734" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883983v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883990v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884010v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pahud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001642v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Os Editores" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Pereira Costa Dias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/21792194" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884315v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001652v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001663v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001682v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2312" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001667v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3334" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001741v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9194" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001728v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.2220" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773184v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773186v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955236v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaudrey-Luigi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660078v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Christophe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoberman Pierre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001770v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474010v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001773v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8756" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zoberman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.314" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510856v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Tour&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001787v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Etienne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018056v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1168" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018066v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.833" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018071v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018074v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laborde-Milaa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018076v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018078v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tournier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tabaki" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.8843" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018085v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laborde-Milaa Isabelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080155v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Petit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018088v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080170v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Honor&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel P&#233;ri&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080216v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080207v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Muller" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ducard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080224v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243549v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e-Danielle Lezou Koffi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.184.0010" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506490v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.287.0185" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506434v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402296v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146690v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e-Danielle Lezou-Koffi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46711/magana.2023.1.0.1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146689v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/2238-8915.130922" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636203v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.178.0149" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146696v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Louren&#231;o" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8412.2023.e96147" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146707v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11743" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644202v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11709" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922040v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.177.0052" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923068v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.177.0010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279864v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8756" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144718v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leiser Baronas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamires Bonani Conti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8412.2019v16n4p4257" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336537v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145765v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0111" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279820v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003075v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.1478" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672265v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.160.0199" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672268v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2345" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423473v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423500v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10609" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423496v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/rua.v22i2.8647439" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185710v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185683v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185686v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185694v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185703v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185680v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01159276v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01413693v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.3598" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01163514v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859064v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990031v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859231v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773187v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773185v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773189v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772905v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772897v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660077v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660080v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660068v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516244v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474009v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474030v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516246v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474027v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516249v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582674v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474033v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582677v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516247v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636202v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525776v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328498v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636153v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636145v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636143v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990485v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piponnier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859045v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474015v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473985v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473990v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477257v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473987v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473995v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519231v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127962v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596738v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519230v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003667v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990029v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990033v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824817v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-anne-paveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8499-0141" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034505024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=zX6iB9cAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625518v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Paveau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjira Medane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04858904v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292037v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Faury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scienceetbiencommun.pressbooks.pub/espacesreflexifs" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3421638" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672269v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/l-analyse-du-discours-numerique--9782705693213?lang=fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185674v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859248v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lambert-lucas.com/wp-content/uploads/2021/12/OA_langage_et_morale.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474008v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rosier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04275863v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ruchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Gabrielle Goudet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525761v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560171v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052848v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003115v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858948v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/ethique-du-discours-et-responsabilite-en-hommage-a-roselyne-koren/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/enseditions/9218" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672261v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=3200&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423469v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50338&amp;amp;motExact=0&amp;amp;motcle=&amp;amp;mode=AND" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01163507v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859051v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01163504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01163506v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01163501v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909802v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860654v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660071v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485073v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485072v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243546v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Lezou Koffi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Louren&#231;o Costa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46711/magana.2023.1.0" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883765v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ghliss" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883760v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883742v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Telep" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883932v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mayeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.11734" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883941v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883983v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883990v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001642v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Os Editores" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Pereira Costa Dias" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/21792194" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pahud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884315v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001652v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001682v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.2312" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001663v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001667v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Perea" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/praxematique.3334" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001741v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.9194" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001728v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.2220" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773186v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Dervin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955236v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vaudrey-Luigi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660078v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeau Christophe" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoberman Pierre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474010v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001770v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques David" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001773v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.8756" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Etienne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001784v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Zoberman" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.314" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00510856v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Tour&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018056v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Achard-Bayle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.1168" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018066v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.833" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018071v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018074v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laborde-Milaa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018078v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Tournier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Tabaki" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.8843" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018076v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018085v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laborde-Milaa Isabelle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Honor&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel P&#233;ri&#232;s" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018088v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Ollivier-Yaniv" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080155v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Petit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Eug&#232;ne Muller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080216v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080210v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ducard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080218v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080224v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243549v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e-Danielle Lezou Koffi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.184.0010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.287.0185" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506434v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402296v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146696v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Louren&#231;o" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8412.2023.e96147" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146689v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/2238-8915.130922" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636203v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.178.0149" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146690v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aim&#233;e-Danielle Lezou-Koffi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46711/magana.2023.1.0.1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146707v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11743" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644202v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.11709" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922040v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.177.0052" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.177.0010" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279864v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8756" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145765v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.167.0111" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336537v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03144718v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leiser Baronas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamires Bonani Conti" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8412.2019v16n4p4257" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04279820v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003075v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.1478" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672265v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Develotte" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.160.0199" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672268v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aad.2345" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423500v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10609" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423473v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423496v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/rua.v22i2.8647439" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185710v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185686v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185683v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01163514v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01159276v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185680v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185703v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185698v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01185694v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01413693v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.3598" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990031v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859064v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859231v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773187v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773185v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773189v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772905v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772897v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660068v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660077v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660080v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473996v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516244v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474009v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516246v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474030v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474027v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582674v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516249v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582677v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00516247v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474033v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636202v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636143v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03525776v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328498v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636153v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03636145v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01990485v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hammou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piponnier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Muller" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00859045v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473985v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474015v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473990v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00477257v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473987v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519231v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473995v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127962v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596738v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519230v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003667v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990033v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990029v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824817v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>