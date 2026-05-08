--- v0 (2026-03-19)
+++ v1 (2026-05-08)
@@ -234,278 +234,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">129Xenon NMR: Review of Recent Insights into Porous Materials</w:t>
+                <w:t xml:space="preserve">Transport properties of catalyst supports studied by pulsed field gradient (PFG) and 2D exchange (EXSY) NMR spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Weiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Springuel-Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Nossov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Gedeon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Flavien Guenneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Agathe Quoinneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.11.025⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40 (5), pp.4447-4454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5NJ02952J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236684v1</w:t>
+                <w:t xml:space="preserve">hal-01331111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport properties of catalyst supports studied by pulsed field gradient (PFG) and 2D exchange (EXSY) NMR spectroscopy</w:t>
+                <w:t xml:space="preserve">129Xenon NMR: Review of Recent Insights into Porous Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Weiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Springuel-Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Nossov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Agathe Quoinneaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Gedeon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 40 (5), pp.4447-4454. </w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 225, pp.41-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5NJ02952J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2015.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331111v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01236684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Study of the Morphology and Dynamics of Zeolite Nucleation</w:t>
               </w:r>
@@ -664,51 +664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Springuel-Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Nossov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Agathe Quoineaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -785,64 +785,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Springuel-Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Nossov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gedeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49 (67), pp.7403-7405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -889,77 +889,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion Properties of Hexane in Pseudomorphic MCM-41 Mesoporous Silicas Explored by Pulsed Field Gradient NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Adem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Springuel-Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gedeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Iapichella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1183,51 +1183,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Springuel-Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Nossov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gedeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1329,51 +1329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Springuel-Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Semmer-Herledan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1428,90 +1428,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulsed field gradient NMR studies of n-hexane diffusion in MCM-41 materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Adem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Guenneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Springuel-Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gedeon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studies in Surface Science and Catalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, XX, pp.XXX</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1705,51 +1705,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Giovine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Springuel-Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i Nossov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Weiland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Nossov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gedeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.11.025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331111v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Guenneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Quoinneaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ02952J" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian Melinte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veselina Georgieva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501919" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Quoineaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43119c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Adem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iapichella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp210577t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Neimark" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ferey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp108710h" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200903153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K48PJDRT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Habib" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Semmer-Herledan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779372v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raynald Giovine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Volkringer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Springuel-Huet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;i Nossov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Blanc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b06006" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01331111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Weiland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Nossov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Guenneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Quoinneaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NJ02952J" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01236684v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gedeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2015.11.025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275044v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgian Melinte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veselina Georgieva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Ersen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501919" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Agathe Quoineaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b03211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468494v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43119c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Adem" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iapichella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp210577t" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boutin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Coudert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander V Neimark" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ferey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp108710h" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548070v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Loiseau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200903153" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K48PJDRT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Habib" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Launay" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Semmer-Herledan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112009v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Blanchard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>