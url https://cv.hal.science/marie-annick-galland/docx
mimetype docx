--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -398,239 +398,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Active Noise Control Using Faust On FPGA: Comparison Between A Multi-Point and Spherical Harmonics Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lecomte</w:t>
+                <w:t xml:space="preserve">Nonlinear broadband time-domain admittance boundary condition applied to a flow duct with perforated liner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Sarpero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, France. pp.5945-5948, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221590v1</w:t>
+                <w:t xml:space="preserve">hal-04694589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear broadband time-domain admittance boundary condition applied to a flow duct with perforated liner</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+                <w:t xml:space="preserve">Experimental Active Noise Control Using Faust On FPGA: Comparison Between A Multi-Point and Spherical Harmonics Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Torino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.61782/fa.2023.0086⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04694589v1</w:t>
+                <w:t xml:space="preserve">hal-04221590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL CHARACTERISATION OF PERFORATED PLATES IN A DUCT WITH FLOW IN NON-LINEAR REGIME</w:t>
               </w:r>
@@ -1921,342 +1921,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude unidimensionnelle d'une cellule hybride pour absorption et isolation simultanées</w:t>
+                <w:t xml:space="preserve">Modélisation numérique et caractérisation expérimentale des cellules hybrides efficaces en isolation acoustique sur une large bande de fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Melon</w:t>
+                <w:t xml:space="preserve">Azzedine Sitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Herzog</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
+                <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539677v1</w:t>
+                <w:t xml:space="preserve">hal-00551170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique et caractérisation expérimentale des cellules hybrides efficaces en isolation acoustique sur une large bande de fréquences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azzedine Sitel</w:t>
+                <w:t xml:space="preserve">A new hybrid active-passive absorber with variable surface impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Betgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551170v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid active-passive absorber with variable surface impedance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude unidimensionnelle d'une cellule hybride pour absorption et isolation simultanées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Betgen</w:t>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Sitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534632v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a hybrid active-passive absorber by means of Laser Doppler Velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2402,90 +2402,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of a loudspeaker transfer matrix for hybrid active/passive absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Melon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Azzedine Sitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTIVE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Ottawa, Canada. CD:AC09-805 (11 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4120,295 +4120,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic performance analysis of bionic coupling multi-layer structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L.Q. Ren</w:t>
+                <w:t xml:space="preserve">Sound absorption of a new bionic multi-layer absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengchun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luquan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.461.22⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.400-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00971622v1</w:t>
+                <w:t xml:space="preserve">hal-01136642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound absorption of a new bionic multi-layer absorber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luquan Ren</w:t>
+                <w:t xml:space="preserve">Acoustic performance analysis of bionic coupling multi-layer structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.Q. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 108, pp.400-408. </w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 461, pp.22-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.09.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.461.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136642v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of rice hull in polyurethane foam on its sound absorption characteristics</w:t>
               </w:r>
@@ -4540,77 +4540,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One dimensional study of a module for active/passive control of both absorption and transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Sitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4785,51 +4785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and non-intrusive characterization of a hybrid active-passive liner with grazing flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5018,51 +5018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering-matrix formulation for both measurement and prediction of acoustical performances of hybrid cells and their active and passive elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Sitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5109,51 +5109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new hybrid active/passive sound absorber with variable surface impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5212,77 +5212,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude unidimensionnelle d'une cellule hybride pour absorption et isolation simultanées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Sitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5960,51 +5960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6195,51 +6195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Sarpero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Alexandre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975405v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niedzielczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0086" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781085v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Popoff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daher Diab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848324v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jamois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zielinski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Alomar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0253" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guibard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#232;be" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0393" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0541" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Deng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0372" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Troian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2725" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rouch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539677v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Sitel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551170v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou-Carter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betgen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Piot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539667v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dupont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batifol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazeaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120346" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz G Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil C Opiela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109816" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573247v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116137" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.115999" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234715v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107752" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Opiela" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Paw&#322;owski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101564" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158112v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiquan Wu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengchun Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luquan Ren" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huadong Yu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25060" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Meng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Xin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Lu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.02.028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21662/uim2016.2.022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.103" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971622v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Q. Ren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.461.22" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.09.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931503v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22590" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4HCV9VH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759522v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.09.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWXGZV5B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.10.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VLRFS9K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780107v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2012.01.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L35RC1MT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005026" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691091v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918438" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.12.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D28BQJ5X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2007.12.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0K7HFB8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.09.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272248v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/16/1/021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-17TQX0F4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274780v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cuesta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2006.03.049" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2H3ZQNW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Furstoss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998247" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461182v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akani Aminou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Sarpero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Alexandre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975405v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niedzielczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694589v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0086" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781085v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Popoff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daher Diab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848324v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jamois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zielinski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Alomar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0253" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guibard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#232;be" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0393" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0541" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Deng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0372" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Troian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2725" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rouch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551170v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Sitel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou-Carter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betgen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Piot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539667v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dupont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batifol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazeaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120346" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz G Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil C Opiela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109816" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573247v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116137" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.115999" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234715v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107752" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Opiela" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Paw&#322;owski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101564" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158112v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiquan Wu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengchun Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luquan Ren" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huadong Yu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25060" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Meng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Xin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Lu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.02.028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21662/uim2016.2.022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.103" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.09.029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971622v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Q. Ren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.461.22" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931503v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22590" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4HCV9VH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759522v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.09.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWXGZV5B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.10.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VLRFS9K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780107v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2012.01.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L35RC1MT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005026" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691091v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918438" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.12.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D28BQJ5X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2007.12.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0K7HFB8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.09.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272248v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/16/1/021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-17TQX0F4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274780v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cuesta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2006.03.049" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2H3ZQNW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Furstoss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998247" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461182v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akani Aminou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>