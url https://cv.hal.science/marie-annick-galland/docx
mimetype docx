--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -398,239 +398,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear broadband time-domain admittance boundary condition applied to a flow duct with perforated liner</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
+                <w:t xml:space="preserve">Experimental Active Noise Control Using Faust On FPGA: Comparison Between A Multi-Point and Spherical Harmonics Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Acoustics Association, Sep 2023, Torino, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04694589v1</w:t>
+                <w:t xml:space="preserve">hal-04221590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Active Noise Control Using Faust On FPGA: Comparison Between A Multi-Point and Spherical Harmonics Method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lecomte</w:t>
+                <w:t xml:space="preserve">Nonlinear broadband time-domain admittance boundary condition applied to a flow duct with perforated liner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuele Sarpero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum 2023 - 10th Convention of the European Acoustics Association</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Convention of the European Acoustics Association Forum Acusticum 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Turin, France. pp.5945-5948, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61782/fa.2023.0086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04221590v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04694589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPERIMENTAL CHARACTERISATION OF PERFORATED PLATES IN A DUCT WITH FLOW IN NON-LINEAR REGIME</w:t>
               </w:r>
@@ -1042,261 +1042,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain simulation of a flow duct with extended-reacting acoustic liners</w:t>
+                <w:t xml:space="preserve">Analysis of propagation constraints on acoustic communication networks of rock ptarmigan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoni Alomar</w:t>
+                <w:t xml:space="preserve">Arthur Guibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Sèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eForum Acusticum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0253⟩</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2755-2755, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221400v1</w:t>
+                <w:t xml:space="preserve">hal-03242425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of propagation constraints on acoustic communication networks of rock ptarmigan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+                <w:t xml:space="preserve">Time-domain simulation of a flow duct with extended-reacting acoustic liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoni Alomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2755-2755, </w:t>
+              <w:t xml:space="preserve">eForum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.407-409, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0393⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242425v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of wave propagation and absorption at oblique and normal incidence in poroelastic layers with active periodic inclusions</w:t>
               </w:r>
@@ -1386,51 +1386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The numerical methods to remove the hydrodynamic instability generated in the time-domain simulation for acoustic propagation in a lined flow duct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Alomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1529,51 +1529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Alomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Delft, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1921,342 +1921,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique et caractérisation expérimentale des cellules hybrides efficaces en isolation acoustique sur une large bande de fréquences</w:t>
+                <w:t xml:space="preserve">Etude unidimensionnelle d'une cellule hybride pour absorption et isolation simultanées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Azzedine Sitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551170v1</w:t>
+                <w:t xml:space="preserve">hal-00539677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid active-passive absorber with variable surface impedance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Betgen</w:t>
+                <w:t xml:space="preserve">Modélisation numérique et caractérisation expérimentale des cellules hybrides efficaces en isolation acoustique sur une large bande de fréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Sitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534632v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude unidimensionnelle d'une cellule hybride pour absorption et isolation simultanées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new hybrid active-passive absorber with variable surface impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Herzog</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Azzedine Sitel</w:t>
+                <w:t xml:space="preserve">Benjamin Betgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00539677v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a hybrid active-passive absorber by means of Laser Doppler Velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2402,90 +2402,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of a loudspeaker transfer matrix for hybrid active/passive absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Sitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTIVE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Ottawa, Canada. CD:AC09-805 (11 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3152,51 +3152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-domain simulations of sound propagation in a flow duct with extended-reacting liners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Alomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3269,51 +3269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and suppression of the hydrodynamic instability in the time domain for acoustic propagation in a lined flow duct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Alomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3373,51 +3373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pole identification method to extract the equivalent fluid characteristics of general sound-absorbing materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Alomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4120,295 +4120,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01724952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound absorption of a new bionic multi-layer absorber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luquan Ren</w:t>
+                <w:t xml:space="preserve">Acoustic performance analysis of bionic coupling multi-layer structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.H. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.Q. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.09.029⟩</w:t>
+              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 461, pp.22-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.461.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136642v1</w:t>
+                <w:t xml:space="preserve">hal-00971622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic performance analysis of bionic coupling multi-layer structure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L.Q. Ren</w:t>
+                <w:t xml:space="preserve">Sound absorption of a new bionic multi-layer absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonghua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chengchun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luquan Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ichchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mechanics and Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 461, pp.22-30. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 108, pp.400-408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMM.461.22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2013.09.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00971622v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences of rice hull in polyurethane foam on its sound absorption characteristics</w:t>
               </w:r>
@@ -4540,77 +4540,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One dimensional study of a module for active/passive control of both absorption and transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Sitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4785,51 +4785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and non-intrusive characterization of a hybrid active-passive liner with grazing flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5018,51 +5018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering-matrix formulation for both measurement and prediction of acoustical performances of hybrid cells and their active and passive elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Sitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5109,51 +5109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new hybrid active/passive sound absorber with variable surface impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5212,77 +5212,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude unidimensionnelle d'une cellule hybride pour absorption et isolation simultanées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Melon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Sitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5960,51 +5960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6195,51 +6195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Sarpero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Alexandre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975405v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niedzielczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694589v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0086" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221590v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781085v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Popoff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daher Diab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848324v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jamois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zielinski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Alomar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0253" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guibard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#232;be" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0393" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0541" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Deng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0372" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Troian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2725" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rouch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551170v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Sitel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou-Carter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betgen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Piot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539667v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dupont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batifol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazeaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120346" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz G Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil C Opiela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109816" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573247v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116137" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.115999" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234715v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107752" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Opiela" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Paw&#322;owski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101564" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158112v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiquan Wu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengchun Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luquan Ren" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huadong Yu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25060" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Meng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Xin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Lu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.02.028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21662/uim2016.2.022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.103" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136642v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.09.029" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971622v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Zhang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Q. Ren" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.461.22" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931503v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22590" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4HCV9VH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759522v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.09.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWXGZV5B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.10.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VLRFS9K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780107v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2012.01.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L35RC1MT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005026" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691091v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918438" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.12.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D28BQJ5X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2007.12.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0K7HFB8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.09.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272248v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/16/1/021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-17TQX0F4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274780v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cuesta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2006.03.049" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2H3ZQNW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Furstoss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998247" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461182v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akani Aminou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Sarpero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Alexandre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975405v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niedzielczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0086" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781085v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Popoff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daher Diab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848324v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jamois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zielinski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242425v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guibard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#232;be" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0393" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Alomar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0253" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0541" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Deng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0372" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Troian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2725" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rouch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539677v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Sitel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551170v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou-Carter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betgen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Piot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539667v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dupont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batifol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazeaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120346" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz G Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil C Opiela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109816" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573247v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116137" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.115999" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234715v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107752" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Opiela" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Paw&#322;owski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101564" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158112v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiquan Wu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengchun Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luquan Ren" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huadong Yu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25060" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Meng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Xin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Lu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.02.028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21662/uim2016.2.022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.103" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971622v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Q. Ren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.461.22" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.09.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931503v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22590" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4HCV9VH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759522v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.09.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWXGZV5B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.10.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VLRFS9K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780107v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2012.01.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L35RC1MT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005026" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691091v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918438" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.12.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D28BQJ5X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2007.12.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0K7HFB8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.09.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272248v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/16/1/021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-17TQX0F4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274780v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cuesta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2006.03.049" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2H3ZQNW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Furstoss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998247" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461182v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akani Aminou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>