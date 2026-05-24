--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1042,261 +1042,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of propagation constraints on acoustic communication networks of rock ptarmigan</w:t>
+                <w:t xml:space="preserve">Time-domain simulation of a flow duct with extended-reacting acoustic liners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Guibard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+                <w:t xml:space="preserve">Antoni Alomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Sèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0393⟩</w:t>
+              <w:t xml:space="preserve">eForum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.407-409, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03242425v1</w:t>
+                <w:t xml:space="preserve">hal-03221400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-domain simulation of a flow duct with extended-reacting acoustic liners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of propagation constraints on acoustic communication networks of rock ptarmigan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Guibard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Dragna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoni Alomar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Dragna</w:t>
+                <w:t xml:space="preserve">Frédéric Sèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eForum Acusticum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.407-409, </w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.2755-2755, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48465/fa.2020.0253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221400v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of wave propagation and absorption at oblique and normal incidence in poroelastic layers with active periodic inclusions</w:t>
               </w:r>
@@ -1386,51 +1386,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The numerical methods to remove the hydrodynamic instability generated in the time-domain simulation for acoustic propagation in a lined flow duct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Alomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1529,51 +1529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Alomar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Delft, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1921,342 +1921,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00811163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude unidimensionnelle d'une cellule hybride pour absorption et isolation simultanées</w:t>
+                <w:t xml:space="preserve">Modélisation numérique et caractérisation expérimentale des cellules hybrides efficaces en isolation acoustique sur une large bande de fréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Melon</w:t>
+                <w:t xml:space="preserve">Azzedine Sitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Herzog</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Galland</w:t>
+                <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00539677v1</w:t>
+                <w:t xml:space="preserve">hal-00551170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique et caractérisation expérimentale des cellules hybrides efficaces en isolation acoustique sur une large bande de fréquences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azzedine Sitel</w:t>
+                <w:t xml:space="preserve">A new hybrid active-passive absorber with variable surface impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Betgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Guigou-Carter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551170v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00534632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid active-passive absorber with variable surface impedance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude unidimensionnelle d'une cellule hybride pour absorption et isolation simultanées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Betgen</w:t>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzedine Sitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00534632v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00539677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a hybrid active-passive absorber by means of Laser Doppler Velocimetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2402,90 +2402,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of a loudspeaker transfer matrix for hybrid active/passive absorbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Melon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Azzedine Sitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Herzog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTIVE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Ottawa, Canada. CD:AC09-805 (11 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3152,51 +3152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-domain simulations of sound propagation in a flow duct with extended-reacting liners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Alomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3269,51 +3269,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and suppression of the hydrodynamic instability in the time domain for acoustic propagation in a lined flow duct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanyuan Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Alomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3373,51 +3373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pole identification method to extract the equivalent fluid characteristics of general sound-absorbing materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoni Alomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Dragna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4540,77 +4540,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One dimensional study of a module for active/passive control of both absorption and transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Sitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4785,51 +4785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation and non-intrusive characterization of a hybrid active-passive liner with grazing flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5018,51 +5018,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering-matrix formulation for both measurement and prediction of acoustical performances of hybrid cells and their active and passive elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Sitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5109,51 +5109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new hybrid active/passive sound absorber with variable surface impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5212,77 +5212,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude unidimensionnelle d'une cellule hybride pour absorption et isolation simultanées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Melon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azzedine Sitel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5960,51 +5960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Bailliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Valière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Betgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -6195,51 +6195,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Sarpero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Alexandre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975405v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niedzielczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0086" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781085v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Popoff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daher Diab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848324v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jamois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zielinski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242425v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guibard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#232;be" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0393" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Alomar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0253" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0541" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Deng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0372" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Troian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2725" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rouch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539677v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Sitel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551170v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou-Carter" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betgen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Piot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539667v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dupont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batifol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazeaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120346" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz G Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil C Opiela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109816" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573247v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116137" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.115999" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234715v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107752" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Opiela" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Paw&#322;owski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101564" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158112v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiquan Wu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengchun Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luquan Ren" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huadong Yu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25060" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Meng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Xin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Lu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.02.028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21662/uim2016.2.022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.103" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971622v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Q. Ren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.461.22" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.09.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931503v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22590" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4HCV9VH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759522v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.09.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWXGZV5B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.10.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VLRFS9K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780107v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2012.01.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L35RC1MT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005026" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691091v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918438" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.12.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D28BQJ5X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2007.12.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0K7HFB8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.09.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272248v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/16/1/021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-17TQX0F4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274780v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cuesta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2006.03.049" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2H3ZQNW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Furstoss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998247" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461182v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akani Aminou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364724v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Sarpero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dragna" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gourdon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05364723v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Alexandre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lecomte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975405v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Niedzielczyk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.G. Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221590v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694589v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0086" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701672v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781085v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Popoff" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847840v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daher Diab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848324v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jamois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zielinski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221400v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoni Alomar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0253" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242425v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Guibard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ollivier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric S&#232;be" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0393" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0541" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221402v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Deng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0372" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03847222v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2019-2658" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02382285v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Troian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bailly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2725" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rouch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmich" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551170v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzedine Sitel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guigou-Carter" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00534632v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Betgen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539677v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Herzog" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533174v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Piot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Simon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539667v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Hu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435759v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362429v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dupont" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362501v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batifol" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ichchou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022323v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mazeaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099847v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120346" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363476v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz G Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil C Opiela" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dauchez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2023.109816" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573247v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.116137" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573251v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2021.115999" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234715v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2020.107752" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Zieli&#324;ski" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Opiela" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Paw&#322;owski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2020.101564" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158112v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonghua Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiquan Wu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengchun Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luquan Ren" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huadong Yu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25060" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158105v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Meng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. X. Xin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. J. Lu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2019.02.028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724956v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21662/uim2016.2.022" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724952v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Meng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bareille" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2017.08.103" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971622v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Zhang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.Q. Ren" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.461.22" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136642v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2013.09.029" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931503v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.22590" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M4HCV9VH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759522v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.09.005" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FWXGZV5B-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780114v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2011.10.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VLRFS9K-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780107v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Piot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2012.01.008" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L35RC1MT-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4005026" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691091v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3813/AAA.918438" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691032v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2010.12.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D28BQJ5X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00503409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apacoust.2007.12.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0K7HFB8-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442506v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.09.005" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272248v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/16/1/021" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-17TQX0F4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274780v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Sellen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cuesta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2006.03.049" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N2H3ZQNW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141564v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Furstoss" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998247" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461182v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Friot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akani Aminou" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Bailliet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vali&#232;re" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>