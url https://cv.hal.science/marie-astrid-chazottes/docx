--- v0 (2026-03-16)
+++ v1 (2026-05-09)
@@ -2549,271 +2549,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03649490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aix-en-Provence, 6, boulevard Ferdinand-de-Lesseps, 5, avenue de Tübingen</w:t>
+                <w:t xml:space="preserve">Aix-en-Provence. Places Verdun Prêcheurs 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Zielinsky</w:t>
+                <w:t xml:space="preserve">Aurélie Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
+                <w:t xml:space="preserve">Mireille Cobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Rey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aline Lacombe</w:t>
+                <w:t xml:space="preserve">Bonnet Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Astrid Chazottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération. Fouille préventive, Muséum ; Direction Archéologie d'Aix-en-Provence. 2019, 280 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d'Opération. Fouille préventive., Direction Archéologie et Muséum d'Aix-en-Provence. 2019, 365 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155931v1</w:t>
+                <w:t xml:space="preserve">halshs-02434397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aix-en-Provence. Places Verdun Prêcheurs 1</w:t>
+                <w:t xml:space="preserve">Aix-en-Provence, 6, boulevard Ferdinand-de-Lesseps, 5, avenue de Tübingen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bouquet</w:t>
+                <w:t xml:space="preserve">Caroline Zielinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Cobos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Attia</w:t>
+                <w:t xml:space="preserve">Stéphane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonnet Stéphane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Astrid Chazottes</w:t>
+                <w:t xml:space="preserve">Emilie Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d'Opération. Fouille préventive., Direction Archéologie et Muséum d'Aix-en-Provence. 2019, 365 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport Final d’Opération. Fouille préventive, Muséum ; Direction Archéologie d'Aix-en-Provence. 2019, 280 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02434397v1</w:t>
+                <w:t xml:space="preserve">hal-02155931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château d'Hyères, Hyères (83) : rapport de fouille programmée Décembre 2016</w:t>
               </w:r>
@@ -3977,51 +3977,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04715514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045568v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Aujaleu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277958v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picod" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mercurin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.5773" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379044v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312410v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166586v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01985206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01477519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044541v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buccio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buttard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina C&#225;ceres Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richarte-Manfredi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llamas Herrero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Gonz&#225;lez Gil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Dubois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nin N&#250;ria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacombe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zielinsky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434397v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cobos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet St&#233;phane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine D&#233;al" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denizeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beaucourt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816951v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816959v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312409v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312411v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02999865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04715514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Thuaudet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Chazottes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045568v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Aujaleu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huguet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Granier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277958v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picod" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Mercurin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02353542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983640v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hartmann-Virnich" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984522v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rives.5773" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01379044v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312410v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03166586v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berthon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985186v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01985206v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533158v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01477519v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04044541v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mouton" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Attia" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Buccio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dedonder" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03451491v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276928v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01387214v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312406v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065845v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03912713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gilotte" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Buttard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina C&#225;ceres Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Capelli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03500903v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Richarte-Manfredi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llamas Herrero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Gonz&#225;lez Gil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03649490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leya Dubois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nin N&#250;ria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Lacombe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02434397v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bouquet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cobos" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet St&#233;phane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155931v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Zielinsky" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01478085v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ollivier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine D&#233;al" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Denizeau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Beaucourt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312404v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312407v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816951v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816959v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00816952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312409v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312412v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312411v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01312413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-02999865v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>